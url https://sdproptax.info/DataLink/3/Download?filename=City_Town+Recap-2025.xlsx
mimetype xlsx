--- v0 (2026-05-08)
+++ v1 (2026-06-23)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://catalisgov-my.sharepoint.com/personal/david_salzer_catalisgov_com/Documents/Desktop/Production TP Update/Data/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://catalisgov-my.sharepoint.com/personal/david_salzer_catalisgov_com/Documents/Desktop/Production TP Update/Data/Partial Update-June 2026 Update/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2A4D2E99-844B-4DBF-A5E3-5235710A154C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{2A4D2E99-844B-4DBF-A5E3-5235710A154C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{67D0F572-371D-4FDD-A240-0C8109DD4CA0}"/>
   <bookViews>
-    <workbookView xWindow="30" yWindow="0" windowWidth="19995" windowHeight="13650" xr2:uid="{15584066-9FD3-439B-B383-6162C3AE4CD4}"/>
+    <workbookView xWindow="-60" yWindow="30" windowWidth="28065" windowHeight="14160" xr2:uid="{15584066-9FD3-439B-B383-6162C3AE4CD4}"/>
   </bookViews>
   <sheets>
     <sheet name="City_Town Recap-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1632" uniqueCount="415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1660" uniqueCount="423">
   <si>
     <t>County</t>
   </si>
   <si>
     <t>TaxYear</t>
   </si>
   <si>
     <t>District_Type</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>FundTypeName</t>
   </si>
   <si>
     <t>Valuation</t>
   </si>
   <si>
     <t>TaxLevy</t>
   </si>
   <si>
     <t>TaxAmount</t>
   </si>
   <si>
@@ -1261,50 +1261,74 @@
     <t>Selby</t>
   </si>
   <si>
     <t>Yankton</t>
   </si>
   <si>
     <t>Gayville</t>
   </si>
   <si>
     <t>Lesterville</t>
   </si>
   <si>
     <t>Mission Hill</t>
   </si>
   <si>
     <t>Utica</t>
   </si>
   <si>
     <t>Volin</t>
   </si>
   <si>
     <t>Ziebach</t>
   </si>
   <si>
     <t>Dupree</t>
+  </si>
+  <si>
+    <t>Butte</t>
+  </si>
+  <si>
+    <t>Belle Fourche</t>
+  </si>
+  <si>
+    <t>Belle Fourche RSD</t>
+  </si>
+  <si>
+    <t>Fruitdale</t>
+  </si>
+  <si>
+    <t>Newell</t>
+  </si>
+  <si>
+    <t>Nisland</t>
+  </si>
+  <si>
+    <t>White River</t>
+  </si>
+  <si>
+    <t>Wood</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -2125,53 +2149,55 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{585038E9-6CAE-44FA-B01A-CD1B7AFC1BA1}">
-  <dimension ref="A1:L406"/>
+  <dimension ref="A1:L413"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4299,13307 +4325,13573 @@
       </c>
       <c r="F57">
         <v>13164669</v>
       </c>
       <c r="G57">
         <v>5.2530000000000001</v>
       </c>
       <c r="H57">
         <v>69154</v>
       </c>
       <c r="I57">
         <v>46015</v>
       </c>
       <c r="J57">
         <v>383</v>
       </c>
       <c r="K57">
         <v>582</v>
       </c>
       <c r="L57">
         <v>8218</v>
       </c>
     </row>
     <row r="58" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>415</v>
       </c>
       <c r="B58">
         <v>2025</v>
       </c>
       <c r="C58" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D58" t="s">
-        <v>65</v>
+        <v>416</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="F58">
-        <v>271730</v>
+        <v>605981242</v>
       </c>
       <c r="G58">
-        <v>1.472</v>
+        <v>3.5230000000000001</v>
       </c>
       <c r="H58">
-        <v>400</v>
+        <v>2134872</v>
       </c>
       <c r="I58">
-        <v>46021</v>
+        <v>46019</v>
       </c>
       <c r="J58">
-        <v>522</v>
+        <v>233</v>
       </c>
       <c r="K58">
-        <v>722</v>
+        <v>426</v>
       </c>
       <c r="L58">
-        <v>6821</v>
+        <v>10441</v>
       </c>
     </row>
     <row r="59" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>415</v>
       </c>
       <c r="B59">
         <v>2025</v>
       </c>
       <c r="C59" t="s">
         <v>13</v>
       </c>
       <c r="D59" t="s">
-        <v>66</v>
+        <v>417</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="F59">
-        <v>27610967</v>
+        <v>174698</v>
       </c>
       <c r="G59">
-        <v>5.5179999999999998</v>
+        <v>3.532</v>
       </c>
       <c r="H59">
-        <v>152357</v>
+        <v>616</v>
       </c>
       <c r="I59">
-        <v>46021</v>
+        <v>46019</v>
       </c>
       <c r="J59">
-        <v>347</v>
+        <v>2026</v>
       </c>
       <c r="K59">
-        <v>545</v>
+        <v>2383</v>
       </c>
       <c r="L59">
-        <v>6820</v>
+        <v>10771</v>
       </c>
     </row>
     <row r="60" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>415</v>
       </c>
       <c r="B60">
         <v>2025</v>
       </c>
       <c r="C60" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D60" t="s">
-        <v>67</v>
+        <v>418</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
       <c r="F60">
-        <v>2782583</v>
+        <v>5128165</v>
       </c>
       <c r="G60">
-        <v>4.665</v>
+        <v>0.19400000000000001</v>
       </c>
       <c r="H60">
-        <v>12981</v>
+        <v>996</v>
       </c>
       <c r="I60">
-        <v>46021</v>
+        <v>46019</v>
       </c>
       <c r="J60">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="K60">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="L60">
-        <v>6822</v>
+        <v>10431</v>
       </c>
     </row>
     <row r="61" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>64</v>
+        <v>415</v>
       </c>
       <c r="B61">
         <v>2025</v>
       </c>
       <c r="C61" t="s">
         <v>13</v>
       </c>
       <c r="D61" t="s">
-        <v>68</v>
+        <v>419</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61">
-        <v>15422601</v>
+        <v>48531041</v>
       </c>
       <c r="G61">
-        <v>8.1159999999999997</v>
+        <v>5.0620000000000003</v>
       </c>
       <c r="H61">
-        <v>125170</v>
+        <v>245664</v>
       </c>
       <c r="I61">
-        <v>46021</v>
+        <v>46019</v>
       </c>
       <c r="J61">
-        <v>385</v>
+        <v>318</v>
       </c>
       <c r="K61">
-        <v>584</v>
+        <v>514</v>
       </c>
       <c r="L61">
-        <v>6823</v>
+        <v>10429</v>
       </c>
     </row>
     <row r="62" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>69</v>
+        <v>415</v>
       </c>
       <c r="B62">
         <v>2025</v>
       </c>
       <c r="C62" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D62" t="s">
-        <v>70</v>
+        <v>420</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62">
-        <v>5627318</v>
+        <v>12295125</v>
       </c>
       <c r="G62">
-        <v>4.7569999999999997</v>
+        <v>2.9380000000000002</v>
       </c>
       <c r="H62">
-        <v>26769</v>
+        <v>36123</v>
       </c>
       <c r="I62">
-        <v>46023</v>
+        <v>46019</v>
       </c>
       <c r="J62">
-        <v>459</v>
+        <v>390</v>
       </c>
       <c r="K62">
-        <v>659</v>
+        <v>589</v>
       </c>
       <c r="L62">
-        <v>7200</v>
+        <v>10430</v>
       </c>
     </row>
     <row r="63" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B63">
         <v>2025</v>
       </c>
       <c r="C63" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D63" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E63" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F63">
-        <v>5627318</v>
+        <v>271730</v>
       </c>
       <c r="G63">
-        <v>0.88900000000000001</v>
+        <v>1.472</v>
       </c>
       <c r="H63">
-        <v>5002</v>
+        <v>400</v>
       </c>
       <c r="I63">
-        <v>46023</v>
+        <v>46021</v>
       </c>
       <c r="J63">
-        <v>459</v>
+        <v>522</v>
       </c>
       <c r="K63">
-        <v>659</v>
+        <v>722</v>
       </c>
       <c r="L63">
-        <v>7201</v>
+        <v>6821</v>
       </c>
     </row>
     <row r="64" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B64">
         <v>2025</v>
       </c>
       <c r="C64" t="s">
         <v>13</v>
       </c>
       <c r="D64" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64">
-        <v>15733591</v>
+        <v>27610967</v>
       </c>
       <c r="G64">
-        <v>5.1109999999999998</v>
+        <v>5.5179999999999998</v>
       </c>
       <c r="H64">
-        <v>80415</v>
+        <v>152357</v>
       </c>
       <c r="I64">
-        <v>46023</v>
+        <v>46021</v>
       </c>
       <c r="J64">
-        <v>410</v>
+        <v>347</v>
       </c>
       <c r="K64">
-        <v>610</v>
+        <v>545</v>
       </c>
       <c r="L64">
-        <v>7196</v>
+        <v>6820</v>
       </c>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B65">
         <v>2025</v>
       </c>
       <c r="C65" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D65" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65">
-        <v>19757043</v>
+        <v>2782583</v>
       </c>
       <c r="G65">
-        <v>21.481000000000002</v>
+        <v>4.665</v>
       </c>
       <c r="H65">
-        <v>424404</v>
+        <v>12981</v>
       </c>
       <c r="I65">
-        <v>46023</v>
+        <v>46021</v>
       </c>
       <c r="J65">
-        <v>303</v>
+        <v>466</v>
       </c>
       <c r="K65">
-        <v>499</v>
+        <v>666</v>
       </c>
       <c r="L65">
-        <v>7198</v>
+        <v>6822</v>
       </c>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B66">
         <v>2025</v>
       </c>
       <c r="C66" t="s">
         <v>13</v>
       </c>
       <c r="D66" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
       <c r="F66">
-        <v>45137551</v>
+        <v>15422601</v>
       </c>
       <c r="G66">
-        <v>3.282</v>
+        <v>8.1159999999999997</v>
       </c>
       <c r="H66">
-        <v>148142</v>
+        <v>125170</v>
       </c>
       <c r="I66">
-        <v>46023</v>
+        <v>46021</v>
       </c>
       <c r="J66">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="K66">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="L66">
-        <v>7202</v>
+        <v>6823</v>
       </c>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
         <v>69</v>
       </c>
       <c r="B67">
         <v>2025</v>
       </c>
       <c r="C67" t="s">
         <v>13</v>
       </c>
       <c r="D67" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67">
-        <v>128617090</v>
+        <v>5627318</v>
       </c>
       <c r="G67">
-        <v>2.9430000000000001</v>
+        <v>4.7569999999999997</v>
       </c>
       <c r="H67">
-        <v>378521</v>
+        <v>26769</v>
       </c>
       <c r="I67">
         <v>46023</v>
       </c>
       <c r="J67">
-        <v>264</v>
+        <v>459</v>
       </c>
       <c r="K67">
-        <v>458</v>
+        <v>659</v>
       </c>
       <c r="L67">
-        <v>7195</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
         <v>69</v>
       </c>
       <c r="B68">
         <v>2025</v>
       </c>
       <c r="C68" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D68" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E68" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F68">
-        <v>1037754</v>
+        <v>5627318</v>
       </c>
       <c r="G68">
-        <v>9.3230000000000004</v>
+        <v>0.88900000000000001</v>
       </c>
       <c r="H68">
-        <v>9675</v>
+        <v>5002</v>
       </c>
       <c r="I68">
         <v>46023</v>
       </c>
       <c r="J68">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="K68">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="L68">
-        <v>7199</v>
+        <v>7201</v>
       </c>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>69</v>
       </c>
       <c r="B69">
         <v>2025</v>
       </c>
       <c r="C69" t="s">
         <v>13</v>
       </c>
       <c r="D69" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69">
-        <v>81841041</v>
+        <v>15733591</v>
       </c>
       <c r="G69">
-        <v>6.8710000000000004</v>
+        <v>5.1109999999999998</v>
       </c>
       <c r="H69">
-        <v>562334</v>
+        <v>80415</v>
       </c>
       <c r="I69">
         <v>46023</v>
       </c>
       <c r="J69">
-        <v>258</v>
+        <v>410</v>
       </c>
       <c r="K69">
-        <v>452</v>
+        <v>610</v>
       </c>
       <c r="L69">
-        <v>7197</v>
+        <v>7196</v>
       </c>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="B70">
         <v>2025</v>
       </c>
       <c r="C70" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D70" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70">
-        <v>4435806</v>
+        <v>19757043</v>
       </c>
       <c r="G70">
-        <v>2.1019999999999999</v>
+        <v>21.481000000000002</v>
       </c>
       <c r="H70">
-        <v>9324</v>
+        <v>424404</v>
       </c>
       <c r="I70">
-        <v>46025</v>
+        <v>46023</v>
       </c>
       <c r="J70">
-        <v>470</v>
+        <v>303</v>
       </c>
       <c r="K70">
-        <v>670</v>
+        <v>499</v>
       </c>
       <c r="L70">
-        <v>4727</v>
+        <v>7198</v>
       </c>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="B71">
         <v>2025</v>
       </c>
       <c r="C71" t="s">
         <v>13</v>
       </c>
       <c r="D71" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71">
-        <v>87209314</v>
+        <v>45137551</v>
       </c>
       <c r="G71">
-        <v>5.5810000000000004</v>
+        <v>3.282</v>
       </c>
       <c r="H71">
-        <v>486715</v>
+        <v>148142</v>
       </c>
       <c r="I71">
-        <v>46025</v>
+        <v>46023</v>
       </c>
       <c r="J71">
-        <v>275</v>
+        <v>384</v>
       </c>
       <c r="K71">
-        <v>470</v>
+        <v>583</v>
       </c>
       <c r="L71">
-        <v>4698</v>
+        <v>7202</v>
       </c>
     </row>
     <row r="72" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="B72">
         <v>2025</v>
       </c>
       <c r="C72" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D72" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72">
-        <v>6838571</v>
+        <v>128617090</v>
       </c>
       <c r="G72">
-        <v>8.8699999999999992</v>
+        <v>2.9430000000000001</v>
       </c>
       <c r="H72">
-        <v>60658</v>
+        <v>378521</v>
       </c>
       <c r="I72">
-        <v>46025</v>
+        <v>46023</v>
       </c>
       <c r="J72">
-        <v>503</v>
+        <v>264</v>
       </c>
       <c r="K72">
-        <v>703</v>
+        <v>458</v>
       </c>
       <c r="L72">
-        <v>4729</v>
+        <v>7195</v>
       </c>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="B73">
         <v>2025</v>
       </c>
       <c r="C73" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D73" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="F73">
-        <v>503450</v>
+        <v>1037754</v>
       </c>
       <c r="G73">
-        <v>2.9750000000000001</v>
+        <v>9.3230000000000004</v>
       </c>
       <c r="H73">
-        <v>1498</v>
+        <v>9675</v>
       </c>
       <c r="I73">
-        <v>46025</v>
+        <v>46023</v>
       </c>
       <c r="J73">
-        <v>499</v>
+        <v>463</v>
       </c>
       <c r="K73">
-        <v>699</v>
+        <v>663</v>
       </c>
       <c r="L73">
-        <v>4730</v>
+        <v>7199</v>
       </c>
     </row>
     <row r="74" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="B74">
         <v>2025</v>
       </c>
       <c r="C74" t="s">
         <v>13</v>
       </c>
       <c r="D74" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="F74">
-        <v>2211561</v>
+        <v>81841041</v>
       </c>
       <c r="G74">
-        <v>8.5749999999999993</v>
+        <v>6.8710000000000004</v>
       </c>
       <c r="H74">
-        <v>18964</v>
+        <v>562334</v>
       </c>
       <c r="I74">
-        <v>46025</v>
+        <v>46023</v>
       </c>
       <c r="J74">
-        <v>485</v>
+        <v>258</v>
       </c>
       <c r="K74">
-        <v>685</v>
+        <v>452</v>
       </c>
       <c r="L74">
-        <v>4728</v>
+        <v>7197</v>
       </c>
     </row>
     <row r="75" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>77</v>
       </c>
       <c r="B75">
         <v>2025</v>
       </c>
       <c r="C75" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D75" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
       <c r="F75">
-        <v>3184593</v>
+        <v>4435806</v>
       </c>
       <c r="G75">
-        <v>8.577</v>
+        <v>2.1019999999999999</v>
       </c>
       <c r="H75">
-        <v>27314</v>
+        <v>9324</v>
       </c>
       <c r="I75">
         <v>46025</v>
       </c>
       <c r="J75">
-        <v>488</v>
+        <v>470</v>
       </c>
       <c r="K75">
-        <v>688</v>
+        <v>670</v>
       </c>
       <c r="L75">
-        <v>4726</v>
+        <v>4727</v>
       </c>
     </row>
     <row r="76" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>77</v>
       </c>
       <c r="B76">
         <v>2025</v>
       </c>
       <c r="C76" t="s">
         <v>13</v>
       </c>
       <c r="D76" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76">
-        <v>20615685</v>
+        <v>87209314</v>
       </c>
       <c r="G76">
-        <v>7.5410000000000004</v>
+        <v>5.5810000000000004</v>
       </c>
       <c r="H76">
-        <v>155463</v>
+        <v>486715</v>
       </c>
       <c r="I76">
         <v>46025</v>
       </c>
       <c r="J76">
-        <v>378</v>
+        <v>275</v>
       </c>
       <c r="K76">
-        <v>577</v>
+        <v>470</v>
       </c>
       <c r="L76">
-        <v>4725</v>
+        <v>4698</v>
       </c>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B77">
         <v>2025</v>
       </c>
       <c r="C77" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D77" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
       <c r="F77">
-        <v>7918288</v>
+        <v>6838571</v>
       </c>
       <c r="G77">
-        <v>7.6285999999999996</v>
+        <v>8.8699999999999992</v>
       </c>
       <c r="H77">
-        <v>60405</v>
+        <v>60658</v>
       </c>
       <c r="I77">
-        <v>46027</v>
+        <v>46025</v>
       </c>
       <c r="J77">
-        <v>346</v>
+        <v>503</v>
       </c>
       <c r="K77">
-        <v>542</v>
+        <v>703</v>
       </c>
       <c r="L77">
-        <v>4625</v>
+        <v>4729</v>
       </c>
     </row>
     <row r="78" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B78">
         <v>2025</v>
       </c>
       <c r="C78" t="s">
         <v>13</v>
       </c>
       <c r="D78" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="F78">
-        <v>752639983</v>
+        <v>503450</v>
       </c>
       <c r="G78">
-        <v>4.4607999999999999</v>
+        <v>2.9750000000000001</v>
       </c>
       <c r="H78">
-        <v>3357376</v>
+        <v>1498</v>
       </c>
       <c r="I78">
-        <v>46027</v>
+        <v>46025</v>
       </c>
       <c r="J78">
-        <v>228</v>
+        <v>499</v>
       </c>
       <c r="K78">
-        <v>421</v>
+        <v>699</v>
       </c>
       <c r="L78">
-        <v>4628</v>
+        <v>4730</v>
       </c>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B79">
         <v>2025</v>
       </c>
       <c r="C79" t="s">
         <v>13</v>
       </c>
       <c r="D79" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79">
-        <v>29037</v>
+        <v>2211561</v>
       </c>
       <c r="G79">
-        <v>0.85289999999999999</v>
+        <v>8.5749999999999993</v>
       </c>
       <c r="H79">
-        <v>25</v>
+        <v>18964</v>
       </c>
       <c r="I79">
-        <v>46027</v>
+        <v>46025</v>
       </c>
       <c r="J79">
-        <v>2028</v>
+        <v>485</v>
       </c>
       <c r="K79">
-        <v>2385</v>
+        <v>685</v>
       </c>
       <c r="L79">
-        <v>4631</v>
+        <v>4728</v>
       </c>
     </row>
     <row r="80" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B80">
         <v>2025</v>
       </c>
       <c r="C80" t="s">
         <v>13</v>
       </c>
       <c r="D80" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="E80" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="F80">
-        <v>29037</v>
+        <v>3184593</v>
       </c>
       <c r="G80">
-        <v>0.48209999999999997</v>
+        <v>8.577</v>
       </c>
       <c r="H80">
-        <v>14</v>
+        <v>27314</v>
       </c>
       <c r="I80">
-        <v>46027</v>
+        <v>46025</v>
       </c>
       <c r="J80">
-        <v>2028</v>
+        <v>488</v>
       </c>
       <c r="K80">
-        <v>2385</v>
+        <v>688</v>
       </c>
       <c r="L80">
-        <v>4632</v>
+        <v>4726</v>
       </c>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B81">
         <v>2025</v>
       </c>
       <c r="C81" t="s">
         <v>13</v>
       </c>
       <c r="D81" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81">
-        <v>124672</v>
+        <v>20615685</v>
       </c>
       <c r="G81">
-        <v>0.54210000000000003</v>
+        <v>7.5410000000000004</v>
       </c>
       <c r="H81">
-        <v>68</v>
+        <v>155463</v>
       </c>
       <c r="I81">
-        <v>46027</v>
+        <v>46025</v>
       </c>
       <c r="J81">
-        <v>2027</v>
+        <v>378</v>
       </c>
       <c r="K81">
-        <v>2384</v>
+        <v>577</v>
       </c>
       <c r="L81">
-        <v>4629</v>
+        <v>4725</v>
       </c>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>84</v>
       </c>
       <c r="B82">
         <v>2025</v>
       </c>
       <c r="C82" t="s">
         <v>13</v>
       </c>
       <c r="D82" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E82" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="F82">
-        <v>124672</v>
+        <v>7918288</v>
       </c>
       <c r="G82">
-        <v>0.5</v>
+        <v>7.6285999999999996</v>
       </c>
       <c r="H82">
-        <v>62</v>
+        <v>60405</v>
       </c>
       <c r="I82">
         <v>46027</v>
       </c>
       <c r="J82">
-        <v>2027</v>
+        <v>346</v>
       </c>
       <c r="K82">
-        <v>2384</v>
+        <v>542</v>
       </c>
       <c r="L82">
-        <v>4630</v>
+        <v>4625</v>
       </c>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>84</v>
       </c>
       <c r="B83">
         <v>2025</v>
       </c>
       <c r="C83" t="s">
         <v>13</v>
       </c>
       <c r="D83" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83">
-        <v>13573679</v>
+        <v>752639983</v>
       </c>
       <c r="G83">
-        <v>9.5092999999999996</v>
+        <v>4.4607999999999999</v>
       </c>
       <c r="H83">
-        <v>129076</v>
+        <v>3357376</v>
       </c>
       <c r="I83">
         <v>46027</v>
       </c>
       <c r="J83">
-        <v>360</v>
+        <v>228</v>
       </c>
       <c r="K83">
-        <v>558</v>
+        <v>421</v>
       </c>
       <c r="L83">
-        <v>4626</v>
+        <v>4628</v>
       </c>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>84</v>
       </c>
       <c r="B84">
         <v>2025</v>
       </c>
       <c r="C84" t="s">
         <v>13</v>
       </c>
       <c r="D84" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="E84" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F84">
-        <v>13573679</v>
+        <v>29037</v>
       </c>
       <c r="G84">
-        <v>0.21560000000000001</v>
+        <v>0.85289999999999999</v>
       </c>
       <c r="H84">
-        <v>2926</v>
+        <v>25</v>
       </c>
       <c r="I84">
         <v>46027</v>
       </c>
       <c r="J84">
-        <v>360</v>
+        <v>2028</v>
       </c>
       <c r="K84">
-        <v>558</v>
+        <v>2385</v>
       </c>
       <c r="L84">
-        <v>4627</v>
+        <v>4631</v>
       </c>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="B85">
         <v>2025</v>
       </c>
       <c r="C85" t="s">
         <v>13</v>
       </c>
       <c r="D85" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="E85" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F85">
-        <v>21296192</v>
+        <v>29037</v>
       </c>
       <c r="G85">
-        <v>0.57199999999999995</v>
+        <v>0.48209999999999997</v>
       </c>
       <c r="H85">
-        <v>12181</v>
+        <v>14</v>
       </c>
       <c r="I85">
-        <v>46029</v>
+        <v>46027</v>
       </c>
       <c r="J85">
-        <v>363</v>
+        <v>2028</v>
       </c>
       <c r="K85">
-        <v>561</v>
+        <v>2385</v>
       </c>
       <c r="L85">
-        <v>4167</v>
+        <v>4632</v>
       </c>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="B86">
         <v>2025</v>
       </c>
       <c r="C86" t="s">
         <v>13</v>
       </c>
       <c r="D86" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="E86" t="s">
         <v>15</v>
       </c>
       <c r="F86">
-        <v>15155258</v>
+        <v>124672</v>
       </c>
       <c r="G86">
-        <v>2.6179999999999999</v>
+        <v>0.54210000000000003</v>
       </c>
       <c r="H86">
-        <v>39676</v>
+        <v>68</v>
       </c>
       <c r="I86">
-        <v>46029</v>
+        <v>46027</v>
       </c>
       <c r="J86">
-        <v>377</v>
+        <v>2027</v>
       </c>
       <c r="K86">
-        <v>576</v>
+        <v>2384</v>
       </c>
       <c r="L86">
-        <v>4168</v>
+        <v>4629</v>
       </c>
     </row>
     <row r="87" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="B87">
         <v>2025</v>
       </c>
       <c r="C87" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D87" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E87" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F87">
-        <v>12739365</v>
+        <v>124672</v>
       </c>
       <c r="G87">
-        <v>0.13600000000000001</v>
+        <v>0.5</v>
       </c>
       <c r="H87">
-        <v>1733</v>
+        <v>62</v>
       </c>
       <c r="I87">
-        <v>46029</v>
+        <v>46027</v>
       </c>
       <c r="J87">
-        <v>403</v>
+        <v>2027</v>
       </c>
       <c r="K87">
-        <v>603</v>
+        <v>2384</v>
       </c>
       <c r="L87">
-        <v>4169</v>
+        <v>4630</v>
       </c>
     </row>
     <row r="88" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="B88">
         <v>2025</v>
       </c>
       <c r="C88" t="s">
         <v>13</v>
       </c>
       <c r="D88" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="F88">
-        <v>9969569</v>
+        <v>13573679</v>
       </c>
       <c r="G88">
-        <v>4.8550000000000004</v>
+        <v>9.5092999999999996</v>
       </c>
       <c r="H88">
-        <v>48402</v>
+        <v>129076</v>
       </c>
       <c r="I88">
-        <v>46029</v>
+        <v>46027</v>
       </c>
       <c r="J88">
-        <v>398</v>
+        <v>360</v>
       </c>
       <c r="K88">
-        <v>598</v>
+        <v>558</v>
       </c>
       <c r="L88">
-        <v>4170</v>
+        <v>4626</v>
       </c>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="B89">
         <v>2025</v>
       </c>
       <c r="C89" t="s">
         <v>13</v>
       </c>
       <c r="D89" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="E89" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F89">
-        <v>4857426</v>
+        <v>13573679</v>
       </c>
       <c r="G89">
-        <v>4.3209999999999997</v>
+        <v>0.21560000000000001</v>
       </c>
       <c r="H89">
-        <v>20989</v>
+        <v>2926</v>
       </c>
       <c r="I89">
-        <v>46029</v>
+        <v>46027</v>
       </c>
       <c r="J89">
-        <v>450</v>
+        <v>360</v>
       </c>
       <c r="K89">
-        <v>650</v>
+        <v>558</v>
       </c>
       <c r="L89">
-        <v>4171</v>
+        <v>4627</v>
       </c>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>90</v>
       </c>
       <c r="B90">
         <v>2025</v>
       </c>
       <c r="C90" t="s">
         <v>13</v>
       </c>
       <c r="D90" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
       <c r="F90">
-        <v>2728359220</v>
+        <v>21296192</v>
       </c>
       <c r="G90">
-        <v>1.7150000000000001</v>
+        <v>0.57199999999999995</v>
       </c>
       <c r="H90">
-        <v>4679136</v>
+        <v>12181</v>
       </c>
       <c r="I90">
         <v>46029</v>
       </c>
       <c r="J90">
-        <v>221</v>
+        <v>363</v>
       </c>
       <c r="K90">
-        <v>412</v>
+        <v>561</v>
       </c>
       <c r="L90">
-        <v>4172</v>
+        <v>4167</v>
       </c>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="B91">
         <v>2025</v>
       </c>
       <c r="C91" t="s">
         <v>13</v>
       </c>
       <c r="D91" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="E91" t="s">
         <v>15</v>
       </c>
       <c r="F91">
-        <v>4170476</v>
+        <v>15155258</v>
       </c>
       <c r="G91">
-        <v>16.372</v>
+        <v>2.6179999999999999</v>
       </c>
       <c r="H91">
-        <v>68279</v>
+        <v>39676</v>
       </c>
       <c r="I91">
-        <v>46031</v>
+        <v>46029</v>
       </c>
       <c r="J91">
-        <v>436</v>
+        <v>377</v>
       </c>
       <c r="K91">
-        <v>636</v>
+        <v>576</v>
       </c>
       <c r="L91">
-        <v>1498</v>
+        <v>4168</v>
       </c>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="B92">
         <v>2025</v>
       </c>
       <c r="C92" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D92" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="E92" t="s">
         <v>15</v>
       </c>
       <c r="F92">
-        <v>17070733</v>
+        <v>12739365</v>
       </c>
       <c r="G92">
-        <v>11.750999999999999</v>
+        <v>0.13600000000000001</v>
       </c>
       <c r="H92">
-        <v>200598</v>
+        <v>1733</v>
       </c>
       <c r="I92">
-        <v>46031</v>
+        <v>46029</v>
       </c>
       <c r="J92">
-        <v>323</v>
+        <v>403</v>
       </c>
       <c r="K92">
-        <v>519</v>
+        <v>603</v>
       </c>
       <c r="L92">
-        <v>1499</v>
+        <v>4169</v>
       </c>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="B93">
         <v>2025</v>
       </c>
       <c r="C93" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D93" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E93" t="s">
         <v>15</v>
       </c>
       <c r="F93">
-        <v>1559843</v>
+        <v>9969569</v>
       </c>
       <c r="G93">
-        <v>11.885999999999999</v>
+        <v>4.8550000000000004</v>
       </c>
       <c r="H93">
-        <v>18540</v>
+        <v>48402</v>
       </c>
       <c r="I93">
-        <v>46031</v>
+        <v>46029</v>
       </c>
       <c r="J93">
-        <v>491</v>
+        <v>398</v>
       </c>
       <c r="K93">
-        <v>691</v>
+        <v>598</v>
       </c>
       <c r="L93">
-        <v>1500</v>
+        <v>4170</v>
       </c>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="B94">
         <v>2025</v>
       </c>
       <c r="C94" t="s">
         <v>13</v>
       </c>
       <c r="D94" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="E94" t="s">
         <v>15</v>
       </c>
       <c r="F94">
-        <v>10226137</v>
+        <v>4857426</v>
       </c>
       <c r="G94">
-        <v>3.7839999999999998</v>
+        <v>4.3209999999999997</v>
       </c>
       <c r="H94">
-        <v>38696</v>
+        <v>20989</v>
       </c>
       <c r="I94">
-        <v>46033</v>
+        <v>46029</v>
       </c>
       <c r="J94">
-        <v>420</v>
+        <v>450</v>
       </c>
       <c r="K94">
-        <v>620</v>
+        <v>650</v>
       </c>
       <c r="L94">
-        <v>4878</v>
+        <v>4171</v>
       </c>
     </row>
     <row r="95" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>101</v>
+        <v>90</v>
       </c>
       <c r="B95">
         <v>2025</v>
       </c>
       <c r="C95" t="s">
         <v>13</v>
       </c>
       <c r="D95" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="E95" t="s">
         <v>15</v>
       </c>
       <c r="F95">
-        <v>313697047</v>
+        <v>2728359220</v>
       </c>
       <c r="G95">
-        <v>3.694</v>
+        <v>1.7150000000000001</v>
       </c>
       <c r="H95">
-        <v>1158797</v>
+        <v>4679136</v>
       </c>
       <c r="I95">
-        <v>46033</v>
+        <v>46029</v>
       </c>
       <c r="J95">
-        <v>254</v>
+        <v>221</v>
       </c>
       <c r="K95">
-        <v>448</v>
+        <v>412</v>
       </c>
       <c r="L95">
-        <v>4879</v>
+        <v>4172</v>
       </c>
     </row>
     <row r="96" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B96">
         <v>2025</v>
       </c>
       <c r="C96" t="s">
         <v>13</v>
       </c>
       <c r="D96" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E96" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F96">
-        <v>313697047</v>
+        <v>4170476</v>
       </c>
       <c r="G96">
-        <v>0.22</v>
+        <v>16.372</v>
       </c>
       <c r="H96">
-        <v>69013</v>
+        <v>68279</v>
       </c>
       <c r="I96">
-        <v>46033</v>
+        <v>46031</v>
       </c>
       <c r="J96">
-        <v>254</v>
+        <v>436</v>
       </c>
       <c r="K96">
-        <v>448</v>
+        <v>636</v>
       </c>
       <c r="L96">
-        <v>4880</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="97" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B97">
         <v>2025</v>
       </c>
       <c r="C97" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D97" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="F97">
-        <v>5864939</v>
+        <v>17070733</v>
       </c>
       <c r="G97">
-        <v>0.97</v>
+        <v>11.750999999999999</v>
       </c>
       <c r="H97">
-        <v>5689</v>
+        <v>200598</v>
       </c>
       <c r="I97">
-        <v>46033</v>
+        <v>46031</v>
       </c>
       <c r="J97">
-        <v>478</v>
+        <v>323</v>
       </c>
       <c r="K97">
-        <v>678</v>
+        <v>519</v>
       </c>
       <c r="L97">
-        <v>4881</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="98" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B98">
         <v>2025</v>
       </c>
       <c r="C98" t="s">
         <v>19</v>
       </c>
       <c r="D98" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="E98" t="s">
         <v>15</v>
       </c>
       <c r="F98">
-        <v>50843372</v>
+        <v>1559843</v>
       </c>
       <c r="G98">
-        <v>1.597</v>
+        <v>11.885999999999999</v>
       </c>
       <c r="H98">
-        <v>81197</v>
+        <v>18540</v>
       </c>
       <c r="I98">
-        <v>46033</v>
+        <v>46031</v>
       </c>
       <c r="J98">
-        <v>354</v>
+        <v>491</v>
       </c>
       <c r="K98">
-        <v>552</v>
+        <v>691</v>
       </c>
       <c r="L98">
-        <v>4882</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="99" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>101</v>
       </c>
       <c r="B99">
         <v>2025</v>
       </c>
       <c r="C99" t="s">
         <v>13</v>
       </c>
       <c r="D99" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99">
-        <v>10180738</v>
+        <v>10226137</v>
       </c>
       <c r="G99">
-        <v>0.77600000000000002</v>
+        <v>3.7839999999999998</v>
       </c>
       <c r="H99">
-        <v>7900</v>
+        <v>38696</v>
       </c>
       <c r="I99">
         <v>46033</v>
       </c>
       <c r="J99">
-        <v>437</v>
+        <v>420</v>
       </c>
       <c r="K99">
-        <v>637</v>
+        <v>620</v>
       </c>
       <c r="L99">
-        <v>4883</v>
+        <v>4878</v>
       </c>
     </row>
     <row r="100" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B100">
         <v>2025</v>
       </c>
       <c r="C100" t="s">
         <v>13</v>
       </c>
       <c r="D100" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="F100">
-        <v>23648168</v>
+        <v>313697047</v>
       </c>
       <c r="G100">
-        <v>3.8153999999999999</v>
+        <v>3.694</v>
       </c>
       <c r="H100">
-        <v>90227</v>
+        <v>1158797</v>
       </c>
       <c r="I100">
-        <v>46035</v>
+        <v>46033</v>
       </c>
       <c r="J100">
-        <v>359</v>
+        <v>254</v>
       </c>
       <c r="K100">
-        <v>557</v>
+        <v>448</v>
       </c>
       <c r="L100">
-        <v>4234</v>
+        <v>4879</v>
       </c>
     </row>
     <row r="101" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B101">
         <v>2025</v>
       </c>
       <c r="C101" t="s">
         <v>13</v>
       </c>
       <c r="D101" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="E101" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F101">
-        <v>1651152422</v>
+        <v>313697047</v>
       </c>
       <c r="G101">
-        <v>4.2603</v>
+        <v>0.22</v>
       </c>
       <c r="H101">
-        <v>7034405</v>
+        <v>69013</v>
       </c>
       <c r="I101">
-        <v>46035</v>
+        <v>46033</v>
       </c>
       <c r="J101">
-        <v>222</v>
+        <v>254</v>
       </c>
       <c r="K101">
-        <v>413</v>
+        <v>448</v>
       </c>
       <c r="L101">
-        <v>4236</v>
+        <v>4880</v>
       </c>
     </row>
     <row r="102" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B102">
         <v>2025</v>
       </c>
       <c r="C102" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D102" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E102" t="s">
         <v>15</v>
       </c>
       <c r="F102">
-        <v>31234158</v>
+        <v>5864939</v>
       </c>
       <c r="G102">
-        <v>5.5666000000000002</v>
+        <v>0.97</v>
       </c>
       <c r="H102">
-        <v>173868</v>
+        <v>5689</v>
       </c>
       <c r="I102">
-        <v>46035</v>
+        <v>46033</v>
       </c>
       <c r="J102">
-        <v>342</v>
+        <v>478</v>
       </c>
       <c r="K102">
-        <v>538</v>
+        <v>678</v>
       </c>
       <c r="L102">
-        <v>4235</v>
+        <v>4881</v>
       </c>
     </row>
     <row r="103" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="B103">
         <v>2025</v>
       </c>
       <c r="C103" t="s">
         <v>19</v>
       </c>
       <c r="D103" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="E103" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="F103">
-        <v>3467609</v>
+        <v>50843372</v>
       </c>
       <c r="G103">
-        <v>0</v>
+        <v>1.597</v>
       </c>
       <c r="H103">
-        <v>0</v>
+        <v>81197</v>
       </c>
       <c r="I103">
-        <v>46037</v>
+        <v>46033</v>
       </c>
       <c r="J103">
-        <v>468</v>
+        <v>354</v>
       </c>
       <c r="K103">
-        <v>668</v>
+        <v>552</v>
       </c>
       <c r="L103">
-        <v>6649</v>
+        <v>4882</v>
       </c>
     </row>
     <row r="104" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="B104">
         <v>2025</v>
       </c>
       <c r="C104" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D104" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E104" t="s">
         <v>15</v>
       </c>
       <c r="F104">
-        <v>3467609</v>
+        <v>10180738</v>
       </c>
       <c r="G104">
-        <v>8.81</v>
+        <v>0.77600000000000002</v>
       </c>
       <c r="H104">
-        <v>30550</v>
+        <v>7900</v>
       </c>
       <c r="I104">
-        <v>46037</v>
+        <v>46033</v>
       </c>
       <c r="J104">
-        <v>468</v>
+        <v>437</v>
       </c>
       <c r="K104">
-        <v>668</v>
+        <v>637</v>
       </c>
       <c r="L104">
-        <v>6640</v>
+        <v>4883</v>
       </c>
     </row>
     <row r="105" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B105">
         <v>2025</v>
       </c>
       <c r="C105" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D105" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="E105" t="s">
         <v>15</v>
       </c>
       <c r="F105">
-        <v>15481920</v>
+        <v>23648168</v>
       </c>
       <c r="G105">
-        <v>7.9770000000000003</v>
+        <v>3.8153999999999999</v>
       </c>
       <c r="H105">
-        <v>123501</v>
+        <v>90227</v>
       </c>
       <c r="I105">
-        <v>46037</v>
+        <v>46035</v>
       </c>
       <c r="J105">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="K105">
-        <v>570</v>
+        <v>557</v>
       </c>
       <c r="L105">
-        <v>6641</v>
+        <v>4234</v>
       </c>
     </row>
     <row r="106" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B106">
         <v>2025</v>
       </c>
       <c r="C106" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D106" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="E106" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="F106">
-        <v>15481920</v>
+        <v>1651152422</v>
       </c>
       <c r="G106">
-        <v>0</v>
+        <v>4.2603</v>
       </c>
       <c r="H106">
-        <v>0</v>
+        <v>7034405</v>
       </c>
       <c r="I106">
-        <v>46037</v>
+        <v>46035</v>
       </c>
       <c r="J106">
-        <v>371</v>
+        <v>222</v>
       </c>
       <c r="K106">
-        <v>570</v>
+        <v>413</v>
       </c>
       <c r="L106">
-        <v>6650</v>
+        <v>4236</v>
       </c>
     </row>
     <row r="107" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B107">
         <v>2025</v>
       </c>
       <c r="C107" t="s">
         <v>13</v>
       </c>
       <c r="D107" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E107" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="F107">
-        <v>304259</v>
+        <v>31234158</v>
       </c>
       <c r="G107">
-        <v>0</v>
+        <v>5.5666000000000002</v>
       </c>
       <c r="H107">
-        <v>0</v>
+        <v>173868</v>
       </c>
       <c r="I107">
-        <v>46037</v>
+        <v>46035</v>
       </c>
       <c r="J107">
-        <v>524</v>
+        <v>342</v>
       </c>
       <c r="K107">
-        <v>724</v>
+        <v>538</v>
       </c>
       <c r="L107">
-        <v>6651</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="108" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
         <v>110</v>
       </c>
       <c r="B108">
         <v>2025</v>
       </c>
       <c r="C108" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D108" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E108" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="F108">
-        <v>304259</v>
+        <v>3467609</v>
       </c>
       <c r="G108">
-        <v>3.1259999999999999</v>
+        <v>0</v>
       </c>
       <c r="H108">
-        <v>951</v>
+        <v>0</v>
       </c>
       <c r="I108">
         <v>46037</v>
       </c>
       <c r="J108">
-        <v>524</v>
+        <v>468</v>
       </c>
       <c r="K108">
-        <v>724</v>
+        <v>668</v>
       </c>
       <c r="L108">
-        <v>6642</v>
+        <v>6649</v>
       </c>
     </row>
     <row r="109" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
         <v>110</v>
       </c>
       <c r="B109">
         <v>2025</v>
       </c>
       <c r="C109" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D109" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="E109" t="s">
         <v>15</v>
       </c>
       <c r="F109">
-        <v>4808982</v>
+        <v>3467609</v>
       </c>
       <c r="G109">
-        <v>1.71</v>
+        <v>8.81</v>
       </c>
       <c r="H109">
-        <v>8223</v>
+        <v>30550</v>
       </c>
       <c r="I109">
         <v>46037</v>
       </c>
       <c r="J109">
-        <v>489</v>
+        <v>468</v>
       </c>
       <c r="K109">
-        <v>689</v>
+        <v>668</v>
       </c>
       <c r="L109">
-        <v>6643</v>
+        <v>6640</v>
       </c>
     </row>
     <row r="110" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
         <v>110</v>
       </c>
       <c r="B110">
         <v>2025</v>
       </c>
       <c r="C110" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D110" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E110" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="F110">
-        <v>4808982</v>
+        <v>15481920</v>
       </c>
       <c r="G110">
-        <v>0</v>
+        <v>7.9770000000000003</v>
       </c>
       <c r="H110">
-        <v>0</v>
+        <v>123501</v>
       </c>
       <c r="I110">
         <v>46037</v>
       </c>
       <c r="J110">
-        <v>489</v>
+        <v>371</v>
       </c>
       <c r="K110">
-        <v>689</v>
+        <v>570</v>
       </c>
       <c r="L110">
-        <v>6652</v>
+        <v>6641</v>
       </c>
     </row>
     <row r="111" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>110</v>
       </c>
       <c r="B111">
         <v>2025</v>
       </c>
       <c r="C111" t="s">
         <v>19</v>
       </c>
       <c r="D111" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E111" t="s">
         <v>112</v>
       </c>
       <c r="F111">
-        <v>4251237</v>
+        <v>15481920</v>
       </c>
       <c r="G111">
         <v>0</v>
       </c>
       <c r="H111">
         <v>0</v>
       </c>
       <c r="I111">
         <v>46037</v>
       </c>
       <c r="J111">
-        <v>423</v>
+        <v>371</v>
       </c>
       <c r="K111">
-        <v>623</v>
+        <v>570</v>
       </c>
       <c r="L111">
-        <v>6653</v>
+        <v>6650</v>
       </c>
     </row>
     <row r="112" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>110</v>
       </c>
       <c r="B112">
         <v>2025</v>
       </c>
       <c r="C112" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D112" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="E112" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="F112">
-        <v>4251237</v>
+        <v>304259</v>
       </c>
       <c r="G112">
-        <v>11.202999999999999</v>
+        <v>0</v>
       </c>
       <c r="H112">
-        <v>47627</v>
+        <v>0</v>
       </c>
       <c r="I112">
         <v>46037</v>
       </c>
       <c r="J112">
-        <v>423</v>
+        <v>524</v>
       </c>
       <c r="K112">
-        <v>623</v>
+        <v>724</v>
       </c>
       <c r="L112">
-        <v>6644</v>
+        <v>6651</v>
       </c>
     </row>
     <row r="113" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>110</v>
       </c>
       <c r="B113">
         <v>2025</v>
       </c>
       <c r="C113" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D113" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="E113" t="s">
         <v>15</v>
       </c>
       <c r="F113">
-        <v>7077422</v>
+        <v>304259</v>
       </c>
       <c r="G113">
-        <v>7.6719999999999997</v>
+        <v>3.1259999999999999</v>
       </c>
       <c r="H113">
-        <v>54298</v>
+        <v>951</v>
       </c>
       <c r="I113">
         <v>46037</v>
       </c>
       <c r="J113">
-        <v>399</v>
+        <v>524</v>
       </c>
       <c r="K113">
-        <v>599</v>
+        <v>724</v>
       </c>
       <c r="L113">
-        <v>6645</v>
+        <v>6642</v>
       </c>
     </row>
     <row r="114" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
         <v>110</v>
       </c>
       <c r="B114">
         <v>2025</v>
       </c>
       <c r="C114" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D114" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E114" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="F114">
-        <v>7077422</v>
+        <v>4808982</v>
       </c>
       <c r="G114">
-        <v>0</v>
+        <v>1.71</v>
       </c>
       <c r="H114">
-        <v>0</v>
+        <v>8223</v>
       </c>
       <c r="I114">
         <v>46037</v>
       </c>
       <c r="J114">
-        <v>399</v>
+        <v>489</v>
       </c>
       <c r="K114">
-        <v>599</v>
+        <v>689</v>
       </c>
       <c r="L114">
-        <v>6654</v>
+        <v>6643</v>
       </c>
     </row>
     <row r="115" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
         <v>110</v>
       </c>
       <c r="B115">
         <v>2025</v>
       </c>
       <c r="C115" t="s">
         <v>13</v>
       </c>
       <c r="D115" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E115" t="s">
         <v>112</v>
       </c>
       <c r="F115">
-        <v>39583705</v>
+        <v>4808982</v>
       </c>
       <c r="G115">
         <v>0</v>
       </c>
       <c r="H115">
         <v>0</v>
       </c>
       <c r="I115">
         <v>46037</v>
       </c>
       <c r="J115">
-        <v>336</v>
+        <v>489</v>
       </c>
       <c r="K115">
-        <v>532</v>
+        <v>689</v>
       </c>
       <c r="L115">
-        <v>6655</v>
+        <v>6652</v>
       </c>
     </row>
     <row r="116" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
         <v>110</v>
       </c>
       <c r="B116">
         <v>2025</v>
       </c>
       <c r="C116" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D116" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E116" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="F116">
-        <v>39583705</v>
+        <v>4251237</v>
       </c>
       <c r="G116">
-        <v>4.4210000000000003</v>
+        <v>0</v>
       </c>
       <c r="H116">
-        <v>175000</v>
+        <v>0</v>
       </c>
       <c r="I116">
         <v>46037</v>
       </c>
       <c r="J116">
-        <v>336</v>
+        <v>423</v>
       </c>
       <c r="K116">
-        <v>532</v>
+        <v>623</v>
       </c>
       <c r="L116">
-        <v>6646</v>
+        <v>6653</v>
       </c>
     </row>
     <row r="117" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>110</v>
       </c>
       <c r="B117">
         <v>2025</v>
       </c>
       <c r="C117" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D117" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
       <c r="F117">
-        <v>135487774</v>
+        <v>4251237</v>
       </c>
       <c r="G117">
-        <v>4.673</v>
+        <v>11.202999999999999</v>
       </c>
       <c r="H117">
-        <v>633136</v>
+        <v>47627</v>
       </c>
       <c r="I117">
         <v>46037</v>
       </c>
       <c r="J117">
-        <v>256</v>
+        <v>423</v>
       </c>
       <c r="K117">
-        <v>450</v>
+        <v>623</v>
       </c>
       <c r="L117">
-        <v>6647</v>
+        <v>6644</v>
       </c>
     </row>
     <row r="118" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>110</v>
       </c>
       <c r="B118">
         <v>2025</v>
       </c>
       <c r="C118" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D118" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="E118" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F118">
-        <v>135487774</v>
+        <v>7077422</v>
       </c>
       <c r="G118">
-        <v>0.70099999999999996</v>
+        <v>7.6719999999999997</v>
       </c>
       <c r="H118">
-        <v>94977</v>
+        <v>54298</v>
       </c>
       <c r="I118">
         <v>46037</v>
       </c>
       <c r="J118">
-        <v>256</v>
+        <v>399</v>
       </c>
       <c r="K118">
-        <v>450</v>
+        <v>599</v>
       </c>
       <c r="L118">
-        <v>6648</v>
+        <v>6645</v>
       </c>
     </row>
     <row r="119" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>110</v>
       </c>
       <c r="B119">
         <v>2025</v>
       </c>
       <c r="C119" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D119" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="E119" t="s">
         <v>112</v>
       </c>
       <c r="F119">
-        <v>135487774</v>
+        <v>7077422</v>
       </c>
       <c r="G119">
         <v>0</v>
       </c>
       <c r="H119">
         <v>0</v>
       </c>
       <c r="I119">
         <v>46037</v>
       </c>
       <c r="J119">
-        <v>256</v>
+        <v>399</v>
       </c>
       <c r="K119">
-        <v>450</v>
+        <v>599</v>
       </c>
       <c r="L119">
-        <v>6656</v>
+        <v>6654</v>
       </c>
     </row>
     <row r="120" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="B120">
         <v>2025</v>
       </c>
       <c r="C120" t="s">
         <v>13</v>
       </c>
       <c r="D120" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="E120" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="F120">
-        <v>2803446</v>
+        <v>39583705</v>
       </c>
       <c r="G120">
-        <v>1.7809999999999999</v>
+        <v>0</v>
       </c>
       <c r="H120">
-        <v>4993</v>
+        <v>0</v>
       </c>
       <c r="I120">
-        <v>46039</v>
+        <v>46037</v>
       </c>
       <c r="J120">
-        <v>505</v>
+        <v>336</v>
       </c>
       <c r="K120">
-        <v>705</v>
+        <v>532</v>
       </c>
       <c r="L120">
-        <v>3865</v>
+        <v>6655</v>
       </c>
     </row>
     <row r="121" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="B121">
         <v>2025</v>
       </c>
       <c r="C121" t="s">
         <v>13</v>
       </c>
       <c r="D121" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="E121" t="s">
         <v>15</v>
       </c>
       <c r="F121">
-        <v>12042172</v>
+        <v>39583705</v>
       </c>
       <c r="G121">
-        <v>3.673</v>
+        <v>4.4210000000000003</v>
       </c>
       <c r="H121">
-        <v>44231</v>
+        <v>175000</v>
       </c>
       <c r="I121">
-        <v>46039</v>
+        <v>46037</v>
       </c>
       <c r="J121">
-        <v>419</v>
+        <v>336</v>
       </c>
       <c r="K121">
-        <v>619</v>
+        <v>532</v>
       </c>
       <c r="L121">
-        <v>3866</v>
+        <v>6646</v>
       </c>
     </row>
     <row r="122" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="B122">
         <v>2025</v>
       </c>
       <c r="C122" t="s">
         <v>13</v>
       </c>
       <c r="D122" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
       <c r="F122">
-        <v>7534424</v>
+        <v>135487774</v>
       </c>
       <c r="G122">
-        <v>0.91300000000000003</v>
+        <v>4.673</v>
       </c>
       <c r="H122">
-        <v>6879</v>
+        <v>633136</v>
       </c>
       <c r="I122">
-        <v>46039</v>
+        <v>46037</v>
       </c>
       <c r="J122">
-        <v>431</v>
+        <v>256</v>
       </c>
       <c r="K122">
-        <v>631</v>
+        <v>450</v>
       </c>
       <c r="L122">
-        <v>3867</v>
+        <v>6647</v>
       </c>
     </row>
     <row r="123" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="B123">
         <v>2025</v>
       </c>
       <c r="C123" t="s">
         <v>13</v>
       </c>
       <c r="D123" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="E123" t="s">
         <v>45</v>
       </c>
       <c r="F123">
-        <v>7534424</v>
+        <v>135487774</v>
       </c>
       <c r="G123">
-        <v>0.79600000000000004</v>
+        <v>0.70099999999999996</v>
       </c>
       <c r="H123">
-        <v>5998</v>
+        <v>94977</v>
       </c>
       <c r="I123">
-        <v>46039</v>
+        <v>46037</v>
       </c>
       <c r="J123">
-        <v>431</v>
+        <v>256</v>
       </c>
       <c r="K123">
-        <v>631</v>
+        <v>450</v>
       </c>
       <c r="L123">
-        <v>3868</v>
+        <v>6648</v>
       </c>
     </row>
     <row r="124" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="B124">
         <v>2025</v>
       </c>
       <c r="C124" t="s">
         <v>13</v>
       </c>
       <c r="D124" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="E124" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="F124">
-        <v>97918732</v>
+        <v>135487774</v>
       </c>
       <c r="G124">
-        <v>5.8650000000000002</v>
+        <v>0</v>
       </c>
       <c r="H124">
-        <v>574294</v>
+        <v>0</v>
       </c>
       <c r="I124">
-        <v>46039</v>
+        <v>46037</v>
       </c>
       <c r="J124">
-        <v>269</v>
+        <v>256</v>
       </c>
       <c r="K124">
-        <v>464</v>
+        <v>450</v>
       </c>
       <c r="L124">
-        <v>3869</v>
+        <v>6656</v>
       </c>
     </row>
     <row r="125" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
         <v>120</v>
       </c>
       <c r="B125">
         <v>2025</v>
       </c>
       <c r="C125" t="s">
         <v>13</v>
       </c>
       <c r="D125" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="E125" t="s">
         <v>15</v>
       </c>
       <c r="F125">
-        <v>254728</v>
+        <v>2803446</v>
       </c>
       <c r="G125">
-        <v>0</v>
+        <v>1.7809999999999999</v>
       </c>
       <c r="H125">
-        <v>0</v>
+        <v>4993</v>
       </c>
       <c r="I125">
         <v>46039</v>
       </c>
       <c r="J125">
-        <v>2241</v>
+        <v>505</v>
       </c>
       <c r="K125">
-        <v>2619</v>
+        <v>705</v>
       </c>
       <c r="L125">
-        <v>10390</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="126" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
         <v>120</v>
       </c>
       <c r="B126">
         <v>2025</v>
       </c>
       <c r="C126" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D126" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="E126" t="s">
         <v>15</v>
       </c>
       <c r="F126">
-        <v>18446204</v>
+        <v>12042172</v>
       </c>
       <c r="G126">
-        <v>3.4239999999999999</v>
+        <v>3.673</v>
       </c>
       <c r="H126">
-        <v>63160</v>
+        <v>44231</v>
       </c>
       <c r="I126">
         <v>46039</v>
       </c>
       <c r="J126">
-        <v>380</v>
+        <v>419</v>
       </c>
       <c r="K126">
-        <v>579</v>
+        <v>619</v>
       </c>
       <c r="L126">
-        <v>3870</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="127" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
         <v>120</v>
       </c>
       <c r="B127">
         <v>2025</v>
       </c>
       <c r="C127" t="s">
         <v>13</v>
       </c>
       <c r="D127" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="E127" t="s">
         <v>15</v>
       </c>
       <c r="F127">
-        <v>9757914</v>
+        <v>7534424</v>
       </c>
       <c r="G127">
-        <v>0.79200000000000004</v>
+        <v>0.91300000000000003</v>
       </c>
       <c r="H127">
-        <v>7728</v>
+        <v>6879</v>
       </c>
       <c r="I127">
         <v>46039</v>
       </c>
       <c r="J127">
-        <v>412</v>
+        <v>431</v>
       </c>
       <c r="K127">
-        <v>612</v>
+        <v>631</v>
       </c>
       <c r="L127">
-        <v>3871</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="128" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>120</v>
       </c>
       <c r="B128">
         <v>2025</v>
       </c>
       <c r="C128" t="s">
         <v>13</v>
       </c>
       <c r="D128" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="E128" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F128">
-        <v>13854689</v>
+        <v>7534424</v>
       </c>
       <c r="G128">
-        <v>3.7610000000000001</v>
+        <v>0.79600000000000004</v>
       </c>
       <c r="H128">
-        <v>52107</v>
+        <v>5998</v>
       </c>
       <c r="I128">
         <v>46039</v>
       </c>
       <c r="J128">
-        <v>395</v>
+        <v>431</v>
       </c>
       <c r="K128">
-        <v>595</v>
+        <v>631</v>
       </c>
       <c r="L128">
-        <v>3872</v>
+        <v>3868</v>
       </c>
     </row>
     <row r="129" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="B129">
         <v>2025</v>
       </c>
       <c r="C129" t="s">
         <v>13</v>
       </c>
       <c r="D129" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="E129" t="s">
         <v>15</v>
       </c>
       <c r="F129">
-        <v>29300309</v>
+        <v>97918732</v>
       </c>
       <c r="G129">
-        <v>2.1800000000000002</v>
+        <v>5.8650000000000002</v>
       </c>
       <c r="H129">
-        <v>63875</v>
+        <v>574294</v>
       </c>
       <c r="I129">
-        <v>46041</v>
+        <v>46039</v>
       </c>
       <c r="J129">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="K129">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="L129">
-        <v>1524</v>
+        <v>3869</v>
       </c>
     </row>
     <row r="130" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="B130">
         <v>2025</v>
       </c>
       <c r="C130" t="s">
         <v>13</v>
       </c>
       <c r="D130" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="E130" t="s">
         <v>15</v>
       </c>
       <c r="F130">
-        <v>6032639</v>
+        <v>254728</v>
       </c>
       <c r="G130">
-        <v>10.795</v>
+        <v>0</v>
       </c>
       <c r="H130">
-        <v>65122</v>
+        <v>0</v>
       </c>
       <c r="I130">
-        <v>46041</v>
+        <v>46039</v>
       </c>
       <c r="J130">
-        <v>413</v>
+        <v>2241</v>
       </c>
       <c r="K130">
-        <v>613</v>
+        <v>2619</v>
       </c>
       <c r="L130">
-        <v>1523</v>
+        <v>10390</v>
       </c>
     </row>
     <row r="131" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="B131">
         <v>2025</v>
       </c>
       <c r="C131" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D131" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="E131" t="s">
         <v>15</v>
       </c>
       <c r="F131">
-        <v>16459513</v>
+        <v>18446204</v>
       </c>
       <c r="G131">
-        <v>9.06</v>
+        <v>3.4239999999999999</v>
       </c>
       <c r="H131">
-        <v>149123</v>
+        <v>63160</v>
       </c>
       <c r="I131">
-        <v>46041</v>
+        <v>46039</v>
       </c>
       <c r="J131">
-        <v>330</v>
+        <v>380</v>
       </c>
       <c r="K131">
-        <v>526</v>
+        <v>579</v>
       </c>
       <c r="L131">
-        <v>1522</v>
+        <v>3870</v>
       </c>
     </row>
     <row r="132" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="B132">
         <v>2025</v>
       </c>
       <c r="C132" t="s">
         <v>13</v>
       </c>
       <c r="D132" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="E132" t="s">
         <v>15</v>
       </c>
       <c r="F132">
-        <v>41047672</v>
+        <v>9757914</v>
       </c>
       <c r="G132">
-        <v>8.3059999999999992</v>
+        <v>0.79200000000000004</v>
       </c>
       <c r="H132">
-        <v>340942</v>
+        <v>7728</v>
       </c>
       <c r="I132">
-        <v>46043</v>
+        <v>46039</v>
       </c>
       <c r="J132">
-        <v>305</v>
+        <v>412</v>
       </c>
       <c r="K132">
-        <v>501</v>
+        <v>612</v>
       </c>
       <c r="L132">
-        <v>7048</v>
+        <v>3871</v>
       </c>
     </row>
     <row r="133" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="B133">
         <v>2025</v>
       </c>
       <c r="C133" t="s">
         <v>13</v>
       </c>
       <c r="D133" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
       <c r="F133">
-        <v>37901791</v>
+        <v>13854689</v>
       </c>
       <c r="G133">
-        <v>6.77</v>
+        <v>3.7610000000000001</v>
       </c>
       <c r="H133">
-        <v>256583</v>
+        <v>52107</v>
       </c>
       <c r="I133">
-        <v>46043</v>
+        <v>46039</v>
       </c>
       <c r="J133">
-        <v>324</v>
+        <v>395</v>
       </c>
       <c r="K133">
-        <v>520</v>
+        <v>595</v>
       </c>
       <c r="L133">
-        <v>7049</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="134" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B134">
         <v>2025</v>
       </c>
       <c r="C134" t="s">
         <v>13</v>
       </c>
       <c r="D134" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="E134" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F134">
-        <v>37901791</v>
+        <v>29300309</v>
       </c>
       <c r="G134">
-        <v>1.319</v>
+        <v>2.1800000000000002</v>
       </c>
       <c r="H134">
-        <v>50004</v>
+        <v>63875</v>
       </c>
       <c r="I134">
-        <v>46043</v>
+        <v>46041</v>
       </c>
       <c r="J134">
-        <v>324</v>
+        <v>265</v>
       </c>
       <c r="K134">
-        <v>520</v>
+        <v>459</v>
       </c>
       <c r="L134">
-        <v>7050</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="135" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B135">
         <v>2025</v>
       </c>
       <c r="C135" t="s">
         <v>13</v>
       </c>
       <c r="D135" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E135" t="s">
         <v>15</v>
       </c>
       <c r="F135">
-        <v>7053768</v>
+        <v>6032639</v>
       </c>
       <c r="G135">
-        <v>14.811</v>
+        <v>10.795</v>
       </c>
       <c r="H135">
-        <v>104473</v>
+        <v>65122</v>
       </c>
       <c r="I135">
-        <v>46043</v>
+        <v>46041</v>
       </c>
       <c r="J135">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="K135">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="L135">
-        <v>7051</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="136" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="B136">
         <v>2025</v>
       </c>
       <c r="C136" t="s">
         <v>13</v>
       </c>
       <c r="D136" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="E136" t="s">
         <v>15</v>
       </c>
       <c r="F136">
-        <v>25385061</v>
+        <v>16459513</v>
       </c>
       <c r="G136">
-        <v>5.2649999999999997</v>
+        <v>9.06</v>
       </c>
       <c r="H136">
-        <v>133652</v>
+        <v>149123</v>
       </c>
       <c r="I136">
-        <v>46045</v>
+        <v>46041</v>
       </c>
       <c r="J136">
-        <v>339</v>
+        <v>330</v>
       </c>
       <c r="K136">
-        <v>535</v>
+        <v>526</v>
       </c>
       <c r="L136">
-        <v>1922</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="137" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B137">
         <v>2025</v>
       </c>
       <c r="C137" t="s">
         <v>13</v>
       </c>
       <c r="D137" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E137" t="s">
         <v>15</v>
       </c>
       <c r="F137">
-        <v>7567540</v>
+        <v>41047672</v>
       </c>
       <c r="G137">
-        <v>4.1020000000000003</v>
+        <v>8.3059999999999992</v>
       </c>
       <c r="H137">
-        <v>31042</v>
+        <v>340942</v>
       </c>
       <c r="I137">
-        <v>46045</v>
+        <v>46043</v>
       </c>
       <c r="J137">
-        <v>402</v>
+        <v>305</v>
       </c>
       <c r="K137">
-        <v>602</v>
+        <v>501</v>
       </c>
       <c r="L137">
-        <v>1923</v>
+        <v>7048</v>
       </c>
     </row>
     <row r="138" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B138">
         <v>2025</v>
       </c>
       <c r="C138" t="s">
         <v>13</v>
       </c>
       <c r="D138" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="E138" t="s">
         <v>15</v>
       </c>
       <c r="F138">
-        <v>77498692</v>
+        <v>37901791</v>
       </c>
       <c r="G138">
-        <v>5.6609999999999996</v>
+        <v>6.77</v>
       </c>
       <c r="H138">
-        <v>438720</v>
+        <v>256583</v>
       </c>
       <c r="I138">
-        <v>46045</v>
+        <v>46043</v>
       </c>
       <c r="J138">
-        <v>282</v>
+        <v>324</v>
       </c>
       <c r="K138">
-        <v>477</v>
+        <v>520</v>
       </c>
       <c r="L138">
-        <v>1920</v>
+        <v>7049</v>
       </c>
     </row>
     <row r="139" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B139">
         <v>2025</v>
       </c>
       <c r="C139" t="s">
         <v>13</v>
       </c>
       <c r="D139" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="E139" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F139">
-        <v>23331156</v>
+        <v>37901791</v>
       </c>
       <c r="G139">
-        <v>7.6289999999999996</v>
+        <v>1.319</v>
       </c>
       <c r="H139">
-        <v>177993</v>
+        <v>50004</v>
       </c>
       <c r="I139">
-        <v>46045</v>
+        <v>46043</v>
       </c>
       <c r="J139">
-        <v>375</v>
+        <v>324</v>
       </c>
       <c r="K139">
-        <v>574</v>
+        <v>520</v>
       </c>
       <c r="L139">
-        <v>1921</v>
+        <v>7050</v>
       </c>
     </row>
     <row r="140" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="B140">
         <v>2025</v>
       </c>
       <c r="C140" t="s">
         <v>13</v>
       </c>
       <c r="D140" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="E140" t="s">
         <v>15</v>
       </c>
       <c r="F140">
-        <v>49442205</v>
+        <v>7053768</v>
       </c>
       <c r="G140">
-        <v>9.0961999999999996</v>
+        <v>14.811</v>
       </c>
       <c r="H140">
-        <v>449736</v>
+        <v>104473</v>
       </c>
       <c r="I140">
-        <v>46047</v>
+        <v>46043</v>
       </c>
       <c r="J140">
-        <v>302</v>
+        <v>411</v>
       </c>
       <c r="K140">
-        <v>498</v>
+        <v>611</v>
       </c>
       <c r="L140">
-        <v>6129</v>
+        <v>7051</v>
       </c>
     </row>
     <row r="141" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B141">
         <v>2025</v>
       </c>
       <c r="C141" t="s">
         <v>13</v>
       </c>
       <c r="D141" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="E141" t="s">
         <v>15</v>
       </c>
       <c r="F141">
-        <v>354274969</v>
+        <v>25385061</v>
       </c>
       <c r="G141">
-        <v>4.1706000000000003</v>
+        <v>5.2649999999999997</v>
       </c>
       <c r="H141">
-        <v>1477539</v>
+        <v>133652</v>
       </c>
       <c r="I141">
-        <v>46047</v>
+        <v>46045</v>
       </c>
       <c r="J141">
-        <v>237</v>
+        <v>339</v>
       </c>
       <c r="K141">
-        <v>430</v>
+        <v>535</v>
       </c>
       <c r="L141">
-        <v>6127</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="142" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B142">
         <v>2025</v>
       </c>
       <c r="C142" t="s">
         <v>13</v>
       </c>
       <c r="D142" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="E142" t="s">
         <v>15</v>
       </c>
       <c r="F142">
-        <v>142760</v>
+        <v>7567540</v>
       </c>
       <c r="G142">
-        <v>0.79549999999999998</v>
+        <v>4.1020000000000003</v>
       </c>
       <c r="H142">
-        <v>113</v>
+        <v>31042</v>
       </c>
       <c r="I142">
-        <v>46047</v>
+        <v>46045</v>
       </c>
       <c r="J142">
-        <v>2082</v>
+        <v>402</v>
       </c>
       <c r="K142">
-        <v>2436</v>
+        <v>602</v>
       </c>
       <c r="L142">
-        <v>6132</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="143" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B143">
         <v>2025</v>
       </c>
       <c r="C143" t="s">
         <v>13</v>
       </c>
       <c r="D143" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="E143" t="s">
         <v>15</v>
       </c>
       <c r="F143">
-        <v>7505658</v>
+        <v>77498692</v>
       </c>
       <c r="G143">
-        <v>3.9217</v>
+        <v>5.6609999999999996</v>
       </c>
       <c r="H143">
-        <v>29435</v>
+        <v>438720</v>
       </c>
       <c r="I143">
-        <v>46047</v>
+        <v>46045</v>
       </c>
       <c r="J143">
-        <v>429</v>
+        <v>282</v>
       </c>
       <c r="K143">
-        <v>629</v>
+        <v>477</v>
       </c>
       <c r="L143">
-        <v>6128</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="144" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>147</v>
+        <v>137</v>
       </c>
       <c r="B144">
         <v>2025</v>
       </c>
       <c r="C144" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D144" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="E144" t="s">
         <v>15</v>
       </c>
       <c r="F144">
-        <v>1529501</v>
+        <v>23331156</v>
       </c>
       <c r="G144">
-        <v>4.577</v>
+        <v>7.6289999999999996</v>
       </c>
       <c r="H144">
-        <v>7001</v>
+        <v>177993</v>
       </c>
       <c r="I144">
-        <v>46049</v>
+        <v>46045</v>
       </c>
       <c r="J144">
-        <v>513</v>
+        <v>375</v>
       </c>
       <c r="K144">
-        <v>713</v>
+        <v>574</v>
       </c>
       <c r="L144">
-        <v>6775</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="145" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B145">
         <v>2025</v>
       </c>
       <c r="C145" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D145" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="E145" t="s">
         <v>15</v>
       </c>
       <c r="F145">
-        <v>3376725</v>
+        <v>49442205</v>
       </c>
       <c r="G145">
-        <v>14.510999999999999</v>
+        <v>9.0961999999999996</v>
       </c>
       <c r="H145">
-        <v>49000</v>
+        <v>449736</v>
       </c>
       <c r="I145">
-        <v>46049</v>
+        <v>46047</v>
       </c>
       <c r="J145">
-        <v>446</v>
+        <v>302</v>
       </c>
       <c r="K145">
-        <v>646</v>
+        <v>498</v>
       </c>
       <c r="L145">
-        <v>6776</v>
+        <v>6129</v>
       </c>
     </row>
     <row r="146" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B146">
         <v>2025</v>
       </c>
       <c r="C146" t="s">
         <v>13</v>
       </c>
       <c r="D146" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="E146" t="s">
         <v>15</v>
       </c>
       <c r="F146">
-        <v>36324204</v>
+        <v>354274969</v>
       </c>
       <c r="G146">
-        <v>7.9619999999999997</v>
+        <v>4.1706000000000003</v>
       </c>
       <c r="H146">
-        <v>289213</v>
+        <v>1477539</v>
       </c>
       <c r="I146">
-        <v>46049</v>
+        <v>46047</v>
       </c>
       <c r="J146">
-        <v>291</v>
+        <v>237</v>
       </c>
       <c r="K146">
-        <v>487</v>
+        <v>430</v>
       </c>
       <c r="L146">
-        <v>6777</v>
+        <v>6127</v>
       </c>
     </row>
     <row r="147" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B147">
         <v>2025</v>
       </c>
       <c r="C147" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D147" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="E147" t="s">
         <v>15</v>
       </c>
       <c r="F147">
-        <v>621196</v>
+        <v>142760</v>
       </c>
       <c r="G147">
-        <v>12.073</v>
+        <v>0.79549999999999998</v>
       </c>
       <c r="H147">
-        <v>7500</v>
+        <v>113</v>
       </c>
       <c r="I147">
-        <v>46049</v>
+        <v>46047</v>
       </c>
       <c r="J147">
-        <v>518</v>
+        <v>2082</v>
       </c>
       <c r="K147">
-        <v>718</v>
+        <v>2436</v>
       </c>
       <c r="L147">
-        <v>6778</v>
+        <v>6132</v>
       </c>
     </row>
     <row r="148" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B148">
         <v>2025</v>
       </c>
       <c r="C148" t="s">
         <v>13</v>
       </c>
       <c r="D148" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="E148" t="s">
         <v>15</v>
       </c>
       <c r="F148">
-        <v>1387003</v>
+        <v>7505658</v>
       </c>
       <c r="G148">
-        <v>6.3280000000000003</v>
+        <v>3.9217</v>
       </c>
       <c r="H148">
-        <v>8777</v>
+        <v>29435</v>
       </c>
       <c r="I148">
-        <v>46049</v>
+        <v>46047</v>
       </c>
       <c r="J148">
-        <v>486</v>
+        <v>429</v>
       </c>
       <c r="K148">
-        <v>686</v>
+        <v>629</v>
       </c>
       <c r="L148">
-        <v>6779</v>
+        <v>6128</v>
       </c>
     </row>
     <row r="149" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
         <v>147</v>
       </c>
       <c r="B149">
         <v>2025</v>
       </c>
       <c r="C149" t="s">
         <v>19</v>
       </c>
       <c r="D149" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
       <c r="F149">
-        <v>668081</v>
+        <v>1529501</v>
       </c>
       <c r="G149">
-        <v>2.6760000000000002</v>
+        <v>4.577</v>
       </c>
       <c r="H149">
-        <v>1788</v>
+        <v>7001</v>
       </c>
       <c r="I149">
         <v>46049</v>
       </c>
       <c r="J149">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="K149">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="L149">
-        <v>6780</v>
+        <v>6775</v>
       </c>
     </row>
     <row r="150" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>147</v>
       </c>
       <c r="B150">
         <v>2025</v>
       </c>
       <c r="C150" t="s">
         <v>19</v>
       </c>
       <c r="D150" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="E150" t="s">
         <v>15</v>
       </c>
       <c r="F150">
-        <v>4652231</v>
+        <v>3376725</v>
       </c>
       <c r="G150">
-        <v>5.1360000000000001</v>
+        <v>14.510999999999999</v>
       </c>
       <c r="H150">
-        <v>23894</v>
+        <v>49000</v>
       </c>
       <c r="I150">
         <v>46049</v>
       </c>
       <c r="J150">
-        <v>511</v>
+        <v>446</v>
       </c>
       <c r="K150">
-        <v>711</v>
+        <v>646</v>
       </c>
       <c r="L150">
-        <v>6781</v>
+        <v>6776</v>
       </c>
     </row>
     <row r="151" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="B151">
         <v>2025</v>
       </c>
       <c r="C151" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D151" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="E151" t="s">
         <v>15</v>
       </c>
       <c r="F151">
-        <v>41384570</v>
+        <v>36324204</v>
       </c>
       <c r="G151">
-        <v>3.7679999999999998</v>
+        <v>7.9619999999999997</v>
       </c>
       <c r="H151">
-        <v>155938</v>
+        <v>289213</v>
       </c>
       <c r="I151">
-        <v>46051</v>
+        <v>46049</v>
       </c>
       <c r="J151">
-        <v>348</v>
+        <v>291</v>
       </c>
       <c r="K151">
-        <v>546</v>
+        <v>487</v>
       </c>
       <c r="L151">
-        <v>8700</v>
+        <v>6777</v>
       </c>
     </row>
     <row r="152" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="B152">
         <v>2025</v>
       </c>
       <c r="C152" t="s">
         <v>19</v>
       </c>
       <c r="D152" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
       <c r="F152">
-        <v>7683882</v>
+        <v>621196</v>
       </c>
       <c r="G152">
-        <v>4.3540000000000001</v>
+        <v>12.073</v>
       </c>
       <c r="H152">
-        <v>33456</v>
+        <v>7500</v>
       </c>
       <c r="I152">
-        <v>46051</v>
+        <v>46049</v>
       </c>
       <c r="J152">
-        <v>469</v>
+        <v>518</v>
       </c>
       <c r="K152">
-        <v>669</v>
+        <v>718</v>
       </c>
       <c r="L152">
-        <v>8691</v>
+        <v>6778</v>
       </c>
     </row>
     <row r="153" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="B153">
         <v>2025</v>
       </c>
       <c r="C153" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D153" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="E153" t="s">
         <v>15</v>
       </c>
       <c r="F153">
-        <v>760303</v>
+        <v>1387003</v>
       </c>
       <c r="G153">
-        <v>12.276999999999999</v>
+        <v>6.3280000000000003</v>
       </c>
       <c r="H153">
-        <v>9335</v>
+        <v>8777</v>
       </c>
       <c r="I153">
-        <v>46051</v>
+        <v>46049</v>
       </c>
       <c r="J153">
-        <v>514</v>
+        <v>486</v>
       </c>
       <c r="K153">
-        <v>714</v>
+        <v>686</v>
       </c>
       <c r="L153">
-        <v>8692</v>
+        <v>6779</v>
       </c>
     </row>
     <row r="154" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="B154">
         <v>2025</v>
       </c>
       <c r="C154" t="s">
         <v>19</v>
       </c>
       <c r="D154" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
       <c r="F154">
-        <v>326157177</v>
+        <v>668081</v>
       </c>
       <c r="G154">
-        <v>3.2890000000000001</v>
+        <v>2.6760000000000002</v>
       </c>
       <c r="H154">
-        <v>1072733</v>
+        <v>1788</v>
       </c>
       <c r="I154">
-        <v>46051</v>
+        <v>46049</v>
       </c>
       <c r="J154">
-        <v>236</v>
+        <v>510</v>
       </c>
       <c r="K154">
-        <v>429</v>
+        <v>710</v>
       </c>
       <c r="L154">
-        <v>8701</v>
+        <v>6780</v>
       </c>
     </row>
     <row r="155" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="B155">
         <v>2025</v>
       </c>
       <c r="C155" t="s">
         <v>19</v>
       </c>
       <c r="D155" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="E155" t="s">
         <v>15</v>
       </c>
       <c r="F155">
-        <v>5643230</v>
+        <v>4652231</v>
       </c>
       <c r="G155">
-        <v>3.367</v>
+        <v>5.1360000000000001</v>
       </c>
       <c r="H155">
-        <v>19001</v>
+        <v>23894</v>
       </c>
       <c r="I155">
-        <v>46051</v>
+        <v>46049</v>
       </c>
       <c r="J155">
-        <v>444</v>
+        <v>511</v>
       </c>
       <c r="K155">
-        <v>644</v>
+        <v>711</v>
       </c>
       <c r="L155">
-        <v>8693</v>
+        <v>6781</v>
       </c>
     </row>
     <row r="156" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>155</v>
       </c>
       <c r="B156">
         <v>2025</v>
       </c>
       <c r="C156" t="s">
         <v>19</v>
       </c>
       <c r="D156" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="E156" t="s">
-        <v>161</v>
+        <v>15</v>
       </c>
       <c r="F156">
-        <v>5643230</v>
+        <v>41384570</v>
       </c>
       <c r="G156">
-        <v>1.772</v>
+        <v>3.7679999999999998</v>
       </c>
       <c r="H156">
-        <v>10000</v>
+        <v>155938</v>
       </c>
       <c r="I156">
         <v>46051</v>
       </c>
       <c r="J156">
-        <v>444</v>
+        <v>348</v>
       </c>
       <c r="K156">
-        <v>644</v>
+        <v>546</v>
       </c>
       <c r="L156">
-        <v>8694</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="157" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>155</v>
       </c>
       <c r="B157">
         <v>2025</v>
       </c>
       <c r="C157" t="s">
         <v>19</v>
       </c>
       <c r="D157" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="E157" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="F157">
-        <v>5643230</v>
+        <v>7683882</v>
       </c>
       <c r="G157">
-        <v>1.772</v>
+        <v>4.3540000000000001</v>
       </c>
       <c r="H157">
-        <v>10000</v>
+        <v>33456</v>
       </c>
       <c r="I157">
         <v>46051</v>
       </c>
       <c r="J157">
-        <v>444</v>
+        <v>469</v>
       </c>
       <c r="K157">
-        <v>644</v>
+        <v>669</v>
       </c>
       <c r="L157">
-        <v>8695</v>
+        <v>8691</v>
       </c>
     </row>
     <row r="158" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>155</v>
       </c>
       <c r="B158">
         <v>2025</v>
       </c>
       <c r="C158" t="s">
         <v>19</v>
       </c>
       <c r="D158" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E158" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F158">
-        <v>5643230</v>
+        <v>760303</v>
       </c>
       <c r="G158">
-        <v>1.0629999999999999</v>
+        <v>12.276999999999999</v>
       </c>
       <c r="H158">
-        <v>5999</v>
+        <v>9335</v>
       </c>
       <c r="I158">
         <v>46051</v>
       </c>
       <c r="J158">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="K158">
-        <v>644</v>
+        <v>714</v>
       </c>
       <c r="L158">
-        <v>8696</v>
+        <v>8692</v>
       </c>
     </row>
     <row r="159" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>155</v>
       </c>
       <c r="B159">
         <v>2025</v>
       </c>
       <c r="C159" t="s">
         <v>19</v>
       </c>
       <c r="D159" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="E159" t="s">
         <v>15</v>
       </c>
       <c r="F159">
-        <v>3532018</v>
+        <v>326157177</v>
       </c>
       <c r="G159">
-        <v>5.8760000000000003</v>
+        <v>3.2890000000000001</v>
       </c>
       <c r="H159">
-        <v>20754</v>
+        <v>1072733</v>
       </c>
       <c r="I159">
         <v>46051</v>
       </c>
       <c r="J159">
-        <v>441</v>
+        <v>236</v>
       </c>
       <c r="K159">
-        <v>641</v>
+        <v>429</v>
       </c>
       <c r="L159">
-        <v>8697</v>
+        <v>8701</v>
       </c>
     </row>
     <row r="160" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
         <v>155</v>
       </c>
       <c r="B160">
         <v>2025</v>
       </c>
       <c r="C160" t="s">
         <v>19</v>
       </c>
       <c r="D160" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="E160" t="s">
         <v>15</v>
       </c>
       <c r="F160">
-        <v>2405856</v>
+        <v>5643230</v>
       </c>
       <c r="G160">
-        <v>3.859</v>
+        <v>3.367</v>
       </c>
       <c r="H160">
-        <v>9284</v>
+        <v>19001</v>
       </c>
       <c r="I160">
         <v>46051</v>
       </c>
       <c r="J160">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="K160">
-        <v>675</v>
+        <v>644</v>
       </c>
       <c r="L160">
-        <v>8698</v>
+        <v>8693</v>
       </c>
     </row>
     <row r="161" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
         <v>155</v>
       </c>
       <c r="B161">
         <v>2025</v>
       </c>
       <c r="C161" t="s">
         <v>19</v>
       </c>
       <c r="D161" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="E161" t="s">
-        <v>15</v>
+        <v>161</v>
       </c>
       <c r="F161">
-        <v>2517869</v>
+        <v>5643230</v>
       </c>
       <c r="G161">
-        <v>3.7770000000000001</v>
+        <v>1.772</v>
       </c>
       <c r="H161">
-        <v>9510</v>
+        <v>10000</v>
       </c>
       <c r="I161">
         <v>46051</v>
       </c>
       <c r="J161">
-        <v>492</v>
+        <v>444</v>
       </c>
       <c r="K161">
-        <v>692</v>
+        <v>644</v>
       </c>
       <c r="L161">
-        <v>8699</v>
+        <v>8694</v>
       </c>
     </row>
     <row r="162" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="B162">
         <v>2025</v>
       </c>
       <c r="C162" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D162" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="E162" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F162">
-        <v>15952479</v>
+        <v>5643230</v>
       </c>
       <c r="G162">
-        <v>5.12</v>
+        <v>1.772</v>
       </c>
       <c r="H162">
-        <v>81676</v>
+        <v>10000</v>
       </c>
       <c r="I162">
-        <v>46053</v>
+        <v>46051</v>
       </c>
       <c r="J162">
-        <v>376</v>
+        <v>444</v>
       </c>
       <c r="K162">
-        <v>575</v>
+        <v>644</v>
       </c>
       <c r="L162">
-        <v>994</v>
+        <v>8695</v>
       </c>
     </row>
     <row r="163" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="B163">
         <v>2025</v>
       </c>
       <c r="C163" t="s">
         <v>19</v>
       </c>
       <c r="D163" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="E163" t="s">
-        <v>15</v>
+        <v>162</v>
       </c>
       <c r="F163">
-        <v>37404434</v>
+        <v>5643230</v>
       </c>
       <c r="G163">
-        <v>5.6189999999999998</v>
+        <v>1.0629999999999999</v>
       </c>
       <c r="H163">
-        <v>210176</v>
+        <v>5999</v>
       </c>
       <c r="I163">
-        <v>46053</v>
+        <v>46051</v>
       </c>
       <c r="J163">
-        <v>320</v>
+        <v>444</v>
       </c>
       <c r="K163">
-        <v>516</v>
+        <v>644</v>
       </c>
       <c r="L163">
-        <v>995</v>
+        <v>8696</v>
       </c>
     </row>
     <row r="164" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="B164">
         <v>2025</v>
       </c>
       <c r="C164" t="s">
         <v>19</v>
       </c>
       <c r="D164" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="E164" t="s">
         <v>15</v>
       </c>
       <c r="F164">
-        <v>8837934</v>
+        <v>3532018</v>
       </c>
       <c r="G164">
-        <v>4.26</v>
+        <v>5.8760000000000003</v>
       </c>
       <c r="H164">
-        <v>37650</v>
+        <v>20754</v>
       </c>
       <c r="I164">
-        <v>46053</v>
+        <v>46051</v>
       </c>
       <c r="J164">
-        <v>452</v>
+        <v>441</v>
       </c>
       <c r="K164">
-        <v>652</v>
+        <v>641</v>
       </c>
       <c r="L164">
-        <v>996</v>
+        <v>8697</v>
       </c>
     </row>
     <row r="165" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="B165">
         <v>2025</v>
       </c>
       <c r="C165" t="s">
         <v>19</v>
       </c>
       <c r="D165" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="E165" t="s">
         <v>15</v>
       </c>
       <c r="F165">
-        <v>6450613</v>
+        <v>2405856</v>
       </c>
       <c r="G165">
-        <v>5.73</v>
+        <v>3.859</v>
       </c>
       <c r="H165">
-        <v>36962</v>
+        <v>9284</v>
       </c>
       <c r="I165">
-        <v>46053</v>
+        <v>46051</v>
       </c>
       <c r="J165">
-        <v>447</v>
+        <v>475</v>
       </c>
       <c r="K165">
-        <v>647</v>
+        <v>675</v>
       </c>
       <c r="L165">
-        <v>997</v>
+        <v>8698</v>
       </c>
     </row>
     <row r="166" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="B166">
         <v>2025</v>
       </c>
       <c r="C166" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D166" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E166" t="s">
         <v>15</v>
       </c>
       <c r="F166">
-        <v>95813657</v>
+        <v>2517869</v>
       </c>
       <c r="G166">
-        <v>4.78</v>
+        <v>3.7770000000000001</v>
       </c>
       <c r="H166">
-        <v>457989</v>
+        <v>9510</v>
       </c>
       <c r="I166">
-        <v>46053</v>
+        <v>46051</v>
       </c>
       <c r="J166">
-        <v>268</v>
+        <v>492</v>
       </c>
       <c r="K166">
-        <v>463</v>
+        <v>692</v>
       </c>
       <c r="L166">
-        <v>998</v>
+        <v>8699</v>
       </c>
     </row>
     <row r="167" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>166</v>
       </c>
       <c r="B167">
         <v>2025</v>
       </c>
       <c r="C167" t="s">
         <v>13</v>
       </c>
       <c r="D167" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="E167" t="s">
         <v>15</v>
       </c>
       <c r="F167">
-        <v>3530127</v>
+        <v>15952479</v>
       </c>
       <c r="G167">
-        <v>3.3490000000000002</v>
+        <v>5.12</v>
       </c>
       <c r="H167">
-        <v>11822</v>
+        <v>81676</v>
       </c>
       <c r="I167">
         <v>46053</v>
       </c>
       <c r="J167">
-        <v>460</v>
+        <v>376</v>
       </c>
       <c r="K167">
-        <v>660</v>
+        <v>575</v>
       </c>
       <c r="L167">
-        <v>999</v>
+        <v>994</v>
       </c>
     </row>
     <row r="168" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="B168">
         <v>2025</v>
       </c>
       <c r="C168" t="s">
         <v>19</v>
       </c>
       <c r="D168" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="E168" t="s">
         <v>15</v>
       </c>
       <c r="F168">
-        <v>6460814</v>
+        <v>37404434</v>
       </c>
       <c r="G168">
-        <v>6.5339999999999998</v>
+        <v>5.6189999999999998</v>
       </c>
       <c r="H168">
-        <v>42215</v>
+        <v>210176</v>
       </c>
       <c r="I168">
-        <v>46055</v>
+        <v>46053</v>
       </c>
       <c r="J168">
-        <v>434</v>
+        <v>320</v>
       </c>
       <c r="K168">
-        <v>634</v>
+        <v>516</v>
       </c>
       <c r="L168">
-        <v>9111</v>
+        <v>995</v>
       </c>
     </row>
     <row r="169" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="B169">
         <v>2025</v>
       </c>
       <c r="C169" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D169" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="E169" t="s">
         <v>15</v>
       </c>
       <c r="F169">
-        <v>64899215</v>
+        <v>8837934</v>
       </c>
       <c r="G169">
-        <v>8.7040000000000006</v>
+        <v>4.26</v>
       </c>
       <c r="H169">
-        <v>564883</v>
+        <v>37650</v>
       </c>
       <c r="I169">
-        <v>46055</v>
+        <v>46053</v>
       </c>
       <c r="J169">
-        <v>298</v>
+        <v>452</v>
       </c>
       <c r="K169">
-        <v>494</v>
+        <v>652</v>
       </c>
       <c r="L169">
-        <v>9110</v>
+        <v>996</v>
       </c>
     </row>
     <row r="170" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="B170">
         <v>2025</v>
       </c>
       <c r="C170" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D170" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="E170" t="s">
         <v>15</v>
       </c>
       <c r="F170">
-        <v>33004181</v>
+        <v>6450613</v>
       </c>
       <c r="G170">
-        <v>7.85</v>
+        <v>5.73</v>
       </c>
       <c r="H170">
-        <v>259083</v>
+        <v>36962</v>
       </c>
       <c r="I170">
-        <v>46057</v>
+        <v>46053</v>
       </c>
       <c r="J170">
-        <v>338</v>
+        <v>447</v>
       </c>
       <c r="K170">
-        <v>534</v>
+        <v>647</v>
       </c>
       <c r="L170">
-        <v>8952</v>
+        <v>997</v>
       </c>
     </row>
     <row r="171" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="B171">
         <v>2025</v>
       </c>
       <c r="C171" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D171" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="E171" t="s">
         <v>15</v>
       </c>
       <c r="F171">
-        <v>60243520</v>
+        <v>95813657</v>
       </c>
       <c r="G171">
-        <v>6.3310000000000004</v>
+        <v>4.78</v>
       </c>
       <c r="H171">
-        <v>381402</v>
+        <v>457989</v>
       </c>
       <c r="I171">
-        <v>46057</v>
+        <v>46053</v>
       </c>
       <c r="J171">
-        <v>306</v>
+        <v>268</v>
       </c>
       <c r="K171">
-        <v>502</v>
+        <v>463</v>
       </c>
       <c r="L171">
-        <v>8950</v>
+        <v>998</v>
       </c>
     </row>
     <row r="172" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="B172">
         <v>2025</v>
       </c>
       <c r="C172" t="s">
         <v>13</v>
       </c>
       <c r="D172" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="E172" t="s">
         <v>15</v>
       </c>
       <c r="F172">
-        <v>48114655</v>
+        <v>3530127</v>
       </c>
       <c r="G172">
-        <v>7.36</v>
+        <v>3.3490000000000002</v>
       </c>
       <c r="H172">
-        <v>354124</v>
+        <v>11822</v>
       </c>
       <c r="I172">
-        <v>46057</v>
+        <v>46053</v>
       </c>
       <c r="J172">
-        <v>300</v>
+        <v>460</v>
       </c>
       <c r="K172">
-        <v>496</v>
+        <v>660</v>
       </c>
       <c r="L172">
-        <v>8954</v>
+        <v>999</v>
       </c>
     </row>
     <row r="173" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B173">
         <v>2025</v>
       </c>
       <c r="C173" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D173" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="E173" t="s">
         <v>15</v>
       </c>
       <c r="F173">
-        <v>35892920</v>
+        <v>6460814</v>
       </c>
       <c r="G173">
-        <v>5.8680000000000003</v>
+        <v>6.5339999999999998</v>
       </c>
       <c r="H173">
-        <v>210620</v>
+        <v>42215</v>
       </c>
       <c r="I173">
-        <v>46057</v>
+        <v>46055</v>
       </c>
       <c r="J173">
-        <v>351</v>
+        <v>434</v>
       </c>
       <c r="K173">
-        <v>549</v>
+        <v>634</v>
       </c>
       <c r="L173">
-        <v>8955</v>
+        <v>9111</v>
       </c>
     </row>
     <row r="174" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="B174">
         <v>2025</v>
       </c>
       <c r="C174" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D174" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="E174" t="s">
         <v>15</v>
       </c>
       <c r="F174">
-        <v>7888499</v>
+        <v>64899215</v>
       </c>
       <c r="G174">
-        <v>6.64</v>
+        <v>8.7040000000000006</v>
       </c>
       <c r="H174">
-        <v>52380</v>
+        <v>564883</v>
       </c>
       <c r="I174">
-        <v>46057</v>
+        <v>46055</v>
       </c>
       <c r="J174">
-        <v>440</v>
+        <v>298</v>
       </c>
       <c r="K174">
-        <v>640</v>
+        <v>494</v>
       </c>
       <c r="L174">
-        <v>8951</v>
+        <v>9110</v>
       </c>
     </row>
     <row r="175" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
         <v>175</v>
       </c>
       <c r="B175">
         <v>2025</v>
       </c>
       <c r="C175" t="s">
         <v>13</v>
       </c>
       <c r="D175" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="E175" t="s">
         <v>15</v>
       </c>
       <c r="F175">
-        <v>59492473</v>
+        <v>33004181</v>
       </c>
       <c r="G175">
-        <v>4.7140000000000004</v>
+        <v>7.85</v>
       </c>
       <c r="H175">
-        <v>280448</v>
+        <v>259083</v>
       </c>
       <c r="I175">
         <v>46057</v>
       </c>
       <c r="J175">
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="K175">
-        <v>521</v>
+        <v>534</v>
       </c>
       <c r="L175">
-        <v>8953</v>
+        <v>8952</v>
       </c>
     </row>
     <row r="176" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="B176">
         <v>2025</v>
       </c>
       <c r="C176" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D176" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="E176" t="s">
         <v>15</v>
       </c>
       <c r="F176">
-        <v>100706026</v>
+        <v>60243520</v>
       </c>
       <c r="G176">
-        <v>4.9660000000000002</v>
+        <v>6.3310000000000004</v>
       </c>
       <c r="H176">
-        <v>500106</v>
+        <v>381402</v>
       </c>
       <c r="I176">
-        <v>46059</v>
+        <v>46057</v>
       </c>
       <c r="J176">
-        <v>261</v>
+        <v>306</v>
       </c>
       <c r="K176">
-        <v>455</v>
+        <v>502</v>
       </c>
       <c r="L176">
-        <v>6455</v>
+        <v>8950</v>
       </c>
     </row>
     <row r="177" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="B177">
         <v>2025</v>
       </c>
       <c r="C177" t="s">
         <v>13</v>
       </c>
       <c r="D177" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="E177" t="s">
         <v>15</v>
       </c>
       <c r="F177">
-        <v>1315834</v>
+        <v>48114655</v>
       </c>
       <c r="G177">
-        <v>5.7229999999999999</v>
+        <v>7.36</v>
       </c>
       <c r="H177">
-        <v>7531</v>
+        <v>354124</v>
       </c>
       <c r="I177">
-        <v>46059</v>
+        <v>46057</v>
       </c>
       <c r="J177">
-        <v>479</v>
+        <v>300</v>
       </c>
       <c r="K177">
-        <v>679</v>
+        <v>496</v>
       </c>
       <c r="L177">
-        <v>6456</v>
+        <v>8954</v>
       </c>
     </row>
     <row r="178" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="B178">
         <v>2025</v>
       </c>
       <c r="C178" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D178" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="E178" t="s">
         <v>15</v>
       </c>
       <c r="F178">
-        <v>9892832</v>
+        <v>35892920</v>
       </c>
       <c r="G178">
-        <v>3.7759999999999998</v>
+        <v>5.8680000000000003</v>
       </c>
       <c r="H178">
-        <v>37355</v>
+        <v>210620</v>
       </c>
       <c r="I178">
-        <v>46059</v>
+        <v>46057</v>
       </c>
       <c r="J178">
-        <v>404</v>
+        <v>351</v>
       </c>
       <c r="K178">
-        <v>604</v>
+        <v>549</v>
       </c>
       <c r="L178">
-        <v>6457</v>
+        <v>8955</v>
       </c>
     </row>
     <row r="179" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="B179">
         <v>2025</v>
       </c>
       <c r="C179" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D179" t="s">
-        <v>26</v>
+        <v>180</v>
       </c>
       <c r="E179" t="s">
         <v>15</v>
       </c>
       <c r="F179">
-        <v>1493576</v>
+        <v>7888499</v>
       </c>
       <c r="G179">
-        <v>4.3780000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="H179">
-        <v>6539</v>
+        <v>52380</v>
       </c>
       <c r="I179">
-        <v>46059</v>
+        <v>46057</v>
       </c>
       <c r="J179">
-        <v>394</v>
+        <v>440</v>
       </c>
       <c r="K179">
-        <v>594</v>
+        <v>640</v>
       </c>
       <c r="L179">
-        <v>6458</v>
+        <v>8951</v>
       </c>
     </row>
     <row r="180" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="B180">
         <v>2025</v>
       </c>
       <c r="C180" t="s">
         <v>13</v>
       </c>
       <c r="D180" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="E180" t="s">
         <v>15</v>
       </c>
       <c r="F180">
-        <v>51011017</v>
+        <v>59492473</v>
       </c>
       <c r="G180">
-        <v>3.7109999999999999</v>
+        <v>4.7140000000000004</v>
       </c>
       <c r="H180">
-        <v>189302</v>
+        <v>280448</v>
       </c>
       <c r="I180">
-        <v>46061</v>
+        <v>46057</v>
       </c>
       <c r="J180">
-        <v>309</v>
+        <v>325</v>
       </c>
       <c r="K180">
-        <v>505</v>
+        <v>521</v>
       </c>
       <c r="L180">
-        <v>5204</v>
+        <v>8953</v>
       </c>
     </row>
     <row r="181" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B181">
         <v>2025</v>
       </c>
       <c r="C181" t="s">
         <v>13</v>
       </c>
       <c r="D181" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="E181" t="s">
         <v>15</v>
       </c>
       <c r="F181">
-        <v>37254841</v>
+        <v>100706026</v>
       </c>
       <c r="G181">
-        <v>4.5359999999999996</v>
+        <v>4.9660000000000002</v>
       </c>
       <c r="H181">
-        <v>168988</v>
+        <v>500106</v>
       </c>
       <c r="I181">
-        <v>46061</v>
+        <v>46059</v>
       </c>
       <c r="J181">
-        <v>333</v>
+        <v>261</v>
       </c>
       <c r="K181">
-        <v>529</v>
+        <v>455</v>
       </c>
       <c r="L181">
-        <v>5203</v>
+        <v>6455</v>
       </c>
     </row>
     <row r="182" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B182">
         <v>2025</v>
       </c>
       <c r="C182" t="s">
         <v>13</v>
       </c>
       <c r="D182" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="E182" t="s">
         <v>15</v>
       </c>
       <c r="F182">
-        <v>1057789</v>
+        <v>1315834</v>
       </c>
       <c r="G182">
-        <v>0.52</v>
+        <v>5.7229999999999999</v>
       </c>
       <c r="H182">
-        <v>550</v>
+        <v>7531</v>
       </c>
       <c r="I182">
-        <v>46061</v>
+        <v>46059</v>
       </c>
       <c r="J182">
-        <v>516</v>
+        <v>479</v>
       </c>
       <c r="K182">
-        <v>716</v>
+        <v>679</v>
       </c>
       <c r="L182">
-        <v>5205</v>
+        <v>6456</v>
       </c>
     </row>
     <row r="183" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B183">
         <v>2025</v>
       </c>
       <c r="C183" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D183" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="E183" t="s">
         <v>15</v>
       </c>
       <c r="F183">
-        <v>9823691</v>
+        <v>9892832</v>
       </c>
       <c r="G183">
-        <v>1.081</v>
+        <v>3.7759999999999998</v>
       </c>
       <c r="H183">
-        <v>10619</v>
+        <v>37355</v>
       </c>
       <c r="I183">
-        <v>46061</v>
+        <v>46059</v>
       </c>
       <c r="J183">
-        <v>455</v>
+        <v>404</v>
       </c>
       <c r="K183">
-        <v>655</v>
+        <v>604</v>
       </c>
       <c r="L183">
-        <v>5206</v>
+        <v>6457</v>
       </c>
     </row>
     <row r="184" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="B184">
         <v>2025</v>
       </c>
       <c r="C184" t="s">
         <v>13</v>
       </c>
       <c r="D184" t="s">
-        <v>192</v>
+        <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>15</v>
       </c>
       <c r="F184">
-        <v>28420623</v>
+        <v>1493576</v>
       </c>
       <c r="G184">
-        <v>5.3390000000000004</v>
+        <v>4.3780000000000001</v>
       </c>
       <c r="H184">
-        <v>151738</v>
+        <v>6539</v>
       </c>
       <c r="I184">
-        <v>46063</v>
+        <v>46059</v>
       </c>
       <c r="J184">
-        <v>361</v>
+        <v>394</v>
       </c>
       <c r="K184">
-        <v>559</v>
+        <v>594</v>
       </c>
       <c r="L184">
-        <v>8497</v>
+        <v>6458</v>
       </c>
     </row>
     <row r="185" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="B185">
         <v>2025</v>
       </c>
       <c r="C185" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D185" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="E185" t="s">
         <v>15</v>
       </c>
       <c r="F185">
-        <v>3467725</v>
+        <v>51011017</v>
       </c>
       <c r="G185">
-        <v>3.2050000000000001</v>
+        <v>3.7109999999999999</v>
       </c>
       <c r="H185">
-        <v>11114</v>
+        <v>189302</v>
       </c>
       <c r="I185">
-        <v>46063</v>
+        <v>46061</v>
       </c>
       <c r="J185">
-        <v>477</v>
+        <v>309</v>
       </c>
       <c r="K185">
-        <v>677</v>
+        <v>505</v>
       </c>
       <c r="L185">
-        <v>8498</v>
+        <v>5204</v>
       </c>
     </row>
     <row r="186" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="B186">
         <v>2025</v>
       </c>
       <c r="C186" t="s">
         <v>13</v>
       </c>
       <c r="D186" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="E186" t="s">
         <v>15</v>
       </c>
       <c r="F186">
-        <v>20351776</v>
+        <v>37254841</v>
       </c>
       <c r="G186">
-        <v>4.7039999999999997</v>
+        <v>4.5359999999999996</v>
       </c>
       <c r="H186">
-        <v>95730</v>
+        <v>168988</v>
       </c>
       <c r="I186">
-        <v>46065</v>
+        <v>46061</v>
       </c>
       <c r="J186">
-        <v>362</v>
+        <v>333</v>
       </c>
       <c r="K186">
-        <v>560</v>
+        <v>529</v>
       </c>
       <c r="L186">
-        <v>8862</v>
+        <v>5203</v>
       </c>
     </row>
     <row r="187" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="B187">
         <v>2025</v>
       </c>
       <c r="C187" t="s">
         <v>13</v>
       </c>
       <c r="D187" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="E187" t="s">
         <v>15</v>
       </c>
       <c r="F187">
-        <v>9460113</v>
+        <v>1057789</v>
       </c>
       <c r="G187">
-        <v>8.407</v>
+        <v>0.52</v>
       </c>
       <c r="H187">
-        <v>79529</v>
+        <v>550</v>
       </c>
       <c r="I187">
-        <v>46065</v>
+        <v>46061</v>
       </c>
       <c r="J187">
-        <v>442</v>
+        <v>516</v>
       </c>
       <c r="K187">
-        <v>642</v>
+        <v>716</v>
       </c>
       <c r="L187">
-        <v>8863</v>
+        <v>5205</v>
       </c>
     </row>
     <row r="188" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
-        <v>194</v>
+        <v>186</v>
       </c>
       <c r="B188">
         <v>2025</v>
       </c>
       <c r="C188" t="s">
         <v>13</v>
       </c>
       <c r="D188" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="E188" t="s">
         <v>15</v>
       </c>
       <c r="F188">
-        <v>1382226876</v>
+        <v>9823691</v>
       </c>
       <c r="G188">
-        <v>2.851</v>
+        <v>1.081</v>
       </c>
       <c r="H188">
-        <v>3941004</v>
+        <v>10619</v>
       </c>
       <c r="I188">
-        <v>46065</v>
+        <v>46061</v>
       </c>
       <c r="J188">
-        <v>225</v>
+        <v>455</v>
       </c>
       <c r="K188">
-        <v>417</v>
+        <v>655</v>
       </c>
       <c r="L188">
-        <v>8861</v>
+        <v>5206</v>
       </c>
     </row>
     <row r="189" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="B189">
         <v>2025</v>
       </c>
       <c r="C189" t="s">
         <v>13</v>
       </c>
       <c r="D189" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="E189" t="s">
         <v>15</v>
       </c>
       <c r="F189">
-        <v>12938177</v>
+        <v>28420623</v>
       </c>
       <c r="G189">
-        <v>2.1610999999999998</v>
+        <v>5.3390000000000004</v>
       </c>
       <c r="H189">
-        <v>27961</v>
+        <v>151738</v>
       </c>
       <c r="I189">
-        <v>46067</v>
+        <v>46063</v>
       </c>
       <c r="J189">
-        <v>416</v>
+        <v>361</v>
       </c>
       <c r="K189">
-        <v>616</v>
+        <v>559</v>
       </c>
       <c r="L189">
-        <v>8112</v>
+        <v>8497</v>
       </c>
     </row>
     <row r="190" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="B190">
         <v>2025</v>
       </c>
       <c r="C190" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D190" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="E190" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F190">
-        <v>12938177</v>
+        <v>3467725</v>
       </c>
       <c r="G190">
-        <v>0.30919999999999997</v>
+        <v>3.2050000000000001</v>
       </c>
       <c r="H190">
-        <v>4001</v>
+        <v>11114</v>
       </c>
       <c r="I190">
-        <v>46067</v>
+        <v>46063</v>
       </c>
       <c r="J190">
-        <v>416</v>
+        <v>477</v>
       </c>
       <c r="K190">
-        <v>616</v>
+        <v>677</v>
       </c>
       <c r="L190">
-        <v>8113</v>
+        <v>8498</v>
       </c>
     </row>
     <row r="191" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B191">
         <v>2025</v>
       </c>
       <c r="C191" t="s">
         <v>13</v>
       </c>
       <c r="D191" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="E191" t="s">
         <v>15</v>
       </c>
       <c r="F191">
-        <v>108111618</v>
+        <v>20351776</v>
       </c>
       <c r="G191">
-        <v>5.8628999999999998</v>
+        <v>4.7039999999999997</v>
       </c>
       <c r="H191">
-        <v>633849</v>
+        <v>95730</v>
       </c>
       <c r="I191">
-        <v>46067</v>
+        <v>46065</v>
       </c>
       <c r="J191">
-        <v>262</v>
+        <v>362</v>
       </c>
       <c r="K191">
-        <v>456</v>
+        <v>560</v>
       </c>
       <c r="L191">
-        <v>8107</v>
+        <v>8862</v>
       </c>
     </row>
     <row r="192" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B192">
         <v>2025</v>
       </c>
       <c r="C192" t="s">
         <v>13</v>
       </c>
       <c r="D192" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
       <c r="F192">
-        <v>610147</v>
+        <v>9460113</v>
       </c>
       <c r="G192">
-        <v>1.0169999999999999</v>
+        <v>8.407</v>
       </c>
       <c r="H192">
-        <v>621</v>
+        <v>79529</v>
       </c>
       <c r="I192">
-        <v>46067</v>
+        <v>46065</v>
       </c>
       <c r="J192">
-        <v>2147</v>
+        <v>442</v>
       </c>
       <c r="K192">
-        <v>2499</v>
+        <v>642</v>
       </c>
       <c r="L192">
-        <v>8114</v>
+        <v>8863</v>
       </c>
     </row>
     <row r="193" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B193">
         <v>2025</v>
       </c>
       <c r="C193" t="s">
         <v>13</v>
       </c>
       <c r="D193" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="E193" t="s">
         <v>15</v>
       </c>
       <c r="F193">
-        <v>38075374</v>
+        <v>1382226876</v>
       </c>
       <c r="G193">
-        <v>7.3715999999999999</v>
+        <v>2.851</v>
       </c>
       <c r="H193">
-        <v>280678</v>
+        <v>3941004</v>
       </c>
       <c r="I193">
-        <v>46067</v>
+        <v>46065</v>
       </c>
       <c r="J193">
-        <v>313</v>
+        <v>225</v>
       </c>
       <c r="K193">
-        <v>509</v>
+        <v>417</v>
       </c>
       <c r="L193">
-        <v>8108</v>
+        <v>8861</v>
       </c>
     </row>
     <row r="194" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>198</v>
       </c>
       <c r="B194">
         <v>2025</v>
       </c>
       <c r="C194" t="s">
         <v>13</v>
       </c>
       <c r="D194" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="E194" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F194">
-        <v>38075374</v>
+        <v>12938177</v>
       </c>
       <c r="G194">
-        <v>0.33379999999999999</v>
+        <v>2.1610999999999998</v>
       </c>
       <c r="H194">
-        <v>12710</v>
+        <v>27961</v>
       </c>
       <c r="I194">
         <v>46067</v>
       </c>
       <c r="J194">
-        <v>313</v>
+        <v>416</v>
       </c>
       <c r="K194">
-        <v>509</v>
+        <v>616</v>
       </c>
       <c r="L194">
-        <v>8116</v>
+        <v>8112</v>
       </c>
     </row>
     <row r="195" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
         <v>198</v>
       </c>
       <c r="B195">
         <v>2025</v>
       </c>
       <c r="C195" t="s">
         <v>13</v>
       </c>
       <c r="D195" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="E195" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F195">
-        <v>2695794</v>
+        <v>12938177</v>
       </c>
       <c r="G195">
-        <v>5.8460999999999999</v>
+        <v>0.30919999999999997</v>
       </c>
       <c r="H195">
-        <v>15760</v>
+        <v>4001</v>
       </c>
       <c r="I195">
         <v>46067</v>
       </c>
       <c r="J195">
-        <v>473</v>
+        <v>416</v>
       </c>
       <c r="K195">
-        <v>673</v>
+        <v>616</v>
       </c>
       <c r="L195">
-        <v>8109</v>
+        <v>8113</v>
       </c>
     </row>
     <row r="196" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
         <v>198</v>
       </c>
       <c r="B196">
         <v>2025</v>
       </c>
       <c r="C196" t="s">
         <v>13</v>
       </c>
       <c r="D196" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="E196" t="s">
         <v>15</v>
       </c>
       <c r="F196">
-        <v>122877521</v>
+        <v>108111618</v>
       </c>
       <c r="G196">
-        <v>7.5926999999999998</v>
+        <v>5.8628999999999998</v>
       </c>
       <c r="H196">
-        <v>932976</v>
+        <v>633849</v>
       </c>
       <c r="I196">
         <v>46067</v>
       </c>
       <c r="J196">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="K196">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="L196">
-        <v>8111</v>
+        <v>8107</v>
       </c>
     </row>
     <row r="197" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>198</v>
       </c>
       <c r="B197">
         <v>2025</v>
       </c>
       <c r="C197" t="s">
         <v>13</v>
       </c>
       <c r="D197" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="E197" t="s">
         <v>15</v>
       </c>
       <c r="F197">
-        <v>450146</v>
+        <v>610147</v>
       </c>
       <c r="G197">
-        <v>1.071</v>
+        <v>1.0169999999999999</v>
       </c>
       <c r="H197">
-        <v>482</v>
+        <v>621</v>
       </c>
       <c r="I197">
         <v>46067</v>
       </c>
       <c r="J197">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="K197">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="L197">
-        <v>8115</v>
+        <v>8114</v>
       </c>
     </row>
     <row r="198" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>198</v>
       </c>
       <c r="B198">
         <v>2025</v>
       </c>
       <c r="C198" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D198" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="E198" t="s">
         <v>15</v>
       </c>
       <c r="F198">
-        <v>29066565</v>
+        <v>38075374</v>
       </c>
       <c r="G198">
-        <v>13.2683</v>
+        <v>7.3715999999999999</v>
       </c>
       <c r="H198">
-        <v>385667</v>
+        <v>280678</v>
       </c>
       <c r="I198">
         <v>46067</v>
       </c>
       <c r="J198">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="K198">
-        <v>517</v>
+        <v>509</v>
       </c>
       <c r="L198">
-        <v>8110</v>
+        <v>8108</v>
       </c>
     </row>
     <row r="199" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="B199">
         <v>2025</v>
       </c>
       <c r="C199" t="s">
         <v>13</v>
       </c>
       <c r="D199" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="E199" t="s">
-        <v>15</v>
+        <v>162</v>
       </c>
       <c r="F199">
-        <v>52278547</v>
+        <v>38075374</v>
       </c>
       <c r="G199">
-        <v>11.983000000000001</v>
+        <v>0.33379999999999999</v>
       </c>
       <c r="H199">
-        <v>626469</v>
+        <v>12710</v>
       </c>
       <c r="I199">
-        <v>46069</v>
+        <v>46067</v>
       </c>
       <c r="J199">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="K199">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="L199">
-        <v>1997</v>
+        <v>8116</v>
       </c>
     </row>
     <row r="200" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="B200">
         <v>2025</v>
       </c>
       <c r="C200" t="s">
         <v>13</v>
       </c>
       <c r="D200" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="E200" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F200">
-        <v>52278547</v>
+        <v>2695794</v>
       </c>
       <c r="G200">
-        <v>1.901</v>
+        <v>5.8460999999999999</v>
       </c>
       <c r="H200">
-        <v>99367</v>
+        <v>15760</v>
       </c>
       <c r="I200">
-        <v>46069</v>
+        <v>46067</v>
       </c>
       <c r="J200">
-        <v>307</v>
+        <v>473</v>
       </c>
       <c r="K200">
-        <v>503</v>
+        <v>673</v>
       </c>
       <c r="L200">
-        <v>1998</v>
+        <v>8109</v>
       </c>
     </row>
     <row r="201" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="B201">
         <v>2025</v>
       </c>
       <c r="C201" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D201" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="E201" t="s">
         <v>15</v>
       </c>
       <c r="F201">
-        <v>1763586</v>
+        <v>122877521</v>
       </c>
       <c r="G201">
-        <v>0.78100000000000003</v>
+        <v>7.5926999999999998</v>
       </c>
       <c r="H201">
-        <v>1377</v>
+        <v>932976</v>
       </c>
       <c r="I201">
-        <v>46071</v>
+        <v>46067</v>
       </c>
       <c r="J201">
-        <v>493</v>
+        <v>257</v>
       </c>
       <c r="K201">
-        <v>693</v>
+        <v>451</v>
       </c>
       <c r="L201">
-        <v>1037</v>
+        <v>8111</v>
       </c>
     </row>
     <row r="202" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="B202">
         <v>2025</v>
       </c>
       <c r="C202" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D202" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="E202" t="s">
         <v>15</v>
       </c>
       <c r="F202">
-        <v>1193863</v>
+        <v>450146</v>
       </c>
       <c r="G202">
-        <v>0</v>
+        <v>1.071</v>
       </c>
       <c r="H202">
-        <v>0</v>
+        <v>482</v>
       </c>
       <c r="I202">
-        <v>46071</v>
+        <v>46067</v>
       </c>
       <c r="J202">
-        <v>519</v>
+        <v>2146</v>
       </c>
       <c r="K202">
-        <v>719</v>
+        <v>2498</v>
       </c>
       <c r="L202">
-        <v>1039</v>
+        <v>8115</v>
       </c>
     </row>
     <row r="203" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="B203">
         <v>2025</v>
       </c>
       <c r="C203" t="s">
         <v>19</v>
       </c>
       <c r="D203" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="E203" t="s">
         <v>15</v>
       </c>
       <c r="F203">
-        <v>2865083</v>
+        <v>29066565</v>
       </c>
       <c r="G203">
-        <v>5.6189999999999998</v>
+        <v>13.2683</v>
       </c>
       <c r="H203">
-        <v>16099</v>
+        <v>385667</v>
       </c>
       <c r="I203">
-        <v>46071</v>
+        <v>46067</v>
       </c>
       <c r="J203">
-        <v>471</v>
+        <v>321</v>
       </c>
       <c r="K203">
-        <v>671</v>
+        <v>517</v>
       </c>
       <c r="L203">
-        <v>1040</v>
+        <v>8110</v>
       </c>
     </row>
     <row r="204" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B204">
         <v>2025</v>
       </c>
       <c r="C204" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D204" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E204" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F204">
-        <v>2865083</v>
+        <v>52278547</v>
       </c>
       <c r="G204">
-        <v>0</v>
+        <v>11.983000000000001</v>
       </c>
       <c r="H204">
-        <v>0</v>
+        <v>626469</v>
       </c>
       <c r="I204">
-        <v>46071</v>
+        <v>46069</v>
       </c>
       <c r="J204">
-        <v>471</v>
+        <v>307</v>
       </c>
       <c r="K204">
-        <v>671</v>
+        <v>503</v>
       </c>
       <c r="L204">
-        <v>1041</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="205" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B205">
         <v>2025</v>
       </c>
       <c r="C205" t="s">
         <v>13</v>
       </c>
       <c r="D205" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="E205" t="s">
-        <v>15</v>
+        <v>162</v>
       </c>
       <c r="F205">
-        <v>30803197</v>
+        <v>52278547</v>
       </c>
       <c r="G205">
-        <v>10.911</v>
+        <v>1.901</v>
       </c>
       <c r="H205">
-        <v>336094</v>
+        <v>99367</v>
       </c>
       <c r="I205">
-        <v>46071</v>
+        <v>46069</v>
       </c>
       <c r="J205">
-        <v>326</v>
+        <v>307</v>
       </c>
       <c r="K205">
-        <v>522</v>
+        <v>503</v>
       </c>
       <c r="L205">
-        <v>1038</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="206" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B206">
         <v>2025</v>
       </c>
       <c r="C206" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D206" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="E206" t="s">
         <v>15</v>
       </c>
       <c r="F206">
-        <v>17754488</v>
+        <v>1763586</v>
       </c>
       <c r="G206">
-        <v>5.1550000000000002</v>
+        <v>0.78100000000000003</v>
       </c>
       <c r="H206">
-        <v>91524</v>
+        <v>1377</v>
       </c>
       <c r="I206">
-        <v>46073</v>
+        <v>46071</v>
       </c>
       <c r="J206">
-        <v>387</v>
+        <v>493</v>
       </c>
       <c r="K206">
-        <v>586</v>
+        <v>693</v>
       </c>
       <c r="L206">
-        <v>8538</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="207" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B207">
         <v>2025</v>
       </c>
       <c r="C207" t="s">
         <v>19</v>
       </c>
       <c r="D207" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="E207" t="s">
         <v>15</v>
       </c>
       <c r="F207">
-        <v>1413692</v>
+        <v>1193863</v>
       </c>
       <c r="G207">
-        <v>14.314</v>
+        <v>0</v>
       </c>
       <c r="H207">
-        <v>20236</v>
+        <v>0</v>
       </c>
       <c r="I207">
-        <v>46073</v>
+        <v>46071</v>
       </c>
       <c r="J207">
-        <v>490</v>
+        <v>519</v>
       </c>
       <c r="K207">
-        <v>690</v>
+        <v>719</v>
       </c>
       <c r="L207">
-        <v>8539</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="208" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="B208">
         <v>2025</v>
       </c>
       <c r="C208" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D208" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="E208" t="s">
         <v>15</v>
       </c>
       <c r="F208">
-        <v>61242819</v>
+        <v>2865083</v>
       </c>
       <c r="G208">
-        <v>4.3129999999999997</v>
+        <v>5.6189999999999998</v>
       </c>
       <c r="H208">
-        <v>264140</v>
+        <v>16099</v>
       </c>
       <c r="I208">
-        <v>46073</v>
+        <v>46071</v>
       </c>
       <c r="J208">
-        <v>297</v>
+        <v>471</v>
       </c>
       <c r="K208">
-        <v>493</v>
+        <v>671</v>
       </c>
       <c r="L208">
-        <v>8537</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="209" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="B209">
         <v>2025</v>
       </c>
       <c r="C209" t="s">
         <v>19</v>
       </c>
       <c r="D209" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="E209" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F209">
-        <v>3813407</v>
+        <v>2865083</v>
       </c>
       <c r="G209">
-        <v>2.1269999999999998</v>
+        <v>0</v>
       </c>
       <c r="H209">
-        <v>8111</v>
+        <v>0</v>
       </c>
       <c r="I209">
-        <v>46075</v>
+        <v>46071</v>
       </c>
       <c r="J209">
-        <v>494</v>
+        <v>471</v>
       </c>
       <c r="K209">
-        <v>694</v>
+        <v>671</v>
       </c>
       <c r="L209">
-        <v>5673</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="210" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="B210">
         <v>2025</v>
       </c>
       <c r="C210" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D210" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="E210" t="s">
         <v>15</v>
       </c>
       <c r="F210">
-        <v>29963503</v>
+        <v>30803197</v>
       </c>
       <c r="G210">
-        <v>9.2420000000000009</v>
+        <v>10.911</v>
       </c>
       <c r="H210">
-        <v>276923</v>
+        <v>336094</v>
       </c>
       <c r="I210">
-        <v>46075</v>
+        <v>46071</v>
       </c>
       <c r="J210">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="K210">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="L210">
-        <v>5674</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="211" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="B211">
         <v>2025</v>
       </c>
       <c r="C211" t="s">
         <v>13</v>
       </c>
       <c r="D211" t="s">
-        <v>38</v>
+        <v>215</v>
       </c>
       <c r="E211" t="s">
         <v>15</v>
       </c>
       <c r="F211">
-        <v>88818594</v>
+        <v>17754488</v>
       </c>
       <c r="G211">
-        <v>3.992</v>
+        <v>5.1550000000000002</v>
       </c>
       <c r="H211">
-        <v>354564</v>
+        <v>91524</v>
       </c>
       <c r="I211">
-        <v>46077</v>
+        <v>46073</v>
       </c>
       <c r="J211">
-        <v>285</v>
+        <v>387</v>
       </c>
       <c r="K211">
-        <v>481</v>
+        <v>586</v>
       </c>
       <c r="L211">
-        <v>4851</v>
+        <v>8538</v>
       </c>
     </row>
     <row r="212" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="B212">
         <v>2025</v>
       </c>
       <c r="C212" t="s">
         <v>19</v>
       </c>
       <c r="D212" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="E212" t="s">
         <v>15</v>
       </c>
       <c r="F212">
-        <v>12662083</v>
+        <v>1413692</v>
       </c>
       <c r="G212">
-        <v>0</v>
+        <v>14.314</v>
       </c>
       <c r="H212">
-        <v>0</v>
+        <v>20236</v>
       </c>
       <c r="I212">
-        <v>46077</v>
+        <v>46073</v>
       </c>
       <c r="J212">
-        <v>422</v>
+        <v>490</v>
       </c>
       <c r="K212">
-        <v>622</v>
+        <v>690</v>
       </c>
       <c r="L212">
-        <v>4855</v>
+        <v>8539</v>
       </c>
     </row>
     <row r="213" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="B213">
         <v>2025</v>
       </c>
       <c r="C213" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D213" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="E213" t="s">
         <v>15</v>
       </c>
       <c r="F213">
-        <v>5345706</v>
+        <v>61242819</v>
       </c>
       <c r="G213">
-        <v>0.56100000000000005</v>
+        <v>4.3129999999999997</v>
       </c>
       <c r="H213">
-        <v>2999</v>
+        <v>264140</v>
       </c>
       <c r="I213">
-        <v>46077</v>
+        <v>46073</v>
       </c>
       <c r="J213">
-        <v>517</v>
+        <v>297</v>
       </c>
       <c r="K213">
-        <v>717</v>
+        <v>493</v>
       </c>
       <c r="L213">
-        <v>4857</v>
+        <v>8537</v>
       </c>
     </row>
     <row r="214" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="B214">
         <v>2025</v>
       </c>
       <c r="C214" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D214" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="F214">
-        <v>123790213</v>
+        <v>3813407</v>
       </c>
       <c r="G214">
-        <v>5.5579999999999998</v>
+        <v>2.1269999999999998</v>
       </c>
       <c r="H214">
-        <v>688026</v>
+        <v>8111</v>
       </c>
       <c r="I214">
-        <v>46077</v>
+        <v>46075</v>
       </c>
       <c r="J214">
-        <v>278</v>
+        <v>494</v>
       </c>
       <c r="K214">
-        <v>473</v>
+        <v>694</v>
       </c>
       <c r="L214">
-        <v>4854</v>
+        <v>5673</v>
       </c>
     </row>
     <row r="215" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="B215">
         <v>2025</v>
       </c>
       <c r="C215" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D215" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="E215" t="s">
         <v>15</v>
       </c>
       <c r="F215">
-        <v>3744241</v>
+        <v>29963503</v>
       </c>
       <c r="G215">
-        <v>1.2110000000000001</v>
+        <v>9.2420000000000009</v>
       </c>
       <c r="H215">
-        <v>4534</v>
+        <v>276923</v>
       </c>
       <c r="I215">
-        <v>46077</v>
+        <v>46075</v>
       </c>
       <c r="J215">
-        <v>498</v>
+        <v>335</v>
       </c>
       <c r="K215">
-        <v>698</v>
+        <v>531</v>
       </c>
       <c r="L215">
-        <v>4856</v>
+        <v>5674</v>
       </c>
     </row>
     <row r="216" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
         <v>221</v>
       </c>
       <c r="B216">
         <v>2025</v>
       </c>
       <c r="C216" t="s">
         <v>13</v>
       </c>
       <c r="D216" t="s">
-        <v>226</v>
+        <v>38</v>
       </c>
       <c r="E216" t="s">
         <v>15</v>
       </c>
       <c r="F216">
-        <v>1501725</v>
+        <v>88818594</v>
       </c>
       <c r="G216">
-        <v>2.77</v>
+        <v>3.992</v>
       </c>
       <c r="H216">
-        <v>4160</v>
+        <v>354564</v>
       </c>
       <c r="I216">
         <v>46077</v>
       </c>
       <c r="J216">
-        <v>512</v>
+        <v>285</v>
       </c>
       <c r="K216">
-        <v>712</v>
+        <v>481</v>
       </c>
       <c r="L216">
-        <v>4858</v>
+        <v>4851</v>
       </c>
     </row>
     <row r="217" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
         <v>221</v>
       </c>
       <c r="B217">
         <v>2025</v>
       </c>
       <c r="C217" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D217" t="s">
-        <v>24</v>
+        <v>222</v>
       </c>
       <c r="E217" t="s">
         <v>15</v>
       </c>
       <c r="F217">
-        <v>16676436</v>
+        <v>12662083</v>
       </c>
       <c r="G217">
-        <v>4.3179999999999996</v>
+        <v>0</v>
       </c>
       <c r="H217">
-        <v>72009</v>
+        <v>0</v>
       </c>
       <c r="I217">
         <v>46077</v>
       </c>
       <c r="J217">
-        <v>370</v>
+        <v>422</v>
       </c>
       <c r="K217">
-        <v>569</v>
+        <v>622</v>
       </c>
       <c r="L217">
-        <v>4853</v>
+        <v>4855</v>
       </c>
     </row>
     <row r="218" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
         <v>221</v>
       </c>
       <c r="B218">
         <v>2025</v>
       </c>
       <c r="C218" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D218" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E218" t="s">
         <v>15</v>
       </c>
       <c r="F218">
-        <v>51677245</v>
+        <v>5345706</v>
       </c>
       <c r="G218">
-        <v>7.008</v>
+        <v>0.56100000000000005</v>
       </c>
       <c r="H218">
-        <v>362154</v>
+        <v>2999</v>
       </c>
       <c r="I218">
         <v>46077</v>
       </c>
       <c r="J218">
-        <v>316</v>
+        <v>517</v>
       </c>
       <c r="K218">
-        <v>512</v>
+        <v>717</v>
       </c>
       <c r="L218">
-        <v>4852</v>
+        <v>4857</v>
       </c>
     </row>
     <row r="219" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
         <v>221</v>
       </c>
       <c r="B219">
         <v>2025</v>
       </c>
       <c r="C219" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D219" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="E219" t="s">
         <v>15</v>
       </c>
       <c r="F219">
-        <v>11184858</v>
+        <v>123790213</v>
       </c>
       <c r="G219">
-        <v>4.5</v>
+        <v>5.5579999999999998</v>
       </c>
       <c r="H219">
-        <v>50332</v>
+        <v>688026</v>
       </c>
       <c r="I219">
         <v>46077</v>
       </c>
       <c r="J219">
-        <v>428</v>
+        <v>278</v>
       </c>
       <c r="K219">
-        <v>628</v>
+        <v>473</v>
       </c>
       <c r="L219">
-        <v>4859</v>
+        <v>4854</v>
       </c>
     </row>
     <row r="220" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="B220">
         <v>2025</v>
       </c>
       <c r="C220" t="s">
         <v>13</v>
       </c>
       <c r="D220" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="E220" t="s">
         <v>15</v>
       </c>
       <c r="F220">
-        <v>22741824</v>
+        <v>3744241</v>
       </c>
       <c r="G220">
-        <v>1.6950000000000001</v>
+        <v>1.2110000000000001</v>
       </c>
       <c r="H220">
-        <v>38547</v>
+        <v>4534</v>
       </c>
       <c r="I220">
-        <v>46079</v>
+        <v>46077</v>
       </c>
       <c r="J220">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="K220">
-        <v>681</v>
+        <v>698</v>
       </c>
       <c r="L220">
-        <v>6605</v>
+        <v>4856</v>
       </c>
     </row>
     <row r="221" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="B221">
         <v>2025</v>
       </c>
       <c r="C221" t="s">
         <v>13</v>
       </c>
       <c r="D221" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="E221" t="s">
         <v>15</v>
       </c>
       <c r="F221">
-        <v>511439820</v>
+        <v>1501725</v>
       </c>
       <c r="G221">
-        <v>4.7450000000000001</v>
+        <v>2.77</v>
       </c>
       <c r="H221">
-        <v>2426782</v>
+        <v>4160</v>
       </c>
       <c r="I221">
-        <v>46079</v>
+        <v>46077</v>
       </c>
       <c r="J221">
-        <v>232</v>
+        <v>512</v>
       </c>
       <c r="K221">
-        <v>425</v>
+        <v>712</v>
       </c>
       <c r="L221">
-        <v>6606</v>
+        <v>4858</v>
       </c>
     </row>
     <row r="222" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="B222">
         <v>2025</v>
       </c>
       <c r="C222" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D222" t="s">
-        <v>232</v>
+        <v>24</v>
       </c>
       <c r="E222" t="s">
         <v>15</v>
       </c>
       <c r="F222">
-        <v>3318474</v>
+        <v>16676436</v>
       </c>
       <c r="G222">
-        <v>7.48</v>
+        <v>4.3179999999999996</v>
       </c>
       <c r="H222">
-        <v>24822</v>
+        <v>72009</v>
       </c>
       <c r="I222">
-        <v>46079</v>
+        <v>46077</v>
       </c>
       <c r="J222">
-        <v>495</v>
+        <v>370</v>
       </c>
       <c r="K222">
-        <v>695</v>
+        <v>569</v>
       </c>
       <c r="L222">
-        <v>6602</v>
+        <v>4853</v>
       </c>
     </row>
     <row r="223" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="B223">
         <v>2025</v>
       </c>
       <c r="C223" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D223" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="E223" t="s">
         <v>15</v>
       </c>
       <c r="F223">
-        <v>7977158</v>
+        <v>51677245</v>
       </c>
       <c r="G223">
-        <v>6.82</v>
+        <v>7.008</v>
       </c>
       <c r="H223">
-        <v>54404</v>
+        <v>362154</v>
       </c>
       <c r="I223">
-        <v>46079</v>
+        <v>46077</v>
       </c>
       <c r="J223">
-        <v>408</v>
+        <v>316</v>
       </c>
       <c r="K223">
-        <v>608</v>
+        <v>512</v>
       </c>
       <c r="L223">
-        <v>6603</v>
+        <v>4852</v>
       </c>
     </row>
     <row r="224" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="B224">
         <v>2025</v>
       </c>
       <c r="C224" t="s">
         <v>19</v>
       </c>
       <c r="D224" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="E224" t="s">
         <v>15</v>
       </c>
       <c r="F224">
-        <v>6885930</v>
+        <v>11184858</v>
       </c>
       <c r="G224">
-        <v>8.2680000000000007</v>
+        <v>4.5</v>
       </c>
       <c r="H224">
-        <v>56933</v>
+        <v>50332</v>
       </c>
       <c r="I224">
-        <v>46079</v>
+        <v>46077</v>
       </c>
       <c r="J224">
-        <v>400</v>
+        <v>428</v>
       </c>
       <c r="K224">
-        <v>600</v>
+        <v>628</v>
       </c>
       <c r="L224">
-        <v>6604</v>
+        <v>4859</v>
       </c>
     </row>
     <row r="225" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B225">
         <v>2025</v>
       </c>
       <c r="C225" t="s">
         <v>13</v>
       </c>
       <c r="D225" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E225" t="s">
         <v>15</v>
       </c>
       <c r="F225">
-        <v>10665752</v>
+        <v>22741824</v>
       </c>
       <c r="G225">
-        <v>0</v>
+        <v>1.6950000000000001</v>
       </c>
       <c r="H225">
-        <v>0</v>
+        <v>38547</v>
       </c>
       <c r="I225">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J225">
-        <v>449</v>
+        <v>481</v>
       </c>
       <c r="K225">
-        <v>649</v>
+        <v>681</v>
       </c>
       <c r="L225">
-        <v>5743</v>
+        <v>6605</v>
       </c>
     </row>
     <row r="226" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B226">
         <v>2025</v>
       </c>
       <c r="C226" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D226" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="E226" t="s">
         <v>15</v>
       </c>
       <c r="F226">
-        <v>391821601</v>
+        <v>511439820</v>
       </c>
       <c r="G226">
-        <v>3.9950000000000001</v>
+        <v>4.7450000000000001</v>
       </c>
       <c r="H226">
-        <v>1565327</v>
+        <v>2426782</v>
       </c>
       <c r="I226">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J226">
-        <v>273</v>
+        <v>232</v>
       </c>
       <c r="K226">
-        <v>468</v>
+        <v>425</v>
       </c>
       <c r="L226">
-        <v>1151</v>
+        <v>6606</v>
       </c>
     </row>
     <row r="227" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B227">
         <v>2025</v>
       </c>
       <c r="C227" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D227" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="E227" t="s">
         <v>15</v>
       </c>
       <c r="F227">
-        <v>277169243</v>
+        <v>3318474</v>
       </c>
       <c r="G227">
-        <v>5.4039999999999999</v>
+        <v>7.48</v>
       </c>
       <c r="H227">
-        <v>1497823</v>
+        <v>24822</v>
       </c>
       <c r="I227">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J227">
-        <v>242</v>
+        <v>495</v>
       </c>
       <c r="K227">
-        <v>435</v>
+        <v>695</v>
       </c>
       <c r="L227">
-        <v>1152</v>
+        <v>6602</v>
       </c>
     </row>
     <row r="228" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B228">
         <v>2025</v>
       </c>
       <c r="C228" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D228" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="E228" t="s">
         <v>15</v>
       </c>
       <c r="F228">
-        <v>1850570517</v>
+        <v>7977158</v>
       </c>
       <c r="G228">
-        <v>1.9339999999999999</v>
+        <v>6.82</v>
       </c>
       <c r="H228">
-        <v>3579003</v>
+        <v>54404</v>
       </c>
       <c r="I228">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J228">
-        <v>226</v>
+        <v>408</v>
       </c>
       <c r="K228">
-        <v>418</v>
+        <v>608</v>
       </c>
       <c r="L228">
-        <v>1153</v>
+        <v>6603</v>
       </c>
     </row>
     <row r="229" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B229">
         <v>2025</v>
       </c>
       <c r="C229" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D229" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="E229" t="s">
         <v>15</v>
       </c>
       <c r="F229">
-        <v>77317009</v>
+        <v>6885930</v>
       </c>
       <c r="G229">
-        <v>4.4320000000000004</v>
+        <v>8.2680000000000007</v>
       </c>
       <c r="H229">
-        <v>342669</v>
+        <v>56933</v>
       </c>
       <c r="I229">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J229">
-        <v>287</v>
+        <v>400</v>
       </c>
       <c r="K229">
-        <v>483</v>
+        <v>600</v>
       </c>
       <c r="L229">
-        <v>1150</v>
+        <v>6604</v>
       </c>
     </row>
     <row r="230" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B230">
         <v>2025</v>
       </c>
       <c r="C230" t="s">
         <v>13</v>
       </c>
       <c r="D230" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="E230" t="s">
         <v>15</v>
       </c>
       <c r="F230">
-        <v>60884675</v>
+        <v>10665752</v>
       </c>
       <c r="G230">
-        <v>3.8849999999999998</v>
+        <v>0</v>
       </c>
       <c r="H230">
-        <v>236537</v>
+        <v>0</v>
       </c>
       <c r="I230">
-        <v>46083</v>
+        <v>46081</v>
       </c>
       <c r="J230">
-        <v>250</v>
+        <v>449</v>
       </c>
       <c r="K230">
-        <v>443</v>
+        <v>649</v>
       </c>
       <c r="L230">
-        <v>7911</v>
+        <v>5743</v>
       </c>
     </row>
     <row r="231" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B231">
         <v>2025</v>
       </c>
       <c r="C231" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D231" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="E231" t="s">
         <v>15</v>
       </c>
       <c r="F231">
-        <v>307833153</v>
+        <v>391821601</v>
       </c>
       <c r="G231">
-        <v>5.8730000000000002</v>
+        <v>3.9950000000000001</v>
       </c>
       <c r="H231">
-        <v>1807904</v>
+        <v>1565327</v>
       </c>
       <c r="I231">
-        <v>46083</v>
+        <v>46081</v>
       </c>
       <c r="J231">
-        <v>240</v>
+        <v>273</v>
       </c>
       <c r="K231">
-        <v>433</v>
+        <v>468</v>
       </c>
       <c r="L231">
-        <v>7903</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="232" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B232">
         <v>2025</v>
       </c>
       <c r="C232" t="s">
         <v>13</v>
       </c>
       <c r="D232" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="E232" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F232">
-        <v>307833153</v>
+        <v>277169243</v>
       </c>
       <c r="G232">
-        <v>0.57099999999999995</v>
+        <v>5.4039999999999999</v>
       </c>
       <c r="H232">
-        <v>175773</v>
+        <v>1497823</v>
       </c>
       <c r="I232">
-        <v>46083</v>
+        <v>46081</v>
       </c>
       <c r="J232">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="K232">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="L232">
-        <v>7904</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="233" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B233">
         <v>2025</v>
       </c>
       <c r="C233" t="s">
         <v>13</v>
       </c>
       <c r="D233" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="E233" t="s">
         <v>15</v>
       </c>
       <c r="F233">
-        <v>231210</v>
+        <v>1850570517</v>
       </c>
       <c r="G233">
-        <v>0.55700000000000005</v>
+        <v>1.9339999999999999</v>
       </c>
       <c r="H233">
-        <v>129</v>
+        <v>3579003</v>
       </c>
       <c r="I233">
-        <v>46083</v>
+        <v>46081</v>
       </c>
       <c r="J233">
-        <v>2089</v>
+        <v>226</v>
       </c>
       <c r="K233">
-        <v>2443</v>
+        <v>418</v>
       </c>
       <c r="L233">
-        <v>7902</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="234" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="B234">
         <v>2025</v>
       </c>
       <c r="C234" t="s">
         <v>13</v>
       </c>
       <c r="D234" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="E234" t="s">
         <v>15</v>
       </c>
       <c r="F234">
-        <v>3821805</v>
+        <v>77317009</v>
       </c>
       <c r="G234">
-        <v>2.617</v>
+        <v>4.4320000000000004</v>
       </c>
       <c r="H234">
-        <v>10002</v>
+        <v>342669</v>
       </c>
       <c r="I234">
-        <v>46083</v>
+        <v>46081</v>
       </c>
       <c r="J234">
-        <v>476</v>
+        <v>287</v>
       </c>
       <c r="K234">
-        <v>676</v>
+        <v>483</v>
       </c>
       <c r="L234">
-        <v>7906</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="235" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
         <v>241</v>
       </c>
       <c r="B235">
         <v>2025</v>
       </c>
       <c r="C235" t="s">
         <v>13</v>
       </c>
       <c r="D235" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="E235" t="s">
         <v>15</v>
       </c>
       <c r="F235">
-        <v>837761866</v>
+        <v>60884675</v>
       </c>
       <c r="G235">
-        <v>2.585</v>
+        <v>3.8849999999999998</v>
       </c>
       <c r="H235">
-        <v>2165615</v>
+        <v>236537</v>
       </c>
       <c r="I235">
         <v>46083</v>
       </c>
       <c r="J235">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="K235">
-        <v>424</v>
+        <v>443</v>
       </c>
       <c r="L235">
-        <v>7912</v>
+        <v>7911</v>
       </c>
     </row>
     <row r="236" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
         <v>241</v>
       </c>
       <c r="B236">
         <v>2025</v>
       </c>
       <c r="C236" t="s">
         <v>13</v>
       </c>
       <c r="D236" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E236" t="s">
         <v>15</v>
       </c>
       <c r="F236">
-        <v>2168581</v>
+        <v>307833153</v>
       </c>
       <c r="G236">
-        <v>0.61799999999999999</v>
+        <v>5.8730000000000002</v>
       </c>
       <c r="H236">
-        <v>1340</v>
+        <v>1807904</v>
       </c>
       <c r="I236">
         <v>46083</v>
       </c>
       <c r="J236">
-        <v>2091</v>
+        <v>240</v>
       </c>
       <c r="K236">
-        <v>2445</v>
+        <v>433</v>
       </c>
       <c r="L236">
-        <v>7920</v>
+        <v>7903</v>
       </c>
     </row>
     <row r="237" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
         <v>241</v>
       </c>
       <c r="B237">
         <v>2025</v>
       </c>
       <c r="C237" t="s">
         <v>13</v>
       </c>
       <c r="D237" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="E237" t="s">
-        <v>15</v>
+        <v>162</v>
       </c>
       <c r="F237">
-        <v>17831642</v>
+        <v>307833153</v>
       </c>
       <c r="G237">
-        <v>0.34300000000000003</v>
+        <v>0.57099999999999995</v>
       </c>
       <c r="H237">
-        <v>6116</v>
+        <v>175773</v>
       </c>
       <c r="I237">
         <v>46083</v>
       </c>
       <c r="J237">
-        <v>2150</v>
+        <v>240</v>
       </c>
       <c r="K237">
-        <v>2502</v>
+        <v>433</v>
       </c>
       <c r="L237">
-        <v>7918</v>
+        <v>7904</v>
       </c>
     </row>
     <row r="238" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
         <v>241</v>
       </c>
       <c r="B238">
         <v>2025</v>
       </c>
       <c r="C238" t="s">
         <v>13</v>
       </c>
       <c r="D238" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="E238" t="s">
         <v>15</v>
       </c>
       <c r="F238">
-        <v>236499</v>
+        <v>231210</v>
       </c>
       <c r="G238">
-        <v>0.41199999999999998</v>
+        <v>0.55700000000000005</v>
       </c>
       <c r="H238">
-        <v>97</v>
+        <v>129</v>
       </c>
       <c r="I238">
         <v>46083</v>
       </c>
       <c r="J238">
-        <v>2090</v>
+        <v>2089</v>
       </c>
       <c r="K238">
-        <v>2444</v>
+        <v>2443</v>
       </c>
       <c r="L238">
-        <v>7916</v>
+        <v>7902</v>
       </c>
     </row>
     <row r="239" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
         <v>241</v>
       </c>
       <c r="B239">
         <v>2025</v>
       </c>
       <c r="C239" t="s">
         <v>13</v>
       </c>
       <c r="D239" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="E239" t="s">
         <v>15</v>
       </c>
       <c r="F239">
-        <v>737979</v>
+        <v>3821805</v>
       </c>
       <c r="G239">
-        <v>0.74099999999999999</v>
+        <v>2.617</v>
       </c>
       <c r="H239">
-        <v>547</v>
+        <v>10002</v>
       </c>
       <c r="I239">
         <v>46083</v>
       </c>
       <c r="J239">
-        <v>2253</v>
+        <v>476</v>
       </c>
       <c r="K239">
-        <v>2655</v>
+        <v>676</v>
       </c>
       <c r="L239">
-        <v>9378</v>
+        <v>7906</v>
       </c>
     </row>
     <row r="240" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
         <v>241</v>
       </c>
       <c r="B240">
         <v>2025</v>
       </c>
       <c r="C240" t="s">
         <v>13</v>
       </c>
       <c r="D240" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="E240" t="s">
         <v>15</v>
       </c>
       <c r="F240">
-        <v>25368492</v>
+        <v>837761866</v>
       </c>
       <c r="G240">
-        <v>5.2229999999999999</v>
+        <v>2.585</v>
       </c>
       <c r="H240">
-        <v>132500</v>
+        <v>2165615</v>
       </c>
       <c r="I240">
         <v>46083</v>
       </c>
       <c r="J240">
-        <v>367</v>
+        <v>231</v>
       </c>
       <c r="K240">
-        <v>565</v>
+        <v>424</v>
       </c>
       <c r="L240">
-        <v>7905</v>
+        <v>7912</v>
       </c>
     </row>
     <row r="241" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
         <v>241</v>
       </c>
       <c r="B241">
         <v>2025</v>
       </c>
       <c r="C241" t="s">
         <v>13</v>
       </c>
       <c r="D241" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="E241" t="s">
         <v>15</v>
       </c>
       <c r="F241">
-        <v>239899578</v>
+        <v>2168581</v>
       </c>
       <c r="G241">
-        <v>5.8239999999999998</v>
+        <v>0.61799999999999999</v>
       </c>
       <c r="H241">
-        <v>1397175</v>
+        <v>1340</v>
       </c>
       <c r="I241">
         <v>46083</v>
       </c>
       <c r="J241">
-        <v>247</v>
+        <v>2091</v>
       </c>
       <c r="K241">
-        <v>440</v>
+        <v>2445</v>
       </c>
       <c r="L241">
-        <v>7909</v>
+        <v>7920</v>
       </c>
     </row>
     <row r="242" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
         <v>241</v>
       </c>
       <c r="B242">
         <v>2025</v>
       </c>
       <c r="C242" t="s">
         <v>13</v>
       </c>
       <c r="D242" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="E242" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F242">
-        <v>239899578</v>
+        <v>17831642</v>
       </c>
       <c r="G242">
-        <v>0.70499999999999996</v>
+        <v>0.34300000000000003</v>
       </c>
       <c r="H242">
-        <v>169129</v>
+        <v>6116</v>
       </c>
       <c r="I242">
         <v>46083</v>
       </c>
       <c r="J242">
-        <v>247</v>
+        <v>2150</v>
       </c>
       <c r="K242">
-        <v>440</v>
+        <v>2502</v>
       </c>
       <c r="L242">
-        <v>7910</v>
+        <v>7918</v>
       </c>
     </row>
     <row r="243" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
         <v>241</v>
       </c>
       <c r="B243">
         <v>2025</v>
       </c>
       <c r="C243" t="s">
         <v>13</v>
       </c>
       <c r="D243" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="E243" t="s">
         <v>15</v>
       </c>
       <c r="F243">
-        <v>390883</v>
+        <v>236499</v>
       </c>
       <c r="G243">
-        <v>0.378</v>
+        <v>0.41199999999999998</v>
       </c>
       <c r="H243">
-        <v>148</v>
+        <v>97</v>
       </c>
       <c r="I243">
         <v>46083</v>
       </c>
       <c r="J243">
-        <v>2151</v>
+        <v>2090</v>
       </c>
       <c r="K243">
-        <v>2503</v>
+        <v>2444</v>
       </c>
       <c r="L243">
-        <v>7919</v>
+        <v>7916</v>
       </c>
     </row>
     <row r="244" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
         <v>241</v>
       </c>
       <c r="B244">
         <v>2025</v>
       </c>
       <c r="C244" t="s">
         <v>13</v>
       </c>
       <c r="D244" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="E244" t="s">
         <v>15</v>
       </c>
       <c r="F244">
-        <v>1034022</v>
+        <v>737979</v>
       </c>
       <c r="G244">
-        <v>0.378</v>
+        <v>0.74099999999999999</v>
       </c>
       <c r="H244">
-        <v>387</v>
+        <v>547</v>
       </c>
       <c r="I244">
         <v>46083</v>
       </c>
       <c r="J244">
-        <v>2667</v>
+        <v>2253</v>
       </c>
       <c r="K244">
-        <v>2667</v>
+        <v>2655</v>
       </c>
       <c r="L244">
-        <v>9301</v>
+        <v>9378</v>
       </c>
     </row>
     <row r="245" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
         <v>241</v>
       </c>
       <c r="B245">
         <v>2025</v>
       </c>
       <c r="C245" t="s">
         <v>13</v>
       </c>
       <c r="D245" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="E245" t="s">
         <v>15</v>
       </c>
       <c r="F245">
-        <v>6834828129</v>
+        <v>25368492</v>
       </c>
       <c r="G245">
-        <v>3.661</v>
+        <v>5.2229999999999999</v>
       </c>
       <c r="H245">
-        <v>25022441</v>
+        <v>132500</v>
       </c>
       <c r="I245">
         <v>46083</v>
       </c>
       <c r="J245">
-        <v>217</v>
+        <v>367</v>
       </c>
       <c r="K245">
-        <v>407</v>
+        <v>565</v>
       </c>
       <c r="L245">
-        <v>7913</v>
+        <v>7905</v>
       </c>
     </row>
     <row r="246" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
         <v>241</v>
       </c>
       <c r="B246">
         <v>2025</v>
       </c>
       <c r="C246" t="s">
         <v>13</v>
       </c>
       <c r="D246" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="E246" t="s">
         <v>15</v>
       </c>
       <c r="F246">
-        <v>5763873</v>
+        <v>239899578</v>
       </c>
       <c r="G246">
-        <v>0.61799999999999999</v>
+        <v>5.8239999999999998</v>
       </c>
       <c r="H246">
-        <v>3562</v>
+        <v>1397175</v>
       </c>
       <c r="I246">
         <v>46083</v>
       </c>
       <c r="J246">
-        <v>2149</v>
+        <v>247</v>
       </c>
       <c r="K246">
-        <v>2501</v>
+        <v>440</v>
       </c>
       <c r="L246">
-        <v>7915</v>
+        <v>7909</v>
       </c>
     </row>
     <row r="247" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
         <v>241</v>
       </c>
       <c r="B247">
         <v>2025</v>
       </c>
       <c r="C247" t="s">
         <v>13</v>
       </c>
       <c r="D247" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="E247" t="s">
-        <v>15</v>
+        <v>162</v>
       </c>
       <c r="F247">
-        <v>6002144</v>
+        <v>239899578</v>
       </c>
       <c r="G247">
-        <v>0.34300000000000003</v>
+        <v>0.70499999999999996</v>
       </c>
       <c r="H247">
-        <v>2059</v>
+        <v>169129</v>
       </c>
       <c r="I247">
         <v>46083</v>
       </c>
       <c r="J247">
-        <v>2148</v>
+        <v>247</v>
       </c>
       <c r="K247">
-        <v>2500</v>
+        <v>440</v>
       </c>
       <c r="L247">
-        <v>7914</v>
+        <v>7910</v>
       </c>
     </row>
     <row r="248" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
         <v>241</v>
       </c>
       <c r="B248">
         <v>2025</v>
       </c>
       <c r="C248" t="s">
         <v>13</v>
       </c>
       <c r="D248" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="E248" t="s">
         <v>15</v>
       </c>
       <c r="F248">
-        <v>916995567</v>
+        <v>390883</v>
       </c>
       <c r="G248">
-        <v>4.9619999999999997</v>
+        <v>0.378</v>
       </c>
       <c r="H248">
-        <v>4550132</v>
+        <v>148</v>
       </c>
       <c r="I248">
         <v>46083</v>
       </c>
       <c r="J248">
-        <v>234</v>
+        <v>2151</v>
       </c>
       <c r="K248">
-        <v>427</v>
+        <v>2503</v>
       </c>
       <c r="L248">
-        <v>7908</v>
+        <v>7919</v>
       </c>
     </row>
     <row r="249" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
         <v>241</v>
       </c>
       <c r="B249">
         <v>2025</v>
       </c>
       <c r="C249" t="s">
         <v>13</v>
       </c>
       <c r="D249" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="E249" t="s">
         <v>15</v>
       </c>
       <c r="F249">
-        <v>5214175</v>
+        <v>1034022</v>
       </c>
       <c r="G249">
-        <v>0.61799999999999999</v>
+        <v>0.378</v>
       </c>
       <c r="H249">
-        <v>3222</v>
+        <v>387</v>
       </c>
       <c r="I249">
         <v>46083</v>
       </c>
       <c r="J249">
-        <v>2092</v>
+        <v>2667</v>
       </c>
       <c r="K249">
-        <v>2446</v>
+        <v>2667</v>
       </c>
       <c r="L249">
-        <v>7917</v>
+        <v>9301</v>
       </c>
     </row>
     <row r="250" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
         <v>241</v>
       </c>
       <c r="B250">
         <v>2025</v>
       </c>
       <c r="C250" t="s">
         <v>13</v>
       </c>
       <c r="D250" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="E250" t="s">
         <v>15</v>
       </c>
       <c r="F250">
-        <v>79186822</v>
+        <v>6834828129</v>
       </c>
       <c r="G250">
-        <v>4.08</v>
+        <v>3.661</v>
       </c>
       <c r="H250">
-        <v>323082</v>
+        <v>25022441</v>
       </c>
       <c r="I250">
         <v>46083</v>
       </c>
       <c r="J250">
-        <v>283</v>
+        <v>217</v>
       </c>
       <c r="K250">
-        <v>478</v>
+        <v>407</v>
       </c>
       <c r="L250">
-        <v>7907</v>
+        <v>7913</v>
       </c>
     </row>
     <row r="251" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
       <c r="B251">
         <v>2025</v>
       </c>
       <c r="C251" t="s">
         <v>13</v>
       </c>
       <c r="D251" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="E251" t="s">
         <v>15</v>
       </c>
       <c r="F251">
-        <v>21612214</v>
+        <v>5763873</v>
       </c>
       <c r="G251">
-        <v>4.7640000000000002</v>
+        <v>0.61799999999999999</v>
       </c>
       <c r="H251">
-        <v>102961</v>
+        <v>3562</v>
       </c>
       <c r="I251">
-        <v>46085</v>
+        <v>46083</v>
       </c>
       <c r="J251">
-        <v>374</v>
+        <v>2149</v>
       </c>
       <c r="K251">
-        <v>573</v>
+        <v>2501</v>
       </c>
       <c r="L251">
-        <v>4752</v>
+        <v>7915</v>
       </c>
     </row>
     <row r="252" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
       <c r="B252">
         <v>2025</v>
       </c>
       <c r="C252" t="s">
         <v>13</v>
       </c>
       <c r="D252" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="E252" t="s">
         <v>15</v>
       </c>
       <c r="F252">
-        <v>68010624</v>
+        <v>6002144</v>
       </c>
       <c r="G252">
-        <v>1.609</v>
+        <v>0.34300000000000003</v>
       </c>
       <c r="H252">
-        <v>109429</v>
+        <v>2059</v>
       </c>
       <c r="I252">
-        <v>46085</v>
+        <v>46083</v>
       </c>
       <c r="J252">
-        <v>352</v>
+        <v>2148</v>
       </c>
       <c r="K252">
-        <v>550</v>
+        <v>2500</v>
       </c>
       <c r="L252">
-        <v>4753</v>
+        <v>7914</v>
       </c>
     </row>
     <row r="253" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
       <c r="B253">
         <v>2025</v>
       </c>
       <c r="C253" t="s">
         <v>13</v>
       </c>
       <c r="D253" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="E253" t="s">
         <v>15</v>
       </c>
       <c r="F253">
-        <v>33368114</v>
+        <v>916995567</v>
       </c>
       <c r="G253">
-        <v>5.83</v>
+        <v>4.9619999999999997</v>
       </c>
       <c r="H253">
-        <v>194536</v>
+        <v>4550132</v>
       </c>
       <c r="I253">
-        <v>46085</v>
+        <v>46083</v>
       </c>
       <c r="J253">
-        <v>337</v>
+        <v>234</v>
       </c>
       <c r="K253">
-        <v>533</v>
+        <v>427</v>
       </c>
       <c r="L253">
-        <v>4754</v>
+        <v>7908</v>
       </c>
     </row>
     <row r="254" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
       <c r="B254">
         <v>2025</v>
       </c>
       <c r="C254" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D254" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="E254" t="s">
         <v>15</v>
       </c>
       <c r="F254">
-        <v>11922719</v>
+        <v>5214175</v>
       </c>
       <c r="G254">
-        <v>2.927</v>
+        <v>0.61799999999999999</v>
       </c>
       <c r="H254">
-        <v>34898</v>
+        <v>3222</v>
       </c>
       <c r="I254">
-        <v>46085</v>
+        <v>46083</v>
       </c>
       <c r="J254">
-        <v>425</v>
+        <v>2092</v>
       </c>
       <c r="K254">
-        <v>625</v>
+        <v>2446</v>
       </c>
       <c r="L254">
-        <v>4755</v>
+        <v>7917</v>
       </c>
     </row>
     <row r="255" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>266</v>
+        <v>241</v>
       </c>
       <c r="B255">
         <v>2025</v>
       </c>
       <c r="C255" t="s">
         <v>13</v>
       </c>
       <c r="D255" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="E255" t="s">
         <v>15</v>
       </c>
       <c r="F255">
-        <v>96930054</v>
+        <v>79186822</v>
       </c>
       <c r="G255">
-        <v>6.25</v>
+        <v>4.08</v>
       </c>
       <c r="H255">
-        <v>605816</v>
+        <v>323082</v>
       </c>
       <c r="I255">
-        <v>46091</v>
+        <v>46083</v>
       </c>
       <c r="J255">
-        <v>270</v>
+        <v>283</v>
       </c>
       <c r="K255">
-        <v>465</v>
+        <v>478</v>
       </c>
       <c r="L255">
-        <v>7560</v>
+        <v>7907</v>
       </c>
     </row>
     <row r="256" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B256">
         <v>2025</v>
       </c>
       <c r="C256" t="s">
         <v>13</v>
       </c>
       <c r="D256" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="E256" t="s">
         <v>15</v>
       </c>
       <c r="F256">
-        <v>9783858</v>
+        <v>21612214</v>
       </c>
       <c r="G256">
-        <v>2.0430000000000001</v>
+        <v>4.7640000000000002</v>
       </c>
       <c r="H256">
-        <v>19989</v>
+        <v>102961</v>
       </c>
       <c r="I256">
-        <v>46091</v>
+        <v>46085</v>
       </c>
       <c r="J256">
-        <v>448</v>
+        <v>374</v>
       </c>
       <c r="K256">
-        <v>648</v>
+        <v>573</v>
       </c>
       <c r="L256">
-        <v>7564</v>
+        <v>4752</v>
       </c>
     </row>
     <row r="257" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B257">
         <v>2025</v>
       </c>
       <c r="C257" t="s">
         <v>13</v>
       </c>
       <c r="D257" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="E257" t="s">
         <v>15</v>
       </c>
       <c r="F257">
-        <v>4501291</v>
+        <v>68010624</v>
       </c>
       <c r="G257">
-        <v>0.89600000000000002</v>
+        <v>1.609</v>
       </c>
       <c r="H257">
-        <v>4033</v>
+        <v>109429</v>
       </c>
       <c r="I257">
-        <v>46091</v>
+        <v>46085</v>
       </c>
       <c r="J257">
-        <v>496</v>
+        <v>352</v>
       </c>
       <c r="K257">
-        <v>696</v>
+        <v>550</v>
       </c>
       <c r="L257">
-        <v>7563</v>
+        <v>4753</v>
       </c>
     </row>
     <row r="258" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B258">
         <v>2025</v>
       </c>
       <c r="C258" t="s">
         <v>13</v>
       </c>
       <c r="D258" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="E258" t="s">
         <v>15</v>
       </c>
       <c r="F258">
-        <v>17303871</v>
+        <v>33368114</v>
       </c>
       <c r="G258">
-        <v>2.8519999999999999</v>
+        <v>5.83</v>
       </c>
       <c r="H258">
-        <v>49351</v>
+        <v>194536</v>
       </c>
       <c r="I258">
-        <v>46091</v>
+        <v>46085</v>
       </c>
       <c r="J258">
-        <v>373</v>
+        <v>337</v>
       </c>
       <c r="K258">
-        <v>572</v>
+        <v>533</v>
       </c>
       <c r="L258">
-        <v>7561</v>
+        <v>4754</v>
       </c>
     </row>
     <row r="259" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B259">
         <v>2025</v>
       </c>
       <c r="C259" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D259" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="E259" t="s">
         <v>15</v>
       </c>
       <c r="F259">
-        <v>6139061</v>
+        <v>11922719</v>
       </c>
       <c r="G259">
-        <v>6.4630000000000001</v>
+        <v>2.927</v>
       </c>
       <c r="H259">
-        <v>39677</v>
+        <v>34898</v>
       </c>
       <c r="I259">
-        <v>46091</v>
+        <v>46085</v>
       </c>
       <c r="J259">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="K259">
-        <v>564</v>
+        <v>625</v>
       </c>
       <c r="L259">
-        <v>7562</v>
+        <v>4755</v>
       </c>
     </row>
     <row r="260" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="B260">
         <v>2025</v>
       </c>
       <c r="C260" t="s">
         <v>13</v>
       </c>
       <c r="D260" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="E260" t="s">
         <v>15</v>
       </c>
       <c r="F260">
-        <v>27036988</v>
+        <v>96930054</v>
       </c>
       <c r="G260">
-        <v>6.7939999999999996</v>
+        <v>6.25</v>
       </c>
       <c r="H260">
-        <v>183691</v>
+        <v>605816</v>
       </c>
       <c r="I260">
-        <v>46087</v>
+        <v>46091</v>
       </c>
       <c r="J260">
-        <v>329</v>
+        <v>270</v>
       </c>
       <c r="K260">
-        <v>525</v>
+        <v>465</v>
       </c>
       <c r="L260">
-        <v>4064</v>
+        <v>7560</v>
       </c>
     </row>
     <row r="261" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="B261">
         <v>2025</v>
       </c>
       <c r="C261" t="s">
         <v>13</v>
       </c>
       <c r="D261" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="E261" t="s">
         <v>15</v>
       </c>
       <c r="F261">
-        <v>46534118</v>
+        <v>9783858</v>
       </c>
       <c r="G261">
-        <v>4.2160000000000002</v>
+        <v>2.0430000000000001</v>
       </c>
       <c r="H261">
-        <v>196188</v>
+        <v>19989</v>
       </c>
       <c r="I261">
-        <v>46087</v>
+        <v>46091</v>
       </c>
       <c r="J261">
-        <v>311</v>
+        <v>448</v>
       </c>
       <c r="K261">
-        <v>507</v>
+        <v>648</v>
       </c>
       <c r="L261">
-        <v>4067</v>
+        <v>7564</v>
       </c>
     </row>
     <row r="262" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="B262">
         <v>2025</v>
       </c>
       <c r="C262" t="s">
         <v>13</v>
       </c>
       <c r="D262" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="E262" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F262">
-        <v>46534118</v>
+        <v>4501291</v>
       </c>
       <c r="G262">
-        <v>2.5680000000000001</v>
+        <v>0.89600000000000002</v>
       </c>
       <c r="H262">
-        <v>119500</v>
+        <v>4033</v>
       </c>
       <c r="I262">
-        <v>46087</v>
+        <v>46091</v>
       </c>
       <c r="J262">
-        <v>311</v>
+        <v>496</v>
       </c>
       <c r="K262">
-        <v>507</v>
+        <v>696</v>
       </c>
       <c r="L262">
-        <v>4068</v>
+        <v>7563</v>
       </c>
     </row>
     <row r="263" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="B263">
         <v>2025</v>
       </c>
       <c r="C263" t="s">
         <v>13</v>
       </c>
       <c r="D263" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="E263" t="s">
         <v>15</v>
       </c>
       <c r="F263">
-        <v>815189</v>
+        <v>17303871</v>
       </c>
       <c r="G263">
-        <v>1.2210000000000001</v>
+        <v>2.8519999999999999</v>
       </c>
       <c r="H263">
-        <v>995</v>
+        <v>49351</v>
       </c>
       <c r="I263">
-        <v>46087</v>
+        <v>46091</v>
       </c>
       <c r="J263">
-        <v>2152</v>
+        <v>373</v>
       </c>
       <c r="K263">
-        <v>2504</v>
+        <v>572</v>
       </c>
       <c r="L263">
-        <v>4069</v>
+        <v>7561</v>
       </c>
     </row>
     <row r="264" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="B264">
         <v>2025</v>
       </c>
       <c r="C264" t="s">
         <v>13</v>
       </c>
       <c r="D264" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="E264" t="s">
         <v>15</v>
       </c>
       <c r="F264">
-        <v>31018439</v>
+        <v>6139061</v>
       </c>
       <c r="G264">
-        <v>4.8970000000000002</v>
+        <v>6.4630000000000001</v>
       </c>
       <c r="H264">
-        <v>151897</v>
+        <v>39677</v>
       </c>
       <c r="I264">
-        <v>46087</v>
+        <v>46091</v>
       </c>
       <c r="J264">
-        <v>341</v>
+        <v>366</v>
       </c>
       <c r="K264">
-        <v>537</v>
+        <v>564</v>
       </c>
       <c r="L264">
-        <v>4065</v>
+        <v>7562</v>
       </c>
     </row>
     <row r="265" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
         <v>272</v>
       </c>
       <c r="B265">
         <v>2025</v>
       </c>
       <c r="C265" t="s">
         <v>13</v>
       </c>
       <c r="D265" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="E265" t="s">
         <v>15</v>
       </c>
       <c r="F265">
-        <v>116613465</v>
+        <v>27036988</v>
       </c>
       <c r="G265">
-        <v>3.774</v>
+        <v>6.7939999999999996</v>
       </c>
       <c r="H265">
-        <v>440100</v>
+        <v>183691</v>
       </c>
       <c r="I265">
         <v>46087</v>
       </c>
       <c r="J265">
-        <v>263</v>
+        <v>329</v>
       </c>
       <c r="K265">
-        <v>457</v>
+        <v>525</v>
       </c>
       <c r="L265">
-        <v>4063</v>
+        <v>4064</v>
       </c>
     </row>
     <row r="266" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
         <v>272</v>
       </c>
       <c r="B266">
         <v>2025</v>
       </c>
       <c r="C266" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D266" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="E266" t="s">
         <v>15</v>
       </c>
       <c r="F266">
-        <v>6775531</v>
+        <v>46534118</v>
       </c>
       <c r="G266">
-        <v>12.993</v>
+        <v>4.2160000000000002</v>
       </c>
       <c r="H266">
-        <v>88035</v>
+        <v>196188</v>
       </c>
       <c r="I266">
         <v>46087</v>
       </c>
       <c r="J266">
-        <v>417</v>
+        <v>311</v>
       </c>
       <c r="K266">
-        <v>617</v>
+        <v>507</v>
       </c>
       <c r="L266">
-        <v>4066</v>
+        <v>4067</v>
       </c>
     </row>
     <row r="267" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B267">
         <v>2025</v>
       </c>
       <c r="C267" t="s">
         <v>13</v>
       </c>
       <c r="D267" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="E267" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F267">
-        <v>43774082</v>
+        <v>46534118</v>
       </c>
       <c r="G267">
-        <v>9.9550000000000001</v>
+        <v>2.5680000000000001</v>
       </c>
       <c r="H267">
-        <v>435771</v>
+        <v>119500</v>
       </c>
       <c r="I267">
-        <v>46089</v>
+        <v>46087</v>
       </c>
       <c r="J267">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="K267">
-        <v>490</v>
+        <v>507</v>
       </c>
       <c r="L267">
-        <v>1285</v>
+        <v>4068</v>
       </c>
     </row>
     <row r="268" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B268">
         <v>2025</v>
       </c>
       <c r="C268" t="s">
         <v>13</v>
       </c>
       <c r="D268" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="E268" t="s">
         <v>15</v>
       </c>
       <c r="F268">
-        <v>390070</v>
+        <v>815189</v>
       </c>
       <c r="G268">
-        <v>0</v>
+        <v>1.2210000000000001</v>
       </c>
       <c r="H268">
-        <v>0</v>
+        <v>995</v>
       </c>
       <c r="I268">
-        <v>46089</v>
+        <v>46087</v>
       </c>
       <c r="J268">
-        <v>526</v>
+        <v>2152</v>
       </c>
       <c r="K268">
-        <v>726</v>
+        <v>2504</v>
       </c>
       <c r="L268">
-        <v>1290</v>
+        <v>4069</v>
       </c>
     </row>
     <row r="269" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B269">
         <v>2025</v>
       </c>
       <c r="C269" t="s">
         <v>13</v>
       </c>
       <c r="D269" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="E269" t="s">
         <v>15</v>
       </c>
       <c r="F269">
-        <v>19519176</v>
+        <v>31018439</v>
       </c>
       <c r="G269">
-        <v>14.541</v>
+        <v>4.8970000000000002</v>
       </c>
       <c r="H269">
-        <v>283827</v>
+        <v>151897</v>
       </c>
       <c r="I269">
-        <v>46089</v>
+        <v>46087</v>
       </c>
       <c r="J269">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="K269">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="L269">
-        <v>1286</v>
+        <v>4065</v>
       </c>
     </row>
     <row r="270" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B270">
         <v>2025</v>
       </c>
       <c r="C270" t="s">
         <v>13</v>
       </c>
       <c r="D270" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="E270" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F270">
-        <v>19519176</v>
+        <v>116613465</v>
       </c>
       <c r="G270">
-        <v>1.5369999999999999</v>
+        <v>3.774</v>
       </c>
       <c r="H270">
-        <v>30002</v>
+        <v>440100</v>
       </c>
       <c r="I270">
-        <v>46089</v>
+        <v>46087</v>
       </c>
       <c r="J270">
-        <v>344</v>
+        <v>263</v>
       </c>
       <c r="K270">
-        <v>540</v>
+        <v>457</v>
       </c>
       <c r="L270">
-        <v>1287</v>
+        <v>4063</v>
       </c>
     </row>
     <row r="271" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="B271">
         <v>2025</v>
       </c>
       <c r="C271" t="s">
         <v>19</v>
       </c>
       <c r="D271" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="E271" t="s">
         <v>15</v>
       </c>
       <c r="F271">
-        <v>982644</v>
+        <v>6775531</v>
       </c>
       <c r="G271">
-        <v>7.6159999999999997</v>
+        <v>12.993</v>
       </c>
       <c r="H271">
-        <v>7484</v>
+        <v>88035</v>
       </c>
       <c r="I271">
-        <v>46089</v>
+        <v>46087</v>
       </c>
       <c r="J271">
-        <v>508</v>
+        <v>417</v>
       </c>
       <c r="K271">
-        <v>708</v>
+        <v>617</v>
       </c>
       <c r="L271">
-        <v>1288</v>
+        <v>4066</v>
       </c>
     </row>
     <row r="272" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
         <v>279</v>
       </c>
       <c r="B272">
         <v>2025</v>
       </c>
       <c r="C272" t="s">
         <v>13</v>
       </c>
       <c r="D272" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="E272" t="s">
         <v>15</v>
       </c>
       <c r="F272">
-        <v>442314</v>
+        <v>43774082</v>
       </c>
       <c r="G272">
-        <v>0</v>
+        <v>9.9550000000000001</v>
       </c>
       <c r="H272">
-        <v>0</v>
+        <v>435771</v>
       </c>
       <c r="I272">
         <v>46089</v>
       </c>
       <c r="J272">
-        <v>515</v>
+        <v>294</v>
       </c>
       <c r="K272">
-        <v>715</v>
+        <v>490</v>
       </c>
       <c r="L272">
-        <v>1289</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="273" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="B273">
         <v>2025</v>
       </c>
       <c r="C273" t="s">
         <v>13</v>
       </c>
       <c r="D273" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="E273" t="s">
         <v>15</v>
       </c>
       <c r="F273">
-        <v>147739071</v>
+        <v>390070</v>
       </c>
       <c r="G273">
-        <v>3.7749999999999999</v>
+        <v>0</v>
       </c>
       <c r="H273">
-        <v>557715</v>
+        <v>0</v>
       </c>
       <c r="I273">
-        <v>46093</v>
+        <v>46089</v>
       </c>
       <c r="J273">
-        <v>227</v>
+        <v>526</v>
       </c>
       <c r="K273">
-        <v>420</v>
+        <v>726</v>
       </c>
       <c r="L273">
-        <v>8773</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="274" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="B274">
         <v>2025</v>
       </c>
       <c r="C274" t="s">
         <v>13</v>
       </c>
       <c r="D274" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="E274" t="s">
         <v>15</v>
       </c>
       <c r="F274">
-        <v>23644887</v>
+        <v>19519176</v>
       </c>
       <c r="G274">
-        <v>0</v>
+        <v>14.541</v>
       </c>
       <c r="H274">
-        <v>0</v>
+        <v>283827</v>
       </c>
       <c r="I274">
-        <v>46093</v>
+        <v>46089</v>
       </c>
       <c r="J274">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="K274">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="L274">
-        <v>8769</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="275" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="B275">
         <v>2025</v>
       </c>
       <c r="C275" t="s">
         <v>13</v>
       </c>
       <c r="D275" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
       <c r="E275" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F275">
-        <v>125423645</v>
+        <v>19519176</v>
       </c>
       <c r="G275">
-        <v>1.77</v>
+        <v>1.5369999999999999</v>
       </c>
       <c r="H275">
-        <v>222000</v>
+        <v>30002</v>
       </c>
       <c r="I275">
-        <v>46093</v>
+        <v>46089</v>
       </c>
       <c r="J275">
-        <v>280</v>
+        <v>344</v>
       </c>
       <c r="K275">
-        <v>475</v>
+        <v>540</v>
       </c>
       <c r="L275">
-        <v>8770</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="276" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="B276">
         <v>2025</v>
       </c>
       <c r="C276" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D276" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="E276" t="s">
         <v>15</v>
       </c>
       <c r="F276">
-        <v>785758292</v>
+        <v>982644</v>
       </c>
       <c r="G276">
-        <v>4.09</v>
+        <v>7.6159999999999997</v>
       </c>
       <c r="H276">
-        <v>3213751</v>
+        <v>7484</v>
       </c>
       <c r="I276">
-        <v>46093</v>
+        <v>46089</v>
       </c>
       <c r="J276">
-        <v>230</v>
+        <v>508</v>
       </c>
       <c r="K276">
-        <v>423</v>
+        <v>708</v>
       </c>
       <c r="L276">
-        <v>8771</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="277" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="B277">
         <v>2025</v>
       </c>
       <c r="C277" t="s">
         <v>13</v>
       </c>
       <c r="D277" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="E277" t="s">
         <v>15</v>
       </c>
       <c r="F277">
-        <v>291291533</v>
+        <v>442314</v>
       </c>
       <c r="G277">
-        <v>2.8849999999999998</v>
+        <v>0</v>
       </c>
       <c r="H277">
-        <v>840377</v>
+        <v>0</v>
       </c>
       <c r="I277">
-        <v>46093</v>
+        <v>46089</v>
       </c>
       <c r="J277">
-        <v>243</v>
+        <v>515</v>
       </c>
       <c r="K277">
-        <v>436</v>
+        <v>715</v>
       </c>
       <c r="L277">
-        <v>8772</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="278" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B278">
         <v>2025</v>
       </c>
       <c r="C278" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D278" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="E278" t="s">
         <v>15</v>
       </c>
       <c r="F278">
-        <v>3300637</v>
+        <v>147739071</v>
       </c>
       <c r="G278">
-        <v>13.983000000000001</v>
+        <v>3.7749999999999999</v>
       </c>
       <c r="H278">
-        <v>46153</v>
+        <v>557715</v>
       </c>
       <c r="I278">
-        <v>46097</v>
+        <v>46093</v>
       </c>
       <c r="J278">
-        <v>451</v>
+        <v>227</v>
       </c>
       <c r="K278">
-        <v>651</v>
+        <v>420</v>
       </c>
       <c r="L278">
-        <v>3394</v>
+        <v>8773</v>
       </c>
     </row>
     <row r="279" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B279">
         <v>2025</v>
       </c>
       <c r="C279" t="s">
         <v>13</v>
       </c>
       <c r="D279" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="E279" t="s">
         <v>15</v>
       </c>
       <c r="F279">
-        <v>9025755</v>
+        <v>23644887</v>
       </c>
       <c r="G279">
-        <v>7.0910000000000002</v>
+        <v>0</v>
       </c>
       <c r="H279">
-        <v>64002</v>
+        <v>0</v>
       </c>
       <c r="I279">
-        <v>46097</v>
+        <v>46093</v>
       </c>
       <c r="J279">
-        <v>426</v>
+        <v>358</v>
       </c>
       <c r="K279">
-        <v>626</v>
+        <v>556</v>
       </c>
       <c r="L279">
-        <v>3395</v>
+        <v>8769</v>
       </c>
     </row>
     <row r="280" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B280">
         <v>2025</v>
       </c>
       <c r="C280" t="s">
         <v>13</v>
       </c>
       <c r="D280" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="E280" t="s">
         <v>15</v>
       </c>
       <c r="F280">
-        <v>59368469</v>
+        <v>125423645</v>
       </c>
       <c r="G280">
-        <v>8.093</v>
+        <v>1.77</v>
       </c>
       <c r="H280">
-        <v>480469</v>
+        <v>222000</v>
       </c>
       <c r="I280">
-        <v>46097</v>
+        <v>46093</v>
       </c>
       <c r="J280">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="K280">
-        <v>486</v>
+        <v>475</v>
       </c>
       <c r="L280">
-        <v>3396</v>
+        <v>8770</v>
       </c>
     </row>
     <row r="281" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B281">
         <v>2025</v>
       </c>
       <c r="C281" t="s">
         <v>13</v>
       </c>
       <c r="D281" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="E281" t="s">
         <v>15</v>
       </c>
       <c r="F281">
-        <v>4356259</v>
+        <v>785758292</v>
       </c>
       <c r="G281">
-        <v>0.57399999999999995</v>
+        <v>4.09</v>
       </c>
       <c r="H281">
-        <v>2500</v>
+        <v>3213751</v>
       </c>
       <c r="I281">
-        <v>46097</v>
+        <v>46093</v>
       </c>
       <c r="J281">
-        <v>506</v>
+        <v>230</v>
       </c>
       <c r="K281">
-        <v>706</v>
+        <v>423</v>
       </c>
       <c r="L281">
-        <v>3397</v>
+        <v>8771</v>
       </c>
     </row>
     <row r="282" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="B282">
         <v>2025</v>
       </c>
       <c r="C282" t="s">
         <v>13</v>
       </c>
       <c r="D282" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="E282" t="s">
         <v>15</v>
       </c>
       <c r="F282">
-        <v>137647780</v>
+        <v>291291533</v>
       </c>
       <c r="G282">
-        <v>2.4449999999999998</v>
+        <v>2.8849999999999998</v>
       </c>
       <c r="H282">
-        <v>336550</v>
+        <v>840377</v>
       </c>
       <c r="I282">
-        <v>46099</v>
+        <v>46093</v>
       </c>
       <c r="J282">
-        <v>266</v>
+        <v>243</v>
       </c>
       <c r="K282">
-        <v>461</v>
+        <v>436</v>
       </c>
       <c r="L282">
-        <v>4250</v>
+        <v>8772</v>
       </c>
     </row>
     <row r="283" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
-        <v>296</v>
+        <v>367</v>
       </c>
       <c r="B283">
         <v>2025</v>
       </c>
       <c r="C283" t="s">
         <v>13</v>
       </c>
       <c r="D283" t="s">
-        <v>298</v>
+        <v>421</v>
       </c>
       <c r="E283" t="s">
         <v>15</v>
       </c>
       <c r="F283">
-        <v>144400</v>
+        <v>13926481</v>
       </c>
       <c r="G283">
-        <v>0.28699999999999998</v>
+        <v>5.1749999999999998</v>
       </c>
       <c r="H283">
-        <v>41</v>
+        <v>72081</v>
       </c>
       <c r="I283">
-        <v>46099</v>
+        <v>46095</v>
       </c>
       <c r="J283">
-        <v>2154</v>
+        <v>328</v>
       </c>
       <c r="K283">
-        <v>2506</v>
+        <v>524</v>
       </c>
       <c r="L283">
-        <v>4267</v>
+        <v>5725</v>
       </c>
     </row>
     <row r="284" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
-        <v>296</v>
+        <v>367</v>
       </c>
       <c r="B284">
         <v>2025</v>
       </c>
       <c r="C284" t="s">
         <v>13</v>
       </c>
       <c r="D284" t="s">
-        <v>299</v>
+        <v>422</v>
       </c>
       <c r="E284" t="s">
         <v>15</v>
       </c>
       <c r="F284">
-        <v>1332748334</v>
+        <v>1470118</v>
       </c>
       <c r="G284">
-        <v>3.0369999999999999</v>
+        <v>1.399</v>
       </c>
       <c r="H284">
-        <v>4047560</v>
+        <v>2057</v>
       </c>
       <c r="I284">
-        <v>46099</v>
+        <v>46095</v>
       </c>
       <c r="J284">
-        <v>229</v>
+        <v>497</v>
       </c>
       <c r="K284">
-        <v>422</v>
+        <v>697</v>
       </c>
       <c r="L284">
-        <v>4251</v>
+        <v>5726</v>
       </c>
     </row>
     <row r="285" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B285">
         <v>2025</v>
       </c>
       <c r="C285" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D285" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
       <c r="E285" t="s">
         <v>15</v>
       </c>
       <c r="F285">
-        <v>55785727</v>
+        <v>3300637</v>
       </c>
       <c r="G285">
-        <v>4.6740000000000004</v>
+        <v>13.983000000000001</v>
       </c>
       <c r="H285">
-        <v>260744</v>
+        <v>46153</v>
       </c>
       <c r="I285">
-        <v>46099</v>
+        <v>46097</v>
       </c>
       <c r="J285">
-        <v>301</v>
+        <v>451</v>
       </c>
       <c r="K285">
-        <v>497</v>
+        <v>651</v>
       </c>
       <c r="L285">
-        <v>4253</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="286" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B286">
         <v>2025</v>
       </c>
       <c r="C286" t="s">
         <v>13</v>
       </c>
       <c r="D286" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="E286" t="s">
         <v>15</v>
       </c>
       <c r="F286">
-        <v>163013974</v>
+        <v>9025755</v>
       </c>
       <c r="G286">
-        <v>2.089</v>
+        <v>7.0910000000000002</v>
       </c>
       <c r="H286">
-        <v>340535</v>
+        <v>64002</v>
       </c>
       <c r="I286">
-        <v>46099</v>
+        <v>46097</v>
       </c>
       <c r="J286">
-        <v>260</v>
+        <v>426</v>
       </c>
       <c r="K286">
-        <v>454</v>
+        <v>626</v>
       </c>
       <c r="L286">
-        <v>4254</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="287" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B287">
         <v>2025</v>
       </c>
       <c r="C287" t="s">
         <v>13</v>
       </c>
       <c r="D287" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="E287" t="s">
         <v>15</v>
       </c>
       <c r="F287">
-        <v>1862100</v>
+        <v>59368469</v>
       </c>
       <c r="G287">
-        <v>0.378</v>
+        <v>8.093</v>
       </c>
       <c r="H287">
-        <v>704</v>
+        <v>480469</v>
       </c>
       <c r="I287">
-        <v>46099</v>
+        <v>46097</v>
       </c>
       <c r="J287">
-        <v>2201</v>
+        <v>290</v>
       </c>
       <c r="K287">
-        <v>2588</v>
+        <v>486</v>
       </c>
       <c r="L287">
-        <v>4321</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="288" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B288">
         <v>2025</v>
       </c>
       <c r="C288" t="s">
         <v>13</v>
       </c>
       <c r="D288" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="E288" t="s">
         <v>15</v>
       </c>
       <c r="F288">
-        <v>430330182</v>
+        <v>4356259</v>
       </c>
       <c r="G288">
-        <v>3.98</v>
+        <v>0.57399999999999995</v>
       </c>
       <c r="H288">
-        <v>1712716</v>
+        <v>2500</v>
       </c>
       <c r="I288">
-        <v>46099</v>
+        <v>46097</v>
       </c>
       <c r="J288">
-        <v>235</v>
+        <v>506</v>
       </c>
       <c r="K288">
-        <v>428</v>
+        <v>706</v>
       </c>
       <c r="L288">
-        <v>4255</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="289" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
         <v>296</v>
       </c>
       <c r="B289">
         <v>2025</v>
       </c>
       <c r="C289" t="s">
         <v>13</v>
       </c>
       <c r="D289" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="E289" t="s">
         <v>15</v>
       </c>
       <c r="F289">
-        <v>117228279</v>
+        <v>137647780</v>
       </c>
       <c r="G289">
-        <v>4.03</v>
+        <v>2.4449999999999998</v>
       </c>
       <c r="H289">
-        <v>472430</v>
+        <v>336550</v>
       </c>
       <c r="I289">
         <v>46099</v>
       </c>
       <c r="J289">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="K289">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="L289">
-        <v>4256</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="290" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
         <v>296</v>
       </c>
       <c r="B290">
         <v>2025</v>
       </c>
       <c r="C290" t="s">
         <v>13</v>
       </c>
       <c r="D290" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="E290" t="s">
         <v>15</v>
       </c>
       <c r="F290">
-        <v>370776761</v>
+        <v>144400</v>
       </c>
       <c r="G290">
-        <v>5.3010000000000002</v>
+        <v>0.28699999999999998</v>
       </c>
       <c r="H290">
-        <v>1965490</v>
+        <v>41</v>
       </c>
       <c r="I290">
         <v>46099</v>
       </c>
       <c r="J290">
-        <v>238</v>
+        <v>2154</v>
       </c>
       <c r="K290">
-        <v>431</v>
+        <v>2506</v>
       </c>
       <c r="L290">
-        <v>4257</v>
+        <v>4267</v>
       </c>
     </row>
     <row r="291" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
         <v>296</v>
       </c>
       <c r="B291">
         <v>2025</v>
       </c>
       <c r="C291" t="s">
         <v>13</v>
       </c>
       <c r="D291" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="E291" t="s">
         <v>15</v>
       </c>
       <c r="F291">
-        <v>2241700</v>
+        <v>1332748334</v>
       </c>
       <c r="G291">
-        <v>0.13</v>
+        <v>3.0369999999999999</v>
       </c>
       <c r="H291">
-        <v>291</v>
+        <v>4047560</v>
       </c>
       <c r="I291">
         <v>46099</v>
       </c>
       <c r="J291">
-        <v>2161</v>
+        <v>229</v>
       </c>
       <c r="K291">
-        <v>2513</v>
+        <v>422</v>
       </c>
       <c r="L291">
-        <v>4268</v>
+        <v>4251</v>
       </c>
     </row>
     <row r="292" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
         <v>296</v>
       </c>
       <c r="B292">
         <v>2025</v>
       </c>
       <c r="C292" t="s">
         <v>13</v>
       </c>
       <c r="D292" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="E292" t="s">
         <v>15</v>
       </c>
       <c r="F292">
-        <v>53157500</v>
+        <v>55785727</v>
       </c>
       <c r="G292">
-        <v>4.3019999999999996</v>
+        <v>4.6740000000000004</v>
       </c>
       <c r="H292">
-        <v>228684</v>
+        <v>260744</v>
       </c>
       <c r="I292">
         <v>46099</v>
       </c>
       <c r="J292">
-        <v>319</v>
+        <v>301</v>
       </c>
       <c r="K292">
-        <v>515</v>
+        <v>497</v>
       </c>
       <c r="L292">
-        <v>4258</v>
+        <v>4253</v>
       </c>
     </row>
     <row r="293" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
         <v>296</v>
       </c>
       <c r="B293">
         <v>2025</v>
       </c>
       <c r="C293" t="s">
         <v>13</v>
       </c>
       <c r="D293" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="E293" t="s">
         <v>15</v>
       </c>
       <c r="F293">
-        <v>3841694</v>
+        <v>163013974</v>
       </c>
       <c r="G293">
-        <v>3.4620000000000002</v>
+        <v>2.089</v>
       </c>
       <c r="H293">
-        <v>13300</v>
+        <v>340535</v>
       </c>
       <c r="I293">
         <v>46099</v>
       </c>
       <c r="J293">
-        <v>457</v>
+        <v>260</v>
       </c>
       <c r="K293">
-        <v>657</v>
+        <v>454</v>
       </c>
       <c r="L293">
-        <v>4259</v>
+        <v>4254</v>
       </c>
     </row>
     <row r="294" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
         <v>296</v>
       </c>
       <c r="B294">
         <v>2025</v>
       </c>
       <c r="C294" t="s">
         <v>13</v>
       </c>
       <c r="D294" t="s">
-        <v>255</v>
+        <v>302</v>
       </c>
       <c r="E294" t="s">
         <v>15</v>
       </c>
       <c r="F294">
-        <v>19646519997</v>
+        <v>1862100</v>
       </c>
       <c r="G294">
-        <v>3.661</v>
+        <v>0.378</v>
       </c>
       <c r="H294">
-        <v>71925910</v>
+        <v>704</v>
       </c>
       <c r="I294">
         <v>46099</v>
       </c>
       <c r="J294">
-        <v>217</v>
+        <v>2201</v>
       </c>
       <c r="K294">
-        <v>408</v>
+        <v>2588</v>
       </c>
       <c r="L294">
-        <v>4252</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="295" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
         <v>296</v>
       </c>
       <c r="B295">
         <v>2025</v>
       </c>
       <c r="C295" t="s">
         <v>13</v>
       </c>
       <c r="D295" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="E295" t="s">
         <v>15</v>
       </c>
       <c r="F295">
-        <v>2280900</v>
+        <v>430330182</v>
       </c>
       <c r="G295">
-        <v>0.435</v>
+        <v>3.98</v>
       </c>
       <c r="H295">
-        <v>992</v>
+        <v>1712716</v>
       </c>
       <c r="I295">
         <v>46099</v>
       </c>
       <c r="J295">
-        <v>2162</v>
+        <v>235</v>
       </c>
       <c r="K295">
-        <v>2514</v>
+        <v>428</v>
       </c>
       <c r="L295">
-        <v>4262</v>
+        <v>4255</v>
       </c>
     </row>
     <row r="296" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
         <v>296</v>
       </c>
       <c r="B296">
         <v>2025</v>
       </c>
       <c r="C296" t="s">
         <v>13</v>
       </c>
       <c r="D296" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E296" t="s">
         <v>15</v>
       </c>
       <c r="F296">
-        <v>12219300</v>
+        <v>117228279</v>
       </c>
       <c r="G296">
-        <v>0.435</v>
+        <v>4.03</v>
       </c>
       <c r="H296">
-        <v>5233</v>
+        <v>472430</v>
       </c>
       <c r="I296">
         <v>46099</v>
       </c>
       <c r="J296">
-        <v>2156</v>
+        <v>267</v>
       </c>
       <c r="K296">
-        <v>2508</v>
+        <v>462</v>
       </c>
       <c r="L296">
-        <v>4261</v>
+        <v>4256</v>
       </c>
     </row>
     <row r="297" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
         <v>296</v>
       </c>
       <c r="B297">
         <v>2025</v>
       </c>
       <c r="C297" t="s">
         <v>13</v>
       </c>
       <c r="D297" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="E297" t="s">
         <v>15</v>
       </c>
       <c r="F297">
-        <v>10353400</v>
+        <v>370776761</v>
       </c>
       <c r="G297">
-        <v>0.35899999999999999</v>
+        <v>5.3010000000000002</v>
       </c>
       <c r="H297">
-        <v>3717</v>
+        <v>1965490</v>
       </c>
       <c r="I297">
         <v>46099</v>
       </c>
       <c r="J297">
-        <v>2158</v>
+        <v>238</v>
       </c>
       <c r="K297">
-        <v>2510</v>
+        <v>431</v>
       </c>
       <c r="L297">
-        <v>4264</v>
+        <v>4257</v>
       </c>
     </row>
     <row r="298" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
         <v>296</v>
       </c>
       <c r="B298">
         <v>2025</v>
       </c>
       <c r="C298" t="s">
         <v>13</v>
       </c>
       <c r="D298" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="E298" t="s">
         <v>15</v>
       </c>
       <c r="F298">
-        <v>2924300</v>
+        <v>2241700</v>
       </c>
       <c r="G298">
-        <v>0.49</v>
+        <v>0.13</v>
       </c>
       <c r="H298">
-        <v>1433</v>
+        <v>291</v>
       </c>
       <c r="I298">
         <v>46099</v>
       </c>
       <c r="J298">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="K298">
-        <v>2511</v>
+        <v>2513</v>
       </c>
       <c r="L298">
-        <v>4265</v>
+        <v>4268</v>
       </c>
     </row>
     <row r="299" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
         <v>296</v>
       </c>
       <c r="B299">
         <v>2025</v>
       </c>
       <c r="C299" t="s">
         <v>13</v>
       </c>
       <c r="D299" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="E299" t="s">
         <v>15</v>
       </c>
       <c r="F299">
-        <v>2025800</v>
+        <v>53157500</v>
       </c>
       <c r="G299">
-        <v>0.378</v>
+        <v>4.3019999999999996</v>
       </c>
       <c r="H299">
-        <v>766</v>
+        <v>228684</v>
       </c>
       <c r="I299">
         <v>46099</v>
       </c>
       <c r="J299">
-        <v>2157</v>
+        <v>319</v>
       </c>
       <c r="K299">
-        <v>2509</v>
+        <v>515</v>
       </c>
       <c r="L299">
-        <v>4263</v>
+        <v>4258</v>
       </c>
     </row>
     <row r="300" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
         <v>296</v>
       </c>
       <c r="B300">
         <v>2025</v>
       </c>
       <c r="C300" t="s">
         <v>13</v>
       </c>
       <c r="D300" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="E300" t="s">
         <v>15</v>
       </c>
       <c r="F300">
-        <v>72470138</v>
+        <v>3841694</v>
       </c>
       <c r="G300">
-        <v>3.754</v>
+        <v>3.4620000000000002</v>
       </c>
       <c r="H300">
-        <v>272053</v>
+        <v>13300</v>
       </c>
       <c r="I300">
         <v>46099</v>
       </c>
       <c r="J300">
-        <v>286</v>
+        <v>457</v>
       </c>
       <c r="K300">
-        <v>482</v>
+        <v>657</v>
       </c>
       <c r="L300">
-        <v>4260</v>
+        <v>4259</v>
       </c>
     </row>
     <row r="301" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
         <v>296</v>
       </c>
       <c r="B301">
         <v>2025</v>
       </c>
       <c r="C301" t="s">
         <v>13</v>
       </c>
       <c r="D301" t="s">
-        <v>315</v>
+        <v>255</v>
       </c>
       <c r="E301" t="s">
         <v>15</v>
       </c>
       <c r="F301">
-        <v>188600</v>
+        <v>19646519997</v>
       </c>
       <c r="G301">
-        <v>0.191</v>
+        <v>3.661</v>
       </c>
       <c r="H301">
-        <v>36</v>
+        <v>71925910</v>
       </c>
       <c r="I301">
         <v>46099</v>
       </c>
       <c r="J301">
-        <v>2093</v>
+        <v>217</v>
       </c>
       <c r="K301">
-        <v>2447</v>
+        <v>408</v>
       </c>
       <c r="L301">
-        <v>4266</v>
+        <v>4252</v>
       </c>
     </row>
     <row r="302" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="B302">
         <v>2025</v>
       </c>
       <c r="C302" t="s">
         <v>13</v>
       </c>
       <c r="D302" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="E302" t="s">
         <v>15</v>
       </c>
       <c r="F302">
-        <v>54510957</v>
+        <v>2280900</v>
       </c>
       <c r="G302">
-        <v>1.3620000000000001</v>
+        <v>0.435</v>
       </c>
       <c r="H302">
-        <v>74263</v>
+        <v>992</v>
       </c>
       <c r="I302">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="J302">
-        <v>310</v>
+        <v>2162</v>
       </c>
       <c r="K302">
-        <v>506</v>
+        <v>2514</v>
       </c>
       <c r="L302">
-        <v>9930</v>
+        <v>4262</v>
       </c>
     </row>
     <row r="303" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="B303">
         <v>2025</v>
       </c>
       <c r="C303" t="s">
         <v>13</v>
       </c>
       <c r="D303" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="E303" t="s">
         <v>15</v>
       </c>
       <c r="F303">
-        <v>12070527</v>
+        <v>12219300</v>
       </c>
       <c r="G303">
-        <v>6.7190000000000003</v>
+        <v>0.435</v>
       </c>
       <c r="H303">
-        <v>81102</v>
+        <v>5233</v>
       </c>
       <c r="I303">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="J303">
-        <v>379</v>
+        <v>2156</v>
       </c>
       <c r="K303">
-        <v>578</v>
+        <v>2508</v>
       </c>
       <c r="L303">
-        <v>9929</v>
+        <v>4261</v>
       </c>
     </row>
     <row r="304" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="B304">
         <v>2025</v>
       </c>
       <c r="C304" t="s">
         <v>13</v>
       </c>
       <c r="D304" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="E304" t="s">
         <v>15</v>
       </c>
       <c r="F304">
-        <v>1359977</v>
+        <v>10353400</v>
       </c>
       <c r="G304">
-        <v>0.50700000000000001</v>
+        <v>0.35899999999999999</v>
       </c>
       <c r="H304">
-        <v>690</v>
+        <v>3717</v>
       </c>
       <c r="I304">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="J304">
-        <v>2198</v>
+        <v>2158</v>
       </c>
       <c r="K304">
-        <v>2553</v>
+        <v>2510</v>
       </c>
       <c r="L304">
-        <v>9936</v>
+        <v>4264</v>
       </c>
     </row>
     <row r="305" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="B305">
         <v>2025</v>
       </c>
       <c r="C305" t="s">
         <v>13</v>
       </c>
       <c r="D305" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="E305" t="s">
         <v>15</v>
       </c>
       <c r="F305">
-        <v>284891</v>
+        <v>2924300</v>
       </c>
       <c r="G305">
-        <v>0.501</v>
+        <v>0.49</v>
       </c>
       <c r="H305">
-        <v>143</v>
+        <v>1433</v>
       </c>
       <c r="I305">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="J305">
-        <v>2199</v>
+        <v>2159</v>
       </c>
       <c r="K305">
-        <v>2554</v>
+        <v>2511</v>
       </c>
       <c r="L305">
-        <v>9938</v>
+        <v>4265</v>
       </c>
     </row>
     <row r="306" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="B306">
         <v>2025</v>
       </c>
       <c r="C306" t="s">
         <v>13</v>
       </c>
       <c r="D306" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="E306" t="s">
         <v>15</v>
       </c>
       <c r="F306">
-        <v>118983783</v>
+        <v>2025800</v>
       </c>
       <c r="G306">
-        <v>6.766</v>
+        <v>0.378</v>
       </c>
       <c r="H306">
-        <v>805079</v>
+        <v>766</v>
       </c>
       <c r="I306">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="J306">
-        <v>248</v>
+        <v>2157</v>
       </c>
       <c r="K306">
-        <v>441</v>
+        <v>2509</v>
       </c>
       <c r="L306">
-        <v>9928</v>
+        <v>4263</v>
       </c>
     </row>
     <row r="307" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="B307">
         <v>2025</v>
       </c>
       <c r="C307" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D307" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="E307" t="s">
         <v>15</v>
       </c>
       <c r="F307">
-        <v>13046396</v>
+        <v>72470138</v>
       </c>
       <c r="G307">
-        <v>4.3120000000000003</v>
+        <v>3.754</v>
       </c>
       <c r="H307">
-        <v>56256</v>
+        <v>272053</v>
       </c>
       <c r="I307">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="J307">
-        <v>391</v>
+        <v>286</v>
       </c>
       <c r="K307">
-        <v>590</v>
+        <v>482</v>
       </c>
       <c r="L307">
-        <v>9931</v>
+        <v>4260</v>
       </c>
     </row>
     <row r="308" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="B308">
         <v>2025</v>
       </c>
       <c r="C308" t="s">
         <v>13</v>
       </c>
       <c r="D308" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="E308" t="s">
         <v>15</v>
       </c>
       <c r="F308">
-        <v>1416896</v>
+        <v>188600</v>
       </c>
       <c r="G308">
-        <v>0.64</v>
+        <v>0.191</v>
       </c>
       <c r="H308">
-        <v>907</v>
+        <v>36</v>
       </c>
       <c r="I308">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="J308">
-        <v>2094</v>
+        <v>2093</v>
       </c>
       <c r="K308">
-        <v>2448</v>
+        <v>2447</v>
       </c>
       <c r="L308">
-        <v>9934</v>
+        <v>4266</v>
       </c>
     </row>
     <row r="309" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
         <v>316</v>
       </c>
       <c r="B309">
         <v>2025</v>
       </c>
       <c r="C309" t="s">
         <v>13</v>
       </c>
       <c r="D309" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="E309" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F309">
-        <v>1416896</v>
+        <v>54510957</v>
       </c>
       <c r="G309">
-        <v>0</v>
+        <v>1.3620000000000001</v>
       </c>
       <c r="H309">
-        <v>0</v>
+        <v>74263</v>
       </c>
       <c r="I309">
         <v>46101</v>
       </c>
       <c r="J309">
-        <v>2094</v>
+        <v>310</v>
       </c>
       <c r="K309">
-        <v>2448</v>
+        <v>506</v>
       </c>
       <c r="L309">
-        <v>9935</v>
+        <v>9930</v>
       </c>
     </row>
     <row r="310" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
         <v>316</v>
       </c>
       <c r="B310">
         <v>2025</v>
       </c>
       <c r="C310" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D310" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
       <c r="E310" t="s">
         <v>15</v>
       </c>
       <c r="F310">
-        <v>4274466</v>
+        <v>12070527</v>
       </c>
       <c r="G310">
-        <v>2.6850000000000001</v>
+        <v>6.7190000000000003</v>
       </c>
       <c r="H310">
-        <v>11477</v>
+        <v>81102</v>
       </c>
       <c r="I310">
         <v>46101</v>
       </c>
       <c r="J310">
-        <v>502</v>
+        <v>379</v>
       </c>
       <c r="K310">
-        <v>702</v>
+        <v>578</v>
       </c>
       <c r="L310">
-        <v>9932</v>
+        <v>9929</v>
       </c>
     </row>
     <row r="311" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
         <v>316</v>
       </c>
       <c r="B311">
         <v>2025</v>
       </c>
       <c r="C311" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D311" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="E311" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F311">
-        <v>4274466</v>
+        <v>1359977</v>
       </c>
       <c r="G311">
-        <v>0</v>
+        <v>0.50700000000000001</v>
       </c>
       <c r="H311">
-        <v>0</v>
+        <v>690</v>
       </c>
       <c r="I311">
         <v>46101</v>
       </c>
       <c r="J311">
-        <v>502</v>
+        <v>2198</v>
       </c>
       <c r="K311">
-        <v>702</v>
+        <v>2553</v>
       </c>
       <c r="L311">
-        <v>9933</v>
+        <v>9936</v>
       </c>
     </row>
     <row r="312" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="B312">
         <v>2025</v>
       </c>
       <c r="C312" t="s">
         <v>13</v>
       </c>
       <c r="D312" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="E312" t="s">
         <v>15</v>
       </c>
       <c r="F312">
-        <v>626436</v>
+        <v>284891</v>
       </c>
       <c r="G312">
-        <v>5.0907</v>
+        <v>0.501</v>
       </c>
       <c r="H312">
-        <v>3189</v>
+        <v>143</v>
       </c>
       <c r="I312">
-        <v>46113</v>
+        <v>46101</v>
       </c>
       <c r="J312">
-        <v>443</v>
+        <v>2199</v>
       </c>
       <c r="K312">
-        <v>643</v>
+        <v>2554</v>
       </c>
       <c r="L312">
-        <v>5748</v>
+        <v>9938</v>
       </c>
     </row>
     <row r="313" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="B313">
         <v>2025</v>
       </c>
       <c r="C313" t="s">
         <v>13</v>
       </c>
       <c r="D313" t="s">
-        <v>286</v>
+        <v>321</v>
       </c>
       <c r="E313" t="s">
         <v>15</v>
       </c>
       <c r="F313">
-        <v>566595777</v>
+        <v>118983783</v>
       </c>
       <c r="G313">
-        <v>3.7749999999999999</v>
+        <v>6.766</v>
       </c>
       <c r="H313">
-        <v>2138899</v>
+        <v>805079</v>
       </c>
       <c r="I313">
-        <v>46103</v>
+        <v>46101</v>
       </c>
       <c r="J313">
-        <v>227</v>
+        <v>248</v>
       </c>
       <c r="K313">
-        <v>419</v>
+        <v>441</v>
       </c>
       <c r="L313">
-        <v>3156</v>
+        <v>9928</v>
       </c>
     </row>
     <row r="314" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="B314">
         <v>2025</v>
       </c>
       <c r="C314" t="s">
         <v>19</v>
       </c>
       <c r="D314" t="s">
-        <v>104</v>
+        <v>322</v>
       </c>
       <c r="E314" t="s">
         <v>15</v>
       </c>
       <c r="F314">
-        <v>5950</v>
+        <v>13046396</v>
       </c>
       <c r="G314">
-        <v>1.597</v>
+        <v>4.3120000000000003</v>
       </c>
       <c r="H314">
-        <v>10</v>
+        <v>56256</v>
       </c>
       <c r="I314">
-        <v>46103</v>
+        <v>46101</v>
       </c>
       <c r="J314">
-        <v>354</v>
+        <v>391</v>
       </c>
       <c r="K314">
-        <v>2665</v>
+        <v>590</v>
       </c>
       <c r="L314">
-        <v>9221</v>
+        <v>9931</v>
       </c>
     </row>
     <row r="315" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="B315">
         <v>2025</v>
       </c>
       <c r="C315" t="s">
         <v>13</v>
       </c>
       <c r="D315" t="s">
-        <v>328</v>
+        <v>323</v>
       </c>
       <c r="E315" t="s">
         <v>15</v>
       </c>
       <c r="F315">
-        <v>166063494</v>
+        <v>1416896</v>
       </c>
       <c r="G315">
-        <v>4.3159999999999998</v>
+        <v>0.64</v>
       </c>
       <c r="H315">
-        <v>716730</v>
+        <v>907</v>
       </c>
       <c r="I315">
-        <v>46103</v>
+        <v>46101</v>
       </c>
       <c r="J315">
-        <v>288</v>
+        <v>2094</v>
       </c>
       <c r="K315">
-        <v>484</v>
+        <v>2448</v>
       </c>
       <c r="L315">
-        <v>3078</v>
+        <v>9934</v>
       </c>
     </row>
     <row r="316" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="B316">
         <v>2025</v>
       </c>
       <c r="C316" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D316" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="E316" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F316">
-        <v>106088392</v>
+        <v>1416896</v>
       </c>
       <c r="G316">
         <v>0</v>
       </c>
       <c r="H316">
         <v>0</v>
       </c>
       <c r="I316">
-        <v>46103</v>
+        <v>46101</v>
       </c>
       <c r="J316">
-        <v>381</v>
+        <v>2094</v>
       </c>
       <c r="K316">
-        <v>580</v>
+        <v>2448</v>
       </c>
       <c r="L316">
-        <v>3092</v>
+        <v>9935</v>
       </c>
     </row>
     <row r="317" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="B317">
         <v>2025</v>
       </c>
       <c r="C317" t="s">
         <v>19</v>
       </c>
       <c r="D317" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="E317" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F317">
-        <v>106088392</v>
+        <v>4274466</v>
       </c>
       <c r="G317">
-        <v>1.131</v>
+        <v>2.6850000000000001</v>
       </c>
       <c r="H317">
-        <v>119986</v>
+        <v>11477</v>
       </c>
       <c r="I317">
-        <v>46103</v>
+        <v>46101</v>
       </c>
       <c r="J317">
-        <v>381</v>
+        <v>502</v>
       </c>
       <c r="K317">
-        <v>580</v>
+        <v>702</v>
       </c>
       <c r="L317">
-        <v>3093</v>
+        <v>9932</v>
       </c>
     </row>
     <row r="318" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="B318">
         <v>2025</v>
       </c>
       <c r="C318" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D318" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="E318" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F318">
-        <v>38607314</v>
+        <v>4274466</v>
       </c>
       <c r="G318">
-        <v>6.1879999999999997</v>
+        <v>0</v>
       </c>
       <c r="H318">
-        <v>238902</v>
+        <v>0</v>
       </c>
       <c r="I318">
-        <v>46103</v>
+        <v>46101</v>
       </c>
       <c r="J318">
-        <v>315</v>
+        <v>502</v>
       </c>
       <c r="K318">
-        <v>511</v>
+        <v>702</v>
       </c>
       <c r="L318">
-        <v>3211</v>
+        <v>9933</v>
       </c>
     </row>
     <row r="319" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B319">
         <v>2025</v>
       </c>
       <c r="C319" t="s">
         <v>13</v>
       </c>
       <c r="D319" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="E319" t="s">
         <v>15</v>
       </c>
       <c r="F319">
-        <v>2245155</v>
+        <v>626436</v>
       </c>
       <c r="G319">
-        <v>0.872</v>
+        <v>5.0907</v>
       </c>
       <c r="H319">
-        <v>1958</v>
+        <v>3189</v>
       </c>
       <c r="I319">
-        <v>46103</v>
+        <v>46113</v>
       </c>
       <c r="J319">
-        <v>2135</v>
+        <v>443</v>
       </c>
       <c r="K319">
-        <v>2488</v>
+        <v>643</v>
       </c>
       <c r="L319">
-        <v>3210</v>
+        <v>5748</v>
       </c>
     </row>
     <row r="320" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
         <v>327</v>
       </c>
       <c r="B320">
         <v>2025</v>
       </c>
       <c r="C320" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D320" t="s">
-        <v>332</v>
+        <v>286</v>
       </c>
       <c r="E320" t="s">
         <v>15</v>
       </c>
       <c r="F320">
-        <v>5359989</v>
+        <v>566595777</v>
       </c>
       <c r="G320">
-        <v>1.79</v>
+        <v>3.7749999999999999</v>
       </c>
       <c r="H320">
-        <v>9594</v>
+        <v>2138899</v>
       </c>
       <c r="I320">
         <v>46103</v>
       </c>
       <c r="J320">
-        <v>474</v>
+        <v>227</v>
       </c>
       <c r="K320">
-        <v>674</v>
+        <v>419</v>
       </c>
       <c r="L320">
-        <v>3246</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="321" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
         <v>327</v>
       </c>
       <c r="B321">
         <v>2025</v>
       </c>
       <c r="C321" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D321" t="s">
-        <v>333</v>
+        <v>104</v>
       </c>
       <c r="E321" t="s">
         <v>15</v>
       </c>
       <c r="F321">
-        <v>10698493813</v>
+        <v>5950</v>
       </c>
       <c r="G321">
-        <v>2.488</v>
+        <v>1.597</v>
       </c>
       <c r="H321">
-        <v>26617853</v>
+        <v>10</v>
       </c>
       <c r="I321">
         <v>46103</v>
       </c>
       <c r="J321">
-        <v>218</v>
+        <v>354</v>
       </c>
       <c r="K321">
-        <v>409</v>
+        <v>2665</v>
       </c>
       <c r="L321">
-        <v>3255</v>
+        <v>9221</v>
       </c>
     </row>
     <row r="322" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
         <v>327</v>
       </c>
       <c r="B322">
         <v>2025</v>
       </c>
       <c r="C322" t="s">
         <v>13</v>
       </c>
       <c r="D322" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="E322" t="s">
         <v>15</v>
       </c>
       <c r="F322">
-        <v>1978271</v>
+        <v>166063494</v>
       </c>
       <c r="G322">
-        <v>0.872</v>
+        <v>4.3159999999999998</v>
       </c>
       <c r="H322">
-        <v>1580</v>
+        <v>716730</v>
       </c>
       <c r="I322">
         <v>46103</v>
       </c>
       <c r="J322">
-        <v>2116</v>
+        <v>288</v>
       </c>
       <c r="K322">
-        <v>2470</v>
+        <v>484</v>
       </c>
       <c r="L322">
-        <v>3254</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="323" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
         <v>327</v>
       </c>
       <c r="B323">
         <v>2025</v>
       </c>
       <c r="C323" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D323" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="E323" t="s">
         <v>15</v>
       </c>
       <c r="F323">
-        <v>95874542</v>
+        <v>106088392</v>
       </c>
       <c r="G323">
-        <v>4.5350000000000001</v>
+        <v>0</v>
       </c>
       <c r="H323">
-        <v>434791</v>
+        <v>0</v>
       </c>
       <c r="I323">
         <v>46103</v>
       </c>
       <c r="J323">
-        <v>304</v>
+        <v>381</v>
       </c>
       <c r="K323">
-        <v>500</v>
+        <v>580</v>
       </c>
       <c r="L323">
-        <v>3316</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="324" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
         <v>327</v>
       </c>
       <c r="B324">
         <v>2025</v>
       </c>
       <c r="C324" t="s">
         <v>19</v>
       </c>
       <c r="D324" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="E324" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F324">
-        <v>4472367</v>
+        <v>106088392</v>
       </c>
       <c r="G324">
-        <v>2.004</v>
+        <v>1.131</v>
       </c>
       <c r="H324">
-        <v>8963</v>
+        <v>119986</v>
       </c>
       <c r="I324">
         <v>46103</v>
       </c>
       <c r="J324">
-        <v>472</v>
+        <v>381</v>
       </c>
       <c r="K324">
-        <v>672</v>
+        <v>580</v>
       </c>
       <c r="L324">
-        <v>3318</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="325" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="B325">
         <v>2025</v>
       </c>
       <c r="C325" t="s">
         <v>13</v>
       </c>
       <c r="D325" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="E325" t="s">
         <v>15</v>
       </c>
       <c r="F325">
-        <v>23166384</v>
+        <v>38607314</v>
       </c>
       <c r="G325">
-        <v>10.201000000000001</v>
+        <v>6.1879999999999997</v>
       </c>
       <c r="H325">
-        <v>236320</v>
+        <v>238902</v>
       </c>
       <c r="I325">
-        <v>46105</v>
+        <v>46103</v>
       </c>
       <c r="J325">
-        <v>368</v>
+        <v>315</v>
       </c>
       <c r="K325">
-        <v>566</v>
+        <v>511</v>
       </c>
       <c r="L325">
-        <v>7531</v>
+        <v>3211</v>
       </c>
     </row>
     <row r="326" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="B326">
         <v>2025</v>
       </c>
       <c r="C326" t="s">
         <v>13</v>
       </c>
       <c r="D326" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="E326" t="s">
         <v>15</v>
       </c>
       <c r="F326">
-        <v>69642388</v>
+        <v>2245155</v>
       </c>
       <c r="G326">
-        <v>10.079000000000001</v>
+        <v>0.872</v>
       </c>
       <c r="H326">
-        <v>701926</v>
+        <v>1958</v>
       </c>
       <c r="I326">
-        <v>46105</v>
+        <v>46103</v>
       </c>
       <c r="J326">
-        <v>272</v>
+        <v>2135</v>
       </c>
       <c r="K326">
-        <v>467</v>
+        <v>2488</v>
       </c>
       <c r="L326">
-        <v>7482</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="327" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="B327">
         <v>2025</v>
       </c>
       <c r="C327" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D327" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
       <c r="E327" t="s">
         <v>15</v>
       </c>
       <c r="F327">
-        <v>141280</v>
+        <v>5359989</v>
       </c>
       <c r="G327">
-        <v>1.0329999999999999</v>
+        <v>1.79</v>
       </c>
       <c r="H327">
-        <v>146</v>
+        <v>9594</v>
       </c>
       <c r="I327">
-        <v>46105</v>
+        <v>46103</v>
       </c>
       <c r="J327">
-        <v>2095</v>
+        <v>474</v>
       </c>
       <c r="K327">
-        <v>2449</v>
+        <v>674</v>
       </c>
       <c r="L327">
-        <v>7533</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="328" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="B328">
         <v>2025</v>
       </c>
       <c r="C328" t="s">
         <v>13</v>
       </c>
       <c r="D328" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="E328" t="s">
         <v>15</v>
       </c>
       <c r="F328">
-        <v>90617137</v>
+        <v>10698493813</v>
       </c>
       <c r="G328">
-        <v>8.8870000000000005</v>
+        <v>2.488</v>
       </c>
       <c r="H328">
-        <v>805314</v>
+        <v>26617853</v>
       </c>
       <c r="I328">
-        <v>46107</v>
+        <v>46103</v>
       </c>
       <c r="J328">
-        <v>276</v>
+        <v>218</v>
       </c>
       <c r="K328">
-        <v>471</v>
+        <v>409</v>
       </c>
       <c r="L328">
-        <v>6904</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="329" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="B329">
         <v>2025</v>
       </c>
       <c r="C329" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D329" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="E329" t="s">
         <v>15</v>
       </c>
       <c r="F329">
-        <v>19976253</v>
+        <v>1978271</v>
       </c>
       <c r="G329">
-        <v>8.9239999999999995</v>
+        <v>0.872</v>
       </c>
       <c r="H329">
-        <v>178268</v>
+        <v>1580</v>
       </c>
       <c r="I329">
-        <v>46107</v>
+        <v>46103</v>
       </c>
       <c r="J329">
-        <v>355</v>
+        <v>2116</v>
       </c>
       <c r="K329">
-        <v>553</v>
+        <v>2470</v>
       </c>
       <c r="L329">
-        <v>6905</v>
+        <v>3254</v>
       </c>
     </row>
     <row r="330" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="B330">
         <v>2025</v>
       </c>
       <c r="C330" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D330" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="E330" t="s">
         <v>15</v>
       </c>
       <c r="F330">
-        <v>3683316</v>
+        <v>95874542</v>
       </c>
       <c r="G330">
-        <v>13.093999999999999</v>
+        <v>4.5350000000000001</v>
       </c>
       <c r="H330">
-        <v>48229</v>
+        <v>434791</v>
       </c>
       <c r="I330">
-        <v>46107</v>
+        <v>46103</v>
       </c>
       <c r="J330">
-        <v>504</v>
+        <v>304</v>
       </c>
       <c r="K330">
-        <v>704</v>
+        <v>500</v>
       </c>
       <c r="L330">
-        <v>6907</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="331" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="B331">
         <v>2025</v>
       </c>
       <c r="C331" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D331" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="E331" t="s">
         <v>15</v>
       </c>
       <c r="F331">
-        <v>2159190</v>
+        <v>4472367</v>
       </c>
       <c r="G331">
-        <v>12.278</v>
+        <v>2.004</v>
       </c>
       <c r="H331">
-        <v>26511</v>
+        <v>8963</v>
       </c>
       <c r="I331">
-        <v>46107</v>
+        <v>46103</v>
       </c>
       <c r="J331">
-        <v>500</v>
+        <v>472</v>
       </c>
       <c r="K331">
-        <v>700</v>
+        <v>672</v>
       </c>
       <c r="L331">
-        <v>6906</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="332" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="B332">
         <v>2025</v>
       </c>
       <c r="C332" t="s">
         <v>13</v>
       </c>
       <c r="D332" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="E332" t="s">
         <v>15</v>
       </c>
       <c r="F332">
-        <v>5037809</v>
+        <v>23166384</v>
       </c>
       <c r="G332">
-        <v>10.225</v>
+        <v>10.201000000000001</v>
       </c>
       <c r="H332">
-        <v>51512</v>
+        <v>236320</v>
       </c>
       <c r="I332">
-        <v>46109</v>
+        <v>46105</v>
       </c>
       <c r="J332">
-        <v>456</v>
+        <v>368</v>
       </c>
       <c r="K332">
-        <v>656</v>
+        <v>566</v>
       </c>
       <c r="L332">
-        <v>6089</v>
+        <v>7531</v>
       </c>
     </row>
     <row r="333" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="B333">
         <v>2025</v>
       </c>
       <c r="C333" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D333" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="E333" t="s">
         <v>15</v>
       </c>
       <c r="F333">
-        <v>3514248</v>
+        <v>69642388</v>
       </c>
       <c r="G333">
-        <v>10.505000000000001</v>
+        <v>10.079000000000001</v>
       </c>
       <c r="H333">
-        <v>36917</v>
+        <v>701926</v>
       </c>
       <c r="I333">
-        <v>46109</v>
+        <v>46105</v>
       </c>
       <c r="J333">
-        <v>465</v>
+        <v>272</v>
       </c>
       <c r="K333">
-        <v>665</v>
+        <v>467</v>
       </c>
       <c r="L333">
-        <v>6090</v>
+        <v>7482</v>
       </c>
     </row>
     <row r="334" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="B334">
         <v>2025</v>
       </c>
       <c r="C334" t="s">
         <v>13</v>
       </c>
       <c r="D334" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="E334" t="s">
         <v>15</v>
       </c>
       <c r="F334">
-        <v>6627374</v>
+        <v>141280</v>
       </c>
       <c r="G334">
-        <v>4.9320000000000004</v>
+        <v>1.0329999999999999</v>
       </c>
       <c r="H334">
-        <v>32686</v>
+        <v>146</v>
       </c>
       <c r="I334">
-        <v>46109</v>
+        <v>46105</v>
       </c>
       <c r="J334">
-        <v>382</v>
+        <v>2095</v>
       </c>
       <c r="K334">
-        <v>581</v>
+        <v>2449</v>
       </c>
       <c r="L334">
-        <v>6091</v>
+        <v>7533</v>
       </c>
     </row>
     <row r="335" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B335">
         <v>2025</v>
       </c>
       <c r="C335" t="s">
         <v>13</v>
       </c>
       <c r="D335" t="s">
-        <v>350</v>
+        <v>342</v>
       </c>
       <c r="E335" t="s">
         <v>15</v>
       </c>
       <c r="F335">
-        <v>3228754</v>
+        <v>90617137</v>
       </c>
       <c r="G335">
-        <v>3.22</v>
+        <v>8.8870000000000005</v>
       </c>
       <c r="H335">
-        <v>10397</v>
+        <v>805314</v>
       </c>
       <c r="I335">
-        <v>46109</v>
+        <v>46107</v>
       </c>
       <c r="J335">
-        <v>487</v>
+        <v>276</v>
       </c>
       <c r="K335">
-        <v>687</v>
+        <v>471</v>
       </c>
       <c r="L335">
-        <v>6092</v>
+        <v>6904</v>
       </c>
     </row>
     <row r="336" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B336">
         <v>2025</v>
       </c>
       <c r="C336" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D336" t="s">
-        <v>351</v>
+        <v>343</v>
       </c>
       <c r="E336" t="s">
         <v>15</v>
       </c>
       <c r="F336">
-        <v>2116026</v>
+        <v>19976253</v>
       </c>
       <c r="G336">
-        <v>12.241</v>
+        <v>8.9239999999999995</v>
       </c>
       <c r="H336">
-        <v>25902</v>
+        <v>178268</v>
       </c>
       <c r="I336">
-        <v>46109</v>
+        <v>46107</v>
       </c>
       <c r="J336">
-        <v>401</v>
+        <v>355</v>
       </c>
       <c r="K336">
-        <v>601</v>
+        <v>553</v>
       </c>
       <c r="L336">
-        <v>6093</v>
+        <v>6905</v>
       </c>
     </row>
     <row r="337" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B337">
         <v>2025</v>
       </c>
       <c r="C337" t="s">
         <v>19</v>
       </c>
       <c r="D337" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="E337" t="s">
         <v>15</v>
       </c>
       <c r="F337">
-        <v>29296847</v>
+        <v>3683316</v>
       </c>
       <c r="G337">
-        <v>4.1710000000000003</v>
+        <v>13.093999999999999</v>
       </c>
       <c r="H337">
-        <v>122197</v>
+        <v>48229</v>
       </c>
       <c r="I337">
-        <v>46109</v>
+        <v>46107</v>
       </c>
       <c r="J337">
-        <v>357</v>
+        <v>504</v>
       </c>
       <c r="K337">
-        <v>555</v>
+        <v>704</v>
       </c>
       <c r="L337">
-        <v>6094</v>
+        <v>6907</v>
       </c>
     </row>
     <row r="338" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B338">
         <v>2025</v>
       </c>
       <c r="C338" t="s">
         <v>13</v>
       </c>
       <c r="D338" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="E338" t="s">
         <v>15</v>
       </c>
       <c r="F338">
-        <v>98445609</v>
+        <v>2159190</v>
       </c>
       <c r="G338">
-        <v>7.8719999999999999</v>
+        <v>12.278</v>
       </c>
       <c r="H338">
-        <v>774964</v>
+        <v>26511</v>
       </c>
       <c r="I338">
-        <v>46109</v>
+        <v>46107</v>
       </c>
       <c r="J338">
-        <v>245</v>
+        <v>500</v>
       </c>
       <c r="K338">
-        <v>438</v>
+        <v>700</v>
       </c>
       <c r="L338">
-        <v>6095</v>
+        <v>6906</v>
       </c>
     </row>
     <row r="339" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
         <v>346</v>
       </c>
       <c r="B339">
         <v>2025</v>
       </c>
       <c r="C339" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D339" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E339" t="s">
         <v>15</v>
       </c>
       <c r="F339">
-        <v>13244910</v>
+        <v>5037809</v>
       </c>
       <c r="G339">
-        <v>7.4710000000000001</v>
+        <v>10.225</v>
       </c>
       <c r="H339">
-        <v>98953</v>
+        <v>51512</v>
       </c>
       <c r="I339">
         <v>46109</v>
       </c>
       <c r="J339">
-        <v>372</v>
+        <v>456</v>
       </c>
       <c r="K339">
-        <v>571</v>
+        <v>656</v>
       </c>
       <c r="L339">
-        <v>6096</v>
+        <v>6089</v>
       </c>
     </row>
     <row r="340" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
         <v>346</v>
       </c>
       <c r="B340">
         <v>2025</v>
       </c>
       <c r="C340" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D340" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="E340" t="s">
         <v>15</v>
       </c>
       <c r="F340">
-        <v>1483980</v>
+        <v>3514248</v>
       </c>
       <c r="G340">
-        <v>0.86</v>
+        <v>10.505000000000001</v>
       </c>
       <c r="H340">
-        <v>1276</v>
+        <v>36917</v>
       </c>
       <c r="I340">
         <v>46109</v>
       </c>
       <c r="J340">
-        <v>523</v>
+        <v>465</v>
       </c>
       <c r="K340">
-        <v>723</v>
+        <v>665</v>
       </c>
       <c r="L340">
-        <v>6097</v>
+        <v>6090</v>
       </c>
     </row>
     <row r="341" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
         <v>346</v>
       </c>
       <c r="B341">
         <v>2025</v>
       </c>
       <c r="C341" t="s">
         <v>13</v>
       </c>
       <c r="D341" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="E341" t="s">
         <v>15</v>
       </c>
       <c r="F341">
-        <v>23334820</v>
+        <v>6627374</v>
       </c>
       <c r="G341">
-        <v>6.0430000000000001</v>
+        <v>4.9320000000000004</v>
       </c>
       <c r="H341">
-        <v>141012</v>
+        <v>32686</v>
       </c>
       <c r="I341">
         <v>46109</v>
       </c>
       <c r="J341">
-        <v>345</v>
+        <v>382</v>
       </c>
       <c r="K341">
-        <v>541</v>
+        <v>581</v>
       </c>
       <c r="L341">
-        <v>6098</v>
+        <v>6091</v>
       </c>
     </row>
     <row r="342" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="B342">
         <v>2025</v>
       </c>
       <c r="C342" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D342" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
       <c r="E342" t="s">
         <v>15</v>
       </c>
       <c r="F342">
-        <v>5270077</v>
+        <v>3228754</v>
       </c>
       <c r="G342">
-        <v>7.0469999999999997</v>
+        <v>3.22</v>
       </c>
       <c r="H342">
-        <v>37138</v>
+        <v>10397</v>
       </c>
       <c r="I342">
-        <v>46111</v>
+        <v>46109</v>
       </c>
       <c r="J342">
-        <v>421</v>
+        <v>487</v>
       </c>
       <c r="K342">
-        <v>621</v>
+        <v>687</v>
       </c>
       <c r="L342">
-        <v>6216</v>
+        <v>6092</v>
       </c>
     </row>
     <row r="343" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="B343">
         <v>2025</v>
       </c>
       <c r="C343" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D343" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="E343" t="s">
         <v>15</v>
       </c>
       <c r="F343">
-        <v>8810151</v>
+        <v>2116026</v>
       </c>
       <c r="G343">
-        <v>4.3470000000000004</v>
+        <v>12.241</v>
       </c>
       <c r="H343">
-        <v>38298</v>
+        <v>25902</v>
       </c>
       <c r="I343">
-        <v>46111</v>
+        <v>46109</v>
       </c>
       <c r="J343">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="K343">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="L343">
-        <v>6215</v>
+        <v>6093</v>
       </c>
     </row>
     <row r="344" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>357</v>
+        <v>346</v>
       </c>
       <c r="B344">
         <v>2025</v>
       </c>
       <c r="C344" t="s">
         <v>19</v>
       </c>
       <c r="D344" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="E344" t="s">
         <v>15</v>
       </c>
       <c r="F344">
-        <v>39816674</v>
+        <v>29296847</v>
       </c>
       <c r="G344">
-        <v>6.5419999999999998</v>
+        <v>4.1710000000000003</v>
       </c>
       <c r="H344">
-        <v>260481</v>
+        <v>122197</v>
       </c>
       <c r="I344">
-        <v>46111</v>
+        <v>46109</v>
       </c>
       <c r="J344">
-        <v>312</v>
+        <v>357</v>
       </c>
       <c r="K344">
-        <v>508</v>
+        <v>555</v>
       </c>
       <c r="L344">
-        <v>6217</v>
+        <v>6094</v>
       </c>
     </row>
     <row r="345" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
       <c r="B345">
         <v>2025</v>
       </c>
       <c r="C345" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D345" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="E345" t="s">
         <v>15</v>
       </c>
       <c r="F345">
-        <v>4274469</v>
+        <v>98445609</v>
       </c>
       <c r="G345">
-        <v>12.346</v>
+        <v>7.8719999999999999</v>
       </c>
       <c r="H345">
-        <v>52773</v>
+        <v>774964</v>
       </c>
       <c r="I345">
-        <v>46115</v>
+        <v>46109</v>
       </c>
       <c r="J345">
+        <v>245</v>
+      </c>
+      <c r="K345">
         <v>438</v>
       </c>
-      <c r="K345">
-[...1 lines deleted...]
-      </c>
       <c r="L345">
-        <v>5519</v>
+        <v>6095</v>
       </c>
     </row>
     <row r="346" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
       <c r="B346">
         <v>2025</v>
       </c>
       <c r="C346" t="s">
         <v>19</v>
       </c>
       <c r="D346" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="E346" t="s">
         <v>15</v>
       </c>
       <c r="F346">
-        <v>4978976</v>
+        <v>13244910</v>
       </c>
       <c r="G346">
-        <v>6.1920000000000002</v>
+        <v>7.4710000000000001</v>
       </c>
       <c r="H346">
-        <v>30830</v>
+        <v>98953</v>
       </c>
       <c r="I346">
-        <v>46115</v>
+        <v>46109</v>
       </c>
       <c r="J346">
-        <v>453</v>
+        <v>372</v>
       </c>
       <c r="K346">
-        <v>653</v>
+        <v>571</v>
       </c>
       <c r="L346">
-        <v>5520</v>
+        <v>6096</v>
       </c>
     </row>
     <row r="347" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
       <c r="B347">
         <v>2025</v>
       </c>
       <c r="C347" t="s">
         <v>13</v>
       </c>
       <c r="D347" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="E347" t="s">
         <v>15</v>
       </c>
       <c r="F347">
-        <v>6307788</v>
+        <v>1483980</v>
       </c>
       <c r="G347">
-        <v>16.777000000000001</v>
+        <v>0.86</v>
       </c>
       <c r="H347">
-        <v>105826</v>
+        <v>1276</v>
       </c>
       <c r="I347">
-        <v>46115</v>
+        <v>46109</v>
       </c>
       <c r="J347">
-        <v>414</v>
+        <v>523</v>
       </c>
       <c r="K347">
-        <v>614</v>
+        <v>723</v>
       </c>
       <c r="L347">
-        <v>5521</v>
+        <v>6097</v>
       </c>
     </row>
     <row r="348" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
       <c r="B348">
         <v>2025</v>
       </c>
       <c r="C348" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D348" t="s">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="E348" t="s">
         <v>15</v>
       </c>
       <c r="F348">
-        <v>12375968</v>
+        <v>23334820</v>
       </c>
       <c r="G348">
-        <v>14.6</v>
+        <v>6.0430000000000001</v>
       </c>
       <c r="H348">
-        <v>180689</v>
+        <v>141012</v>
       </c>
       <c r="I348">
-        <v>46115</v>
+        <v>46109</v>
       </c>
       <c r="J348">
-        <v>392</v>
+        <v>345</v>
       </c>
       <c r="K348">
-        <v>591</v>
+        <v>541</v>
       </c>
       <c r="L348">
-        <v>5522</v>
+        <v>6098</v>
       </c>
     </row>
     <row r="349" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B349">
         <v>2025</v>
       </c>
       <c r="C349" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D349" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="E349" t="s">
         <v>15</v>
       </c>
       <c r="F349">
-        <v>6092910</v>
+        <v>5270077</v>
       </c>
       <c r="G349">
-        <v>4.0720000000000001</v>
+        <v>7.0469999999999997</v>
       </c>
       <c r="H349">
-        <v>24809</v>
+        <v>37138</v>
       </c>
       <c r="I349">
-        <v>46115</v>
+        <v>46111</v>
       </c>
       <c r="J349">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="K349">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="L349">
-        <v>5523</v>
+        <v>6216</v>
       </c>
     </row>
     <row r="350" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B350">
         <v>2025</v>
       </c>
       <c r="C350" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D350" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E350" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F350">
-        <v>6092910</v>
+        <v>8810151</v>
       </c>
       <c r="G350">
-        <v>3.2829999999999999</v>
+        <v>4.3470000000000004</v>
       </c>
       <c r="H350">
-        <v>20005</v>
+        <v>38298</v>
       </c>
       <c r="I350">
-        <v>46115</v>
+        <v>46111</v>
       </c>
       <c r="J350">
-        <v>418</v>
+        <v>406</v>
       </c>
       <c r="K350">
-        <v>618</v>
+        <v>606</v>
       </c>
       <c r="L350">
-        <v>5524</v>
+        <v>6215</v>
       </c>
     </row>
     <row r="351" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="B351">
         <v>2025</v>
       </c>
       <c r="C351" t="s">
         <v>19</v>
       </c>
       <c r="D351" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="E351" t="s">
         <v>15</v>
       </c>
       <c r="F351">
-        <v>12925898</v>
+        <v>39816674</v>
       </c>
       <c r="G351">
-        <v>8.75</v>
+        <v>6.5419999999999998</v>
       </c>
       <c r="H351">
-        <v>113102</v>
+        <v>260481</v>
       </c>
       <c r="I351">
-        <v>46115</v>
+        <v>46111</v>
       </c>
       <c r="J351">
-        <v>393</v>
+        <v>312</v>
       </c>
       <c r="K351">
-        <v>592</v>
+        <v>508</v>
       </c>
       <c r="L351">
-        <v>5525</v>
+        <v>6217</v>
       </c>
     </row>
     <row r="352" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
         <v>361</v>
       </c>
       <c r="B352">
         <v>2025</v>
       </c>
       <c r="C352" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D352" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="E352" t="s">
         <v>15</v>
       </c>
       <c r="F352">
-        <v>10709010</v>
+        <v>4274469</v>
       </c>
       <c r="G352">
-        <v>6.4050000000000002</v>
+        <v>12.346</v>
       </c>
       <c r="H352">
-        <v>68591</v>
+        <v>52773</v>
       </c>
       <c r="I352">
         <v>46115</v>
       </c>
       <c r="J352">
-        <v>415</v>
+        <v>438</v>
       </c>
       <c r="K352">
-        <v>615</v>
+        <v>638</v>
       </c>
       <c r="L352">
-        <v>5526</v>
+        <v>5519</v>
       </c>
     </row>
     <row r="353" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
         <v>361</v>
       </c>
       <c r="B353">
         <v>2025</v>
       </c>
       <c r="C353" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D353" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="E353" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F353">
-        <v>10709010</v>
+        <v>4978976</v>
       </c>
       <c r="G353">
-        <v>0.58499999999999996</v>
+        <v>6.1920000000000002</v>
       </c>
       <c r="H353">
-        <v>6265</v>
+        <v>30830</v>
       </c>
       <c r="I353">
         <v>46115</v>
       </c>
       <c r="J353">
-        <v>415</v>
+        <v>453</v>
       </c>
       <c r="K353">
-        <v>615</v>
+        <v>653</v>
       </c>
       <c r="L353">
-        <v>5527</v>
+        <v>5520</v>
       </c>
     </row>
     <row r="354" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
         <v>361</v>
       </c>
       <c r="B354">
         <v>2025</v>
       </c>
       <c r="C354" t="s">
         <v>13</v>
       </c>
       <c r="D354" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="E354" t="s">
         <v>15</v>
       </c>
       <c r="F354">
-        <v>129903165</v>
+        <v>6307788</v>
       </c>
       <c r="G354">
-        <v>10.7</v>
+        <v>16.777000000000001</v>
       </c>
       <c r="H354">
-        <v>1389964</v>
+        <v>105826</v>
       </c>
       <c r="I354">
         <v>46115</v>
       </c>
       <c r="J354">
-        <v>249</v>
+        <v>414</v>
       </c>
       <c r="K354">
-        <v>442</v>
+        <v>614</v>
       </c>
       <c r="L354">
-        <v>5528</v>
+        <v>5521</v>
       </c>
     </row>
     <row r="355" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
         <v>361</v>
       </c>
       <c r="B355">
         <v>2025</v>
       </c>
       <c r="C355" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D355" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="E355" t="s">
         <v>15</v>
       </c>
       <c r="F355">
-        <v>10330186</v>
+        <v>12375968</v>
       </c>
       <c r="G355">
-        <v>7.4139999999999997</v>
+        <v>14.6</v>
       </c>
       <c r="H355">
-        <v>76588</v>
+        <v>180689</v>
       </c>
       <c r="I355">
         <v>46115</v>
       </c>
       <c r="J355">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="K355">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="L355">
-        <v>5529</v>
+        <v>5522</v>
       </c>
     </row>
     <row r="356" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
         <v>361</v>
       </c>
       <c r="B356">
         <v>2025</v>
       </c>
       <c r="C356" t="s">
         <v>13</v>
       </c>
       <c r="D356" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="E356" t="s">
         <v>15</v>
       </c>
       <c r="F356">
-        <v>3466370</v>
+        <v>6092910</v>
       </c>
       <c r="G356">
-        <v>11.02</v>
+        <v>4.0720000000000001</v>
       </c>
       <c r="H356">
-        <v>38199</v>
+        <v>24809</v>
       </c>
       <c r="I356">
         <v>46115</v>
       </c>
       <c r="J356">
-        <v>482</v>
+        <v>418</v>
       </c>
       <c r="K356">
-        <v>682</v>
+        <v>618</v>
       </c>
       <c r="L356">
-        <v>5530</v>
+        <v>5523</v>
       </c>
     </row>
     <row r="357" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
         <v>361</v>
       </c>
       <c r="B357">
         <v>2025</v>
       </c>
       <c r="C357" t="s">
         <v>13</v>
       </c>
       <c r="D357" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="E357" t="s">
         <v>45</v>
       </c>
       <c r="F357">
-        <v>3466370</v>
+        <v>6092910</v>
       </c>
       <c r="G357">
-        <v>0</v>
+        <v>3.2829999999999999</v>
       </c>
       <c r="H357">
-        <v>0</v>
+        <v>20005</v>
       </c>
       <c r="I357">
         <v>46115</v>
       </c>
       <c r="J357">
-        <v>482</v>
+        <v>418</v>
       </c>
       <c r="K357">
-        <v>682</v>
+        <v>618</v>
       </c>
       <c r="L357">
-        <v>5531</v>
+        <v>5524</v>
       </c>
     </row>
     <row r="358" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>372</v>
+        <v>361</v>
       </c>
       <c r="B358">
         <v>2025</v>
       </c>
       <c r="C358" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D358" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="E358" t="s">
         <v>15</v>
       </c>
       <c r="F358">
-        <v>348623727</v>
+        <v>12925898</v>
       </c>
       <c r="G358">
-        <v>4.343</v>
+        <v>8.75</v>
       </c>
       <c r="H358">
-        <v>1514073</v>
+        <v>113102</v>
       </c>
       <c r="I358">
-        <v>46117</v>
+        <v>46115</v>
       </c>
       <c r="J358">
-        <v>252</v>
+        <v>393</v>
       </c>
       <c r="K358">
-        <v>446</v>
+        <v>592</v>
       </c>
       <c r="L358">
-        <v>9321</v>
+        <v>5525</v>
       </c>
     </row>
     <row r="359" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="B359">
         <v>2025</v>
       </c>
       <c r="C359" t="s">
         <v>13</v>
       </c>
       <c r="D359" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="E359" t="s">
         <v>15</v>
       </c>
       <c r="F359">
-        <v>4887773</v>
+        <v>10709010</v>
       </c>
       <c r="G359">
-        <v>4.6779999999999999</v>
+        <v>6.4050000000000002</v>
       </c>
       <c r="H359">
-        <v>22865</v>
+        <v>68591</v>
       </c>
       <c r="I359">
-        <v>46119</v>
+        <v>46115</v>
       </c>
       <c r="J359">
-        <v>467</v>
+        <v>415</v>
       </c>
       <c r="K359">
-        <v>667</v>
+        <v>615</v>
       </c>
       <c r="L359">
-        <v>3411</v>
+        <v>5526</v>
       </c>
     </row>
     <row r="360" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="B360">
         <v>2025</v>
       </c>
       <c r="C360" t="s">
         <v>13</v>
       </c>
       <c r="D360" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="E360" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F360">
-        <v>53341059</v>
+        <v>10709010</v>
       </c>
       <c r="G360">
-        <v>4.5229999999999997</v>
+        <v>0.58499999999999996</v>
       </c>
       <c r="H360">
-        <v>241262</v>
+        <v>6265</v>
       </c>
       <c r="I360">
-        <v>46119</v>
+        <v>46115</v>
       </c>
       <c r="J360">
-        <v>308</v>
+        <v>415</v>
       </c>
       <c r="K360">
-        <v>504</v>
+        <v>615</v>
       </c>
       <c r="L360">
-        <v>3410</v>
+        <v>5527</v>
       </c>
     </row>
     <row r="361" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
-        <v>377</v>
+        <v>361</v>
       </c>
       <c r="B361">
         <v>2025</v>
       </c>
       <c r="C361" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D361" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="E361" t="s">
         <v>15</v>
       </c>
       <c r="F361">
-        <v>18220294</v>
+        <v>129903165</v>
       </c>
       <c r="G361">
-        <v>8.4719999999999995</v>
+        <v>10.7</v>
       </c>
       <c r="H361">
-        <v>154363</v>
+        <v>1389964</v>
       </c>
       <c r="I361">
-        <v>46121</v>
+        <v>46115</v>
       </c>
       <c r="J361">
-        <v>274</v>
+        <v>249</v>
       </c>
       <c r="K361">
-        <v>469</v>
+        <v>442</v>
       </c>
       <c r="L361">
-        <v>8269</v>
+        <v>5528</v>
       </c>
     </row>
     <row r="362" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
-        <v>206</v>
+        <v>361</v>
       </c>
       <c r="B362">
         <v>2025</v>
       </c>
       <c r="C362" t="s">
         <v>13</v>
       </c>
       <c r="D362" t="s">
-        <v>379</v>
+        <v>370</v>
       </c>
       <c r="E362" t="s">
         <v>15</v>
       </c>
       <c r="F362">
-        <v>7937827</v>
+        <v>10330186</v>
       </c>
       <c r="G362">
-        <v>8.1150000000000002</v>
+        <v>7.4139999999999997</v>
       </c>
       <c r="H362">
-        <v>64416</v>
+        <v>76588</v>
       </c>
       <c r="I362">
-        <v>46123</v>
+        <v>46115</v>
       </c>
       <c r="J362">
-        <v>364</v>
+        <v>388</v>
       </c>
       <c r="K362">
-        <v>562</v>
+        <v>587</v>
       </c>
       <c r="L362">
-        <v>7082</v>
+        <v>5529</v>
       </c>
     </row>
     <row r="363" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
-        <v>206</v>
+        <v>361</v>
       </c>
       <c r="B363">
         <v>2025</v>
       </c>
       <c r="C363" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D363" t="s">
-        <v>380</v>
+        <v>371</v>
       </c>
       <c r="E363" t="s">
         <v>15</v>
       </c>
       <c r="F363">
-        <v>1909275</v>
+        <v>3466370</v>
       </c>
       <c r="G363">
-        <v>4.976</v>
+        <v>11.02</v>
       </c>
       <c r="H363">
-        <v>9501</v>
+        <v>38199</v>
       </c>
       <c r="I363">
-        <v>46123</v>
+        <v>46115</v>
       </c>
       <c r="J363">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="K363">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="L363">
-        <v>7083</v>
+        <v>5530</v>
       </c>
     </row>
     <row r="364" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
-        <v>206</v>
+        <v>361</v>
       </c>
       <c r="B364">
         <v>2025</v>
       </c>
       <c r="C364" t="s">
         <v>13</v>
       </c>
       <c r="D364" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="E364" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F364">
-        <v>183067845</v>
+        <v>3466370</v>
       </c>
       <c r="G364">
-        <v>3.278</v>
+        <v>0</v>
       </c>
       <c r="H364">
-        <v>600099</v>
+        <v>0</v>
       </c>
       <c r="I364">
-        <v>46123</v>
+        <v>46115</v>
       </c>
       <c r="J364">
-        <v>244</v>
+        <v>482</v>
       </c>
       <c r="K364">
-        <v>437</v>
+        <v>682</v>
       </c>
       <c r="L364">
-        <v>7079</v>
+        <v>5531</v>
       </c>
     </row>
     <row r="365" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>206</v>
+        <v>372</v>
       </c>
       <c r="B365">
         <v>2025</v>
       </c>
       <c r="C365" t="s">
         <v>13</v>
       </c>
       <c r="D365" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="E365" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F365">
-        <v>183067845</v>
+        <v>348623727</v>
       </c>
       <c r="G365">
-        <v>0</v>
+        <v>4.343</v>
       </c>
       <c r="H365">
-        <v>0</v>
+        <v>1514073</v>
       </c>
       <c r="I365">
-        <v>46123</v>
+        <v>46117</v>
       </c>
       <c r="J365">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="K365">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="L365">
-        <v>7080</v>
+        <v>9321</v>
       </c>
     </row>
     <row r="366" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>206</v>
+        <v>374</v>
       </c>
       <c r="B366">
         <v>2025</v>
       </c>
       <c r="C366" t="s">
         <v>13</v>
       </c>
       <c r="D366" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="E366" t="s">
         <v>15</v>
       </c>
       <c r="F366">
-        <v>4226</v>
+        <v>4887773</v>
       </c>
       <c r="G366">
-        <v>0</v>
+        <v>4.6779999999999999</v>
       </c>
       <c r="H366">
-        <v>0</v>
+        <v>22865</v>
       </c>
       <c r="I366">
-        <v>46123</v>
+        <v>46119</v>
       </c>
       <c r="J366">
-        <v>2096</v>
+        <v>467</v>
       </c>
       <c r="K366">
-        <v>2450</v>
+        <v>667</v>
       </c>
       <c r="L366">
-        <v>7081</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="367" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="B367">
         <v>2025</v>
       </c>
       <c r="C367" t="s">
         <v>13</v>
       </c>
       <c r="D367" t="s">
-        <v>384</v>
+        <v>376</v>
       </c>
       <c r="E367" t="s">
         <v>15</v>
       </c>
       <c r="F367">
-        <v>68817005</v>
+        <v>53341059</v>
       </c>
       <c r="G367">
-        <v>7.181</v>
+        <v>4.5229999999999997</v>
       </c>
       <c r="H367">
-        <v>494175</v>
+        <v>241262</v>
       </c>
       <c r="I367">
-        <v>46125</v>
+        <v>46119</v>
       </c>
       <c r="J367">
-        <v>284</v>
+        <v>308</v>
       </c>
       <c r="K367">
-        <v>479</v>
+        <v>504</v>
       </c>
       <c r="L367">
-        <v>3983</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="368" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="B368">
         <v>2025</v>
       </c>
       <c r="C368" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D368" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="E368" t="s">
         <v>15</v>
       </c>
       <c r="F368">
-        <v>21487357</v>
+        <v>18220294</v>
       </c>
       <c r="G368">
-        <v>2.8868999999999998</v>
+        <v>8.4719999999999995</v>
       </c>
       <c r="H368">
-        <v>62032</v>
+        <v>154363</v>
       </c>
       <c r="I368">
-        <v>46125</v>
+        <v>46121</v>
       </c>
       <c r="J368">
-        <v>369</v>
+        <v>274</v>
       </c>
       <c r="K368">
-        <v>567</v>
+        <v>469</v>
       </c>
       <c r="L368">
-        <v>3984</v>
+        <v>8269</v>
       </c>
     </row>
     <row r="369" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
-        <v>383</v>
+        <v>206</v>
       </c>
       <c r="B369">
         <v>2025</v>
       </c>
       <c r="C369" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D369" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E369" t="s">
         <v>15</v>
       </c>
       <c r="F369">
-        <v>3712055</v>
+        <v>7937827</v>
       </c>
       <c r="G369">
-        <v>3.2326999999999999</v>
+        <v>8.1150000000000002</v>
       </c>
       <c r="H369">
-        <v>12000</v>
+        <v>64416</v>
       </c>
       <c r="I369">
-        <v>46125</v>
+        <v>46123</v>
       </c>
       <c r="J369">
-        <v>483</v>
+        <v>364</v>
       </c>
       <c r="K369">
-        <v>683</v>
+        <v>562</v>
       </c>
       <c r="L369">
-        <v>3985</v>
+        <v>7082</v>
       </c>
     </row>
     <row r="370" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
-        <v>383</v>
+        <v>206</v>
       </c>
       <c r="B370">
         <v>2025</v>
       </c>
       <c r="C370" t="s">
         <v>19</v>
       </c>
       <c r="D370" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="E370" t="s">
         <v>15</v>
       </c>
       <c r="F370">
-        <v>1483760</v>
+        <v>1909275</v>
       </c>
       <c r="G370">
-        <v>3.8679000000000001</v>
+        <v>4.976</v>
       </c>
       <c r="H370">
-        <v>5739</v>
+        <v>9501</v>
       </c>
       <c r="I370">
-        <v>46125</v>
+        <v>46123</v>
       </c>
       <c r="J370">
-        <v>501</v>
+        <v>484</v>
       </c>
       <c r="K370">
-        <v>701</v>
+        <v>684</v>
       </c>
       <c r="L370">
-        <v>3986</v>
+        <v>7083</v>
       </c>
     </row>
     <row r="371" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
-        <v>383</v>
+        <v>206</v>
       </c>
       <c r="B371">
         <v>2025</v>
       </c>
       <c r="C371" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D371" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="E371" t="s">
         <v>15</v>
       </c>
       <c r="F371">
-        <v>26976759</v>
+        <v>183067845</v>
       </c>
       <c r="G371">
-        <v>8.0070999999999994</v>
+        <v>3.278</v>
       </c>
       <c r="H371">
-        <v>216006</v>
+        <v>600099</v>
       </c>
       <c r="I371">
-        <v>46125</v>
+        <v>46123</v>
       </c>
       <c r="J371">
-        <v>356</v>
+        <v>244</v>
       </c>
       <c r="K371">
-        <v>554</v>
+        <v>437</v>
       </c>
       <c r="L371">
-        <v>3987</v>
+        <v>7079</v>
       </c>
     </row>
     <row r="372" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
-        <v>383</v>
+        <v>206</v>
       </c>
       <c r="B372">
         <v>2025</v>
       </c>
       <c r="C372" t="s">
         <v>13</v>
       </c>
       <c r="D372" t="s">
-        <v>85</v>
+        <v>381</v>
       </c>
       <c r="E372" t="s">
-        <v>15</v>
+        <v>162</v>
       </c>
       <c r="F372">
-        <v>10613416</v>
+        <v>183067845</v>
       </c>
       <c r="G372">
-        <v>7.6285999999999996</v>
+        <v>0</v>
       </c>
       <c r="H372">
-        <v>80965</v>
+        <v>0</v>
       </c>
       <c r="I372">
-        <v>46125</v>
+        <v>46123</v>
       </c>
       <c r="J372">
-        <v>346</v>
+        <v>244</v>
       </c>
       <c r="K372">
-        <v>543</v>
+        <v>437</v>
       </c>
       <c r="L372">
-        <v>3988</v>
+        <v>7080</v>
       </c>
     </row>
     <row r="373" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
-        <v>383</v>
+        <v>206</v>
       </c>
       <c r="B373">
         <v>2025</v>
       </c>
       <c r="C373" t="s">
         <v>13</v>
       </c>
       <c r="D373" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E373" t="s">
         <v>15</v>
       </c>
       <c r="F373">
-        <v>59606215</v>
+        <v>4226</v>
       </c>
       <c r="G373">
-        <v>7.1001000000000003</v>
+        <v>0</v>
       </c>
       <c r="H373">
-        <v>423210</v>
+        <v>0</v>
       </c>
       <c r="I373">
-        <v>46125</v>
+        <v>46123</v>
       </c>
       <c r="J373">
-        <v>289</v>
+        <v>2096</v>
       </c>
       <c r="K373">
-        <v>485</v>
+        <v>2450</v>
       </c>
       <c r="L373">
-        <v>3989</v>
+        <v>7081</v>
       </c>
     </row>
     <row r="374" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
         <v>383</v>
       </c>
       <c r="B374">
         <v>2025</v>
       </c>
       <c r="C374" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D374" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="E374" t="s">
         <v>15</v>
       </c>
       <c r="F374">
-        <v>3093159</v>
+        <v>68817005</v>
       </c>
       <c r="G374">
-        <v>8.2639999999999993</v>
+        <v>7.181</v>
       </c>
       <c r="H374">
-        <v>26164</v>
+        <v>494175</v>
       </c>
       <c r="I374">
         <v>46125</v>
       </c>
       <c r="J374">
-        <v>407</v>
+        <v>284</v>
       </c>
       <c r="K374">
-        <v>607</v>
+        <v>479</v>
       </c>
       <c r="L374">
-        <v>3990</v>
+        <v>3983</v>
       </c>
     </row>
     <row r="375" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
         <v>383</v>
       </c>
       <c r="B375">
         <v>2025</v>
       </c>
       <c r="C375" t="s">
         <v>13</v>
       </c>
       <c r="D375" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="E375" t="s">
         <v>15</v>
       </c>
       <c r="F375">
-        <v>113445986</v>
+        <v>21487357</v>
       </c>
       <c r="G375">
-        <v>2.2223999999999999</v>
+        <v>2.8868999999999998</v>
       </c>
       <c r="H375">
-        <v>252122</v>
+        <v>62032</v>
       </c>
       <c r="I375">
         <v>46125</v>
       </c>
       <c r="J375">
-        <v>271</v>
+        <v>369</v>
       </c>
       <c r="K375">
-        <v>466</v>
+        <v>567</v>
       </c>
       <c r="L375">
-        <v>3991</v>
+        <v>3984</v>
       </c>
     </row>
     <row r="376" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
         <v>383</v>
       </c>
       <c r="B376">
         <v>2025</v>
       </c>
       <c r="C376" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D376" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="E376" t="s">
         <v>15</v>
       </c>
       <c r="F376">
-        <v>52846096</v>
+        <v>3712055</v>
       </c>
       <c r="G376">
-        <v>5.2484999999999999</v>
+        <v>3.2326999999999999</v>
       </c>
       <c r="H376">
-        <v>277363</v>
+        <v>12000</v>
       </c>
       <c r="I376">
         <v>46125</v>
       </c>
       <c r="J376">
-        <v>293</v>
+        <v>483</v>
       </c>
       <c r="K376">
-        <v>489</v>
+        <v>683</v>
       </c>
       <c r="L376">
-        <v>3992</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="377" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="B377">
         <v>2025</v>
       </c>
       <c r="C377" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D377" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="E377" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="F377">
-        <v>57890831</v>
+        <v>1483760</v>
       </c>
       <c r="G377">
-        <v>0</v>
+        <v>3.8679000000000001</v>
       </c>
       <c r="H377">
-        <v>0</v>
+        <v>5739</v>
       </c>
       <c r="I377">
-        <v>46127</v>
+        <v>46125</v>
       </c>
       <c r="J377">
-        <v>292</v>
+        <v>501</v>
       </c>
       <c r="K377">
-        <v>488</v>
+        <v>701</v>
       </c>
       <c r="L377">
-        <v>5120</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="378" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="B378">
         <v>2025</v>
       </c>
       <c r="C378" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D378" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="E378" t="s">
         <v>15</v>
       </c>
       <c r="F378">
-        <v>57890831</v>
+        <v>26976759</v>
       </c>
       <c r="G378">
-        <v>7.5039999999999996</v>
+        <v>8.0070999999999994</v>
       </c>
       <c r="H378">
-        <v>434414</v>
+        <v>216006</v>
       </c>
       <c r="I378">
-        <v>46127</v>
+        <v>46125</v>
       </c>
       <c r="J378">
-        <v>292</v>
+        <v>356</v>
       </c>
       <c r="K378">
-        <v>488</v>
+        <v>554</v>
       </c>
       <c r="L378">
-        <v>5112</v>
+        <v>3987</v>
       </c>
     </row>
     <row r="379" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="B379">
         <v>2025</v>
       </c>
       <c r="C379" t="s">
         <v>13</v>
       </c>
       <c r="D379" t="s">
-        <v>395</v>
+        <v>85</v>
       </c>
       <c r="E379" t="s">
         <v>15</v>
       </c>
       <c r="F379">
-        <v>186821</v>
+        <v>10613416</v>
       </c>
       <c r="G379">
-        <v>0.69799999999999995</v>
+        <v>7.6285999999999996</v>
       </c>
       <c r="H379">
-        <v>130</v>
+        <v>80965</v>
       </c>
       <c r="I379">
-        <v>46127</v>
+        <v>46125</v>
       </c>
       <c r="J379">
-        <v>2098</v>
+        <v>346</v>
       </c>
       <c r="K379">
-        <v>2452</v>
+        <v>543</v>
       </c>
       <c r="L379">
-        <v>5119</v>
+        <v>3988</v>
       </c>
     </row>
     <row r="380" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="B380">
         <v>2025</v>
       </c>
       <c r="C380" t="s">
         <v>13</v>
       </c>
       <c r="D380" t="s">
-        <v>242</v>
+        <v>389</v>
       </c>
       <c r="E380" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="F380">
-        <v>181415851</v>
+        <v>59606215</v>
       </c>
       <c r="G380">
-        <v>0</v>
+        <v>7.1001000000000003</v>
       </c>
       <c r="H380">
-        <v>0</v>
+        <v>423210</v>
       </c>
       <c r="I380">
-        <v>46127</v>
+        <v>46125</v>
       </c>
       <c r="J380">
-        <v>250</v>
+        <v>289</v>
       </c>
       <c r="K380">
-        <v>444</v>
+        <v>485</v>
       </c>
       <c r="L380">
-        <v>5121</v>
+        <v>3989</v>
       </c>
     </row>
     <row r="381" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="B381">
         <v>2025</v>
       </c>
       <c r="C381" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D381" t="s">
-        <v>242</v>
+        <v>390</v>
       </c>
       <c r="E381" t="s">
         <v>15</v>
       </c>
       <c r="F381">
-        <v>181415851</v>
+        <v>3093159</v>
       </c>
       <c r="G381">
-        <v>3.8849999999999998</v>
+        <v>8.2639999999999993</v>
       </c>
       <c r="H381">
-        <v>704802</v>
+        <v>26164</v>
       </c>
       <c r="I381">
-        <v>46127</v>
+        <v>46125</v>
       </c>
       <c r="J381">
-        <v>250</v>
+        <v>407</v>
       </c>
       <c r="K381">
-        <v>444</v>
+        <v>607</v>
       </c>
       <c r="L381">
-        <v>5113</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="382" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="B382">
         <v>2025</v>
       </c>
       <c r="C382" t="s">
         <v>13</v>
       </c>
       <c r="D382" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="E382" t="s">
         <v>15</v>
       </c>
       <c r="F382">
-        <v>799228889</v>
+        <v>113445986</v>
       </c>
       <c r="G382">
-        <v>2.8559999999999999</v>
+        <v>2.2223999999999999</v>
       </c>
       <c r="H382">
-        <v>2282599</v>
+        <v>252122</v>
       </c>
       <c r="I382">
-        <v>46127</v>
+        <v>46125</v>
       </c>
       <c r="J382">
-        <v>2099</v>
+        <v>271</v>
       </c>
       <c r="K382">
-        <v>2453</v>
+        <v>466</v>
       </c>
       <c r="L382">
-        <v>5118</v>
+        <v>3991</v>
       </c>
     </row>
     <row r="383" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="B383">
         <v>2025</v>
       </c>
       <c r="C383" t="s">
         <v>13</v>
       </c>
       <c r="D383" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="E383" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="F383">
-        <v>181600200</v>
+        <v>52846096</v>
       </c>
       <c r="G383">
-        <v>0</v>
+        <v>5.2484999999999999</v>
       </c>
       <c r="H383">
-        <v>0</v>
+        <v>277363</v>
       </c>
       <c r="I383">
-        <v>46127</v>
+        <v>46125</v>
       </c>
       <c r="J383">
-        <v>251</v>
+        <v>293</v>
       </c>
       <c r="K383">
-        <v>445</v>
+        <v>489</v>
       </c>
       <c r="L383">
-        <v>5122</v>
+        <v>3992</v>
       </c>
     </row>
     <row r="384" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
         <v>393</v>
       </c>
       <c r="B384">
         <v>2025</v>
       </c>
       <c r="C384" t="s">
         <v>13</v>
       </c>
       <c r="D384" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="E384" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="F384">
-        <v>181600200</v>
+        <v>57890831</v>
       </c>
       <c r="G384">
-        <v>6.4169999999999998</v>
+        <v>0</v>
       </c>
       <c r="H384">
-        <v>1165329</v>
+        <v>0</v>
       </c>
       <c r="I384">
         <v>46127</v>
       </c>
       <c r="J384">
-        <v>251</v>
+        <v>292</v>
       </c>
       <c r="K384">
-        <v>445</v>
+        <v>488</v>
       </c>
       <c r="L384">
-        <v>5114</v>
+        <v>5120</v>
       </c>
     </row>
     <row r="385" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
         <v>393</v>
       </c>
       <c r="B385">
         <v>2025</v>
       </c>
       <c r="C385" t="s">
         <v>13</v>
       </c>
       <c r="D385" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="E385" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="F385">
-        <v>181600200</v>
+        <v>57890831</v>
       </c>
       <c r="G385">
-        <v>0.53800000000000003</v>
+        <v>7.5039999999999996</v>
       </c>
       <c r="H385">
-        <v>97701</v>
+        <v>434414</v>
       </c>
       <c r="I385">
         <v>46127</v>
       </c>
       <c r="J385">
-        <v>251</v>
+        <v>292</v>
       </c>
       <c r="K385">
-        <v>445</v>
+        <v>488</v>
       </c>
       <c r="L385">
-        <v>5115</v>
+        <v>5112</v>
       </c>
     </row>
     <row r="386" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
         <v>393</v>
       </c>
       <c r="B386">
         <v>2025</v>
       </c>
       <c r="C386" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D386" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="E386" t="s">
         <v>15</v>
       </c>
       <c r="F386">
-        <v>36052222</v>
+        <v>186821</v>
       </c>
       <c r="G386">
-        <v>7.3860000000000001</v>
+        <v>0.69799999999999995</v>
       </c>
       <c r="H386">
-        <v>266283</v>
+        <v>130</v>
       </c>
       <c r="I386">
         <v>46127</v>
       </c>
       <c r="J386">
-        <v>334</v>
+        <v>2098</v>
       </c>
       <c r="K386">
-        <v>530</v>
+        <v>2452</v>
       </c>
       <c r="L386">
-        <v>5116</v>
+        <v>5119</v>
       </c>
     </row>
     <row r="387" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
         <v>393</v>
       </c>
       <c r="B387">
         <v>2025</v>
       </c>
       <c r="C387" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D387" t="s">
-        <v>398</v>
+        <v>242</v>
       </c>
       <c r="E387" t="s">
         <v>112</v>
       </c>
       <c r="F387">
-        <v>36052222</v>
+        <v>181415851</v>
       </c>
       <c r="G387">
         <v>0</v>
       </c>
       <c r="H387">
         <v>0</v>
       </c>
       <c r="I387">
         <v>46127</v>
       </c>
       <c r="J387">
-        <v>334</v>
+        <v>250</v>
       </c>
       <c r="K387">
-        <v>530</v>
+        <v>444</v>
       </c>
       <c r="L387">
-        <v>5123</v>
+        <v>5121</v>
       </c>
     </row>
     <row r="388" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
         <v>393</v>
       </c>
       <c r="B388">
         <v>2025</v>
       </c>
       <c r="C388" t="s">
         <v>13</v>
       </c>
       <c r="D388" t="s">
-        <v>399</v>
+        <v>242</v>
       </c>
       <c r="E388" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="F388">
-        <v>372004800</v>
+        <v>181415851</v>
       </c>
       <c r="G388">
-        <v>0</v>
+        <v>3.8849999999999998</v>
       </c>
       <c r="H388">
-        <v>0</v>
+        <v>704802</v>
       </c>
       <c r="I388">
         <v>46127</v>
       </c>
       <c r="J388">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="K388">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="L388">
-        <v>5124</v>
+        <v>5113</v>
       </c>
     </row>
     <row r="389" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
         <v>393</v>
       </c>
       <c r="B389">
         <v>2025</v>
       </c>
       <c r="C389" t="s">
         <v>13</v>
       </c>
       <c r="D389" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="E389" t="s">
         <v>15</v>
       </c>
       <c r="F389">
-        <v>372004800</v>
+        <v>799228889</v>
       </c>
       <c r="G389">
-        <v>1.9610000000000001</v>
+        <v>2.8559999999999999</v>
       </c>
       <c r="H389">
-        <v>729501</v>
+        <v>2282599</v>
       </c>
       <c r="I389">
         <v>46127</v>
       </c>
       <c r="J389">
-        <v>241</v>
+        <v>2099</v>
       </c>
       <c r="K389">
-        <v>434</v>
+        <v>2453</v>
       </c>
       <c r="L389">
-        <v>5117</v>
+        <v>5118</v>
       </c>
     </row>
     <row r="390" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="B390">
         <v>2025</v>
       </c>
       <c r="C390" t="s">
         <v>13</v>
       </c>
       <c r="D390" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="E390" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="F390">
-        <v>18221109</v>
+        <v>181600200</v>
       </c>
       <c r="G390">
-        <v>2.9359999999999999</v>
+        <v>0</v>
       </c>
       <c r="H390">
-        <v>53497</v>
+        <v>0</v>
       </c>
       <c r="I390">
-        <v>46129</v>
+        <v>46127</v>
       </c>
       <c r="J390">
-        <v>458</v>
+        <v>251</v>
       </c>
       <c r="K390">
-        <v>658</v>
+        <v>445</v>
       </c>
       <c r="L390">
-        <v>9347</v>
+        <v>5122</v>
       </c>
     </row>
     <row r="391" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="B391">
         <v>2025</v>
       </c>
       <c r="C391" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D391" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="E391" t="s">
         <v>15</v>
       </c>
       <c r="F391">
-        <v>6649821</v>
+        <v>181600200</v>
       </c>
       <c r="G391">
-        <v>2.7810000000000001</v>
+        <v>6.4169999999999998</v>
       </c>
       <c r="H391">
-        <v>18493</v>
+        <v>1165329</v>
       </c>
       <c r="I391">
-        <v>46129</v>
+        <v>46127</v>
       </c>
       <c r="J391">
-        <v>432</v>
+        <v>251</v>
       </c>
       <c r="K391">
-        <v>632</v>
+        <v>445</v>
       </c>
       <c r="L391">
-        <v>9348</v>
+        <v>5114</v>
       </c>
     </row>
     <row r="392" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="B392">
         <v>2025</v>
       </c>
       <c r="C392" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D392" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
       <c r="E392" t="s">
-        <v>15</v>
+        <v>162</v>
       </c>
       <c r="F392">
-        <v>3496306</v>
+        <v>181600200</v>
       </c>
       <c r="G392">
-        <v>15.821</v>
+        <v>0.53800000000000003</v>
       </c>
       <c r="H392">
-        <v>55315</v>
+        <v>97701</v>
       </c>
       <c r="I392">
-        <v>46129</v>
+        <v>46127</v>
       </c>
       <c r="J392">
-        <v>427</v>
+        <v>251</v>
       </c>
       <c r="K392">
-        <v>627</v>
+        <v>445</v>
       </c>
       <c r="L392">
-        <v>9349</v>
+        <v>5115</v>
       </c>
     </row>
     <row r="393" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="B393">
         <v>2025</v>
       </c>
       <c r="C393" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D393" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E393" t="s">
         <v>15</v>
       </c>
       <c r="F393">
-        <v>840233</v>
+        <v>36052222</v>
       </c>
       <c r="G393">
-        <v>0</v>
+        <v>7.3860000000000001</v>
       </c>
       <c r="H393">
-        <v>0</v>
+        <v>266283</v>
       </c>
       <c r="I393">
-        <v>46129</v>
+        <v>46127</v>
       </c>
       <c r="J393">
-        <v>520</v>
+        <v>334</v>
       </c>
       <c r="K393">
-        <v>720</v>
+        <v>530</v>
       </c>
       <c r="L393">
-        <v>9350</v>
+        <v>5116</v>
       </c>
     </row>
     <row r="394" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="B394">
         <v>2025</v>
       </c>
       <c r="C394" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D394" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="E394" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="F394">
-        <v>170759692</v>
+        <v>36052222</v>
       </c>
       <c r="G394">
-        <v>4.8209999999999997</v>
+        <v>0</v>
       </c>
       <c r="H394">
-        <v>823232</v>
+        <v>0</v>
       </c>
       <c r="I394">
-        <v>46129</v>
+        <v>46127</v>
       </c>
       <c r="J394">
-        <v>239</v>
+        <v>334</v>
       </c>
       <c r="K394">
-        <v>432</v>
+        <v>530</v>
       </c>
       <c r="L394">
-        <v>9351</v>
+        <v>5123</v>
       </c>
     </row>
     <row r="395" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="B395">
         <v>2025</v>
       </c>
       <c r="C395" t="s">
         <v>13</v>
       </c>
       <c r="D395" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="E395" t="s">
-        <v>45</v>
+        <v>112</v>
       </c>
       <c r="F395">
-        <v>170759692</v>
+        <v>372004800</v>
       </c>
       <c r="G395">
-        <v>0.93200000000000005</v>
+        <v>0</v>
       </c>
       <c r="H395">
-        <v>159148</v>
+        <v>0</v>
       </c>
       <c r="I395">
-        <v>46129</v>
+        <v>46127</v>
       </c>
       <c r="J395">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="K395">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="L395">
-        <v>9352</v>
+        <v>5124</v>
       </c>
     </row>
     <row r="396" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="B396">
         <v>2025</v>
       </c>
       <c r="C396" t="s">
         <v>13</v>
       </c>
       <c r="D396" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="E396" t="s">
         <v>15</v>
       </c>
       <c r="F396">
-        <v>39894858</v>
+        <v>372004800</v>
       </c>
       <c r="G396">
-        <v>9.343</v>
+        <v>1.9610000000000001</v>
       </c>
       <c r="H396">
-        <v>372738</v>
+        <v>729501</v>
       </c>
       <c r="I396">
-        <v>46129</v>
+        <v>46127</v>
       </c>
       <c r="J396">
-        <v>314</v>
+        <v>241</v>
       </c>
       <c r="K396">
-        <v>510</v>
+        <v>434</v>
       </c>
       <c r="L396">
-        <v>9353</v>
+        <v>5117</v>
       </c>
     </row>
     <row r="397" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B397">
         <v>2025</v>
       </c>
       <c r="C397" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D397" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="E397" t="s">
         <v>15</v>
       </c>
       <c r="F397">
-        <v>25721054</v>
+        <v>18221109</v>
       </c>
       <c r="G397">
-        <v>1.238</v>
+        <v>2.9359999999999999</v>
       </c>
       <c r="H397">
-        <v>31843</v>
+        <v>53497</v>
       </c>
       <c r="I397">
-        <v>46135</v>
+        <v>46129</v>
       </c>
       <c r="J397">
-        <v>353</v>
+        <v>458</v>
       </c>
       <c r="K397">
-        <v>551</v>
+        <v>658</v>
       </c>
       <c r="L397">
-        <v>9169</v>
+        <v>9347</v>
       </c>
     </row>
     <row r="398" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B398">
         <v>2025</v>
       </c>
       <c r="C398" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D398" t="s">
-        <v>85</v>
+        <v>402</v>
       </c>
       <c r="E398" t="s">
         <v>15</v>
       </c>
       <c r="F398">
-        <v>1406533</v>
+        <v>6649821</v>
       </c>
       <c r="G398">
-        <v>7.6289999999999996</v>
+        <v>2.7810000000000001</v>
       </c>
       <c r="H398">
-        <v>10730</v>
+        <v>18493</v>
       </c>
       <c r="I398">
-        <v>46135</v>
+        <v>46129</v>
       </c>
       <c r="J398">
-        <v>346</v>
+        <v>432</v>
       </c>
       <c r="K398">
-        <v>544</v>
+        <v>632</v>
       </c>
       <c r="L398">
-        <v>9170</v>
+        <v>9348</v>
       </c>
     </row>
     <row r="399" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B399">
         <v>2025</v>
       </c>
       <c r="C399" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D399" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="E399" t="s">
         <v>15</v>
       </c>
       <c r="F399">
-        <v>4899254</v>
+        <v>3496306</v>
       </c>
       <c r="G399">
-        <v>4.4189999999999996</v>
+        <v>15.821</v>
       </c>
       <c r="H399">
-        <v>21650</v>
+        <v>55315</v>
       </c>
       <c r="I399">
-        <v>46135</v>
+        <v>46129</v>
       </c>
       <c r="J399">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="K399">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="L399">
-        <v>9171</v>
+        <v>9349</v>
       </c>
     </row>
     <row r="400" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B400">
         <v>2025</v>
       </c>
       <c r="C400" t="s">
         <v>13</v>
       </c>
       <c r="D400" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="E400" t="s">
         <v>15</v>
       </c>
       <c r="F400">
-        <v>6155044</v>
+        <v>840233</v>
       </c>
       <c r="G400">
-        <v>4.1289999999999996</v>
+        <v>0</v>
       </c>
       <c r="H400">
-        <v>25414</v>
+        <v>0</v>
       </c>
       <c r="I400">
-        <v>46135</v>
+        <v>46129</v>
       </c>
       <c r="J400">
-        <v>397</v>
+        <v>520</v>
       </c>
       <c r="K400">
-        <v>597</v>
+        <v>720</v>
       </c>
       <c r="L400">
-        <v>9172</v>
+        <v>9350</v>
       </c>
     </row>
     <row r="401" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B401">
         <v>2025</v>
       </c>
       <c r="C401" t="s">
         <v>13</v>
       </c>
       <c r="D401" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="E401" t="s">
         <v>15</v>
       </c>
       <c r="F401">
-        <v>2602468</v>
+        <v>170759692</v>
       </c>
       <c r="G401">
-        <v>5.508</v>
+        <v>4.8209999999999997</v>
       </c>
       <c r="H401">
-        <v>14335</v>
+        <v>823232</v>
       </c>
       <c r="I401">
-        <v>46135</v>
+        <v>46129</v>
       </c>
       <c r="J401">
-        <v>464</v>
+        <v>239</v>
       </c>
       <c r="K401">
-        <v>664</v>
+        <v>432</v>
       </c>
       <c r="L401">
-        <v>9173</v>
+        <v>9351</v>
       </c>
     </row>
     <row r="402" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B402">
         <v>2025</v>
       </c>
       <c r="C402" t="s">
         <v>13</v>
       </c>
       <c r="D402" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="E402" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F402">
-        <v>5018009</v>
+        <v>170759692</v>
       </c>
       <c r="G402">
-        <v>3.1030000000000002</v>
+        <v>0.93200000000000005</v>
       </c>
       <c r="H402">
-        <v>15571</v>
+        <v>159148</v>
       </c>
       <c r="I402">
-        <v>46135</v>
+        <v>46129</v>
       </c>
       <c r="J402">
-        <v>409</v>
+        <v>239</v>
       </c>
       <c r="K402">
-        <v>609</v>
+        <v>432</v>
       </c>
       <c r="L402">
-        <v>9174</v>
+        <v>9352</v>
       </c>
     </row>
     <row r="403" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="B403">
         <v>2025</v>
       </c>
       <c r="C403" t="s">
         <v>13</v>
       </c>
       <c r="D403" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="E403" t="s">
         <v>15</v>
       </c>
       <c r="F403">
-        <v>1355497429</v>
+        <v>39894858</v>
       </c>
       <c r="G403">
-        <v>2.5710000000000002</v>
+        <v>9.343</v>
       </c>
       <c r="H403">
-        <v>3484988</v>
+        <v>372738</v>
       </c>
       <c r="I403">
-        <v>46135</v>
+        <v>46129</v>
       </c>
       <c r="J403">
-        <v>223</v>
+        <v>314</v>
       </c>
       <c r="K403">
-        <v>414</v>
+        <v>510</v>
       </c>
       <c r="L403">
-        <v>9175</v>
+        <v>9353</v>
       </c>
     </row>
     <row r="404" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
         <v>407</v>
       </c>
       <c r="B404">
         <v>2025</v>
       </c>
       <c r="C404" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D404" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E404" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="F404">
-        <v>1355497429</v>
+        <v>25721054</v>
       </c>
       <c r="G404">
-        <v>0.77900000000000003</v>
+        <v>1.238</v>
       </c>
       <c r="H404">
-        <v>1055935</v>
+        <v>31843</v>
       </c>
       <c r="I404">
         <v>46135</v>
       </c>
       <c r="J404">
-        <v>223</v>
+        <v>353</v>
       </c>
       <c r="K404">
-        <v>414</v>
+        <v>551</v>
       </c>
       <c r="L404">
-        <v>9176</v>
+        <v>9169</v>
       </c>
     </row>
     <row r="405" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="B405">
         <v>2025</v>
       </c>
       <c r="C405" t="s">
         <v>13</v>
       </c>
       <c r="D405" t="s">
-        <v>414</v>
+        <v>85</v>
       </c>
       <c r="E405" t="s">
         <v>15</v>
       </c>
       <c r="F405">
-        <v>10424298</v>
+        <v>1406533</v>
       </c>
       <c r="G405">
-        <v>4.7</v>
+        <v>7.6289999999999996</v>
       </c>
       <c r="H405">
-        <v>48994</v>
+        <v>10730</v>
       </c>
       <c r="I405">
-        <v>46137</v>
+        <v>46135</v>
       </c>
       <c r="J405">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="K405">
-        <v>527</v>
+        <v>544</v>
       </c>
       <c r="L405">
-        <v>4014</v>
+        <v>9170</v>
       </c>
     </row>
     <row r="406" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
+        <v>407</v>
+      </c>
+      <c r="B406">
+        <v>2025</v>
+      </c>
+      <c r="C406" t="s">
+        <v>13</v>
+      </c>
+      <c r="D406" t="s">
+        <v>409</v>
+      </c>
+      <c r="E406" t="s">
+        <v>15</v>
+      </c>
+      <c r="F406">
+        <v>4899254</v>
+      </c>
+      <c r="G406">
+        <v>4.4189999999999996</v>
+      </c>
+      <c r="H406">
+        <v>21650</v>
+      </c>
+      <c r="I406">
+        <v>46135</v>
+      </c>
+      <c r="J406">
+        <v>430</v>
+      </c>
+      <c r="K406">
+        <v>630</v>
+      </c>
+      <c r="L406">
+        <v>9171</v>
+      </c>
+    </row>
+    <row r="407" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>407</v>
+      </c>
+      <c r="B407">
+        <v>2025</v>
+      </c>
+      <c r="C407" t="s">
+        <v>13</v>
+      </c>
+      <c r="D407" t="s">
+        <v>410</v>
+      </c>
+      <c r="E407" t="s">
+        <v>15</v>
+      </c>
+      <c r="F407">
+        <v>6155044</v>
+      </c>
+      <c r="G407">
+        <v>4.1289999999999996</v>
+      </c>
+      <c r="H407">
+        <v>25414</v>
+      </c>
+      <c r="I407">
+        <v>46135</v>
+      </c>
+      <c r="J407">
+        <v>397</v>
+      </c>
+      <c r="K407">
+        <v>597</v>
+      </c>
+      <c r="L407">
+        <v>9172</v>
+      </c>
+    </row>
+    <row r="408" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>407</v>
+      </c>
+      <c r="B408">
+        <v>2025</v>
+      </c>
+      <c r="C408" t="s">
+        <v>13</v>
+      </c>
+      <c r="D408" t="s">
+        <v>411</v>
+      </c>
+      <c r="E408" t="s">
+        <v>15</v>
+      </c>
+      <c r="F408">
+        <v>2602468</v>
+      </c>
+      <c r="G408">
+        <v>5.508</v>
+      </c>
+      <c r="H408">
+        <v>14335</v>
+      </c>
+      <c r="I408">
+        <v>46135</v>
+      </c>
+      <c r="J408">
+        <v>464</v>
+      </c>
+      <c r="K408">
+        <v>664</v>
+      </c>
+      <c r="L408">
+        <v>9173</v>
+      </c>
+    </row>
+    <row r="409" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>407</v>
+      </c>
+      <c r="B409">
+        <v>2025</v>
+      </c>
+      <c r="C409" t="s">
+        <v>13</v>
+      </c>
+      <c r="D409" t="s">
+        <v>412</v>
+      </c>
+      <c r="E409" t="s">
+        <v>15</v>
+      </c>
+      <c r="F409">
+        <v>5018009</v>
+      </c>
+      <c r="G409">
+        <v>3.1030000000000002</v>
+      </c>
+      <c r="H409">
+        <v>15571</v>
+      </c>
+      <c r="I409">
+        <v>46135</v>
+      </c>
+      <c r="J409">
+        <v>409</v>
+      </c>
+      <c r="K409">
+        <v>609</v>
+      </c>
+      <c r="L409">
+        <v>9174</v>
+      </c>
+    </row>
+    <row r="410" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>407</v>
+      </c>
+      <c r="B410">
+        <v>2025</v>
+      </c>
+      <c r="C410" t="s">
+        <v>13</v>
+      </c>
+      <c r="D410" t="s">
+        <v>407</v>
+      </c>
+      <c r="E410" t="s">
+        <v>15</v>
+      </c>
+      <c r="F410">
+        <v>1355497429</v>
+      </c>
+      <c r="G410">
+        <v>2.5710000000000002</v>
+      </c>
+      <c r="H410">
+        <v>3484988</v>
+      </c>
+      <c r="I410">
+        <v>46135</v>
+      </c>
+      <c r="J410">
+        <v>223</v>
+      </c>
+      <c r="K410">
+        <v>414</v>
+      </c>
+      <c r="L410">
+        <v>9175</v>
+      </c>
+    </row>
+    <row r="411" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>407</v>
+      </c>
+      <c r="B411">
+        <v>2025</v>
+      </c>
+      <c r="C411" t="s">
+        <v>13</v>
+      </c>
+      <c r="D411" t="s">
+        <v>407</v>
+      </c>
+      <c r="E411" t="s">
+        <v>45</v>
+      </c>
+      <c r="F411">
+        <v>1355497429</v>
+      </c>
+      <c r="G411">
+        <v>0.77900000000000003</v>
+      </c>
+      <c r="H411">
+        <v>1055935</v>
+      </c>
+      <c r="I411">
+        <v>46135</v>
+      </c>
+      <c r="J411">
+        <v>223</v>
+      </c>
+      <c r="K411">
+        <v>414</v>
+      </c>
+      <c r="L411">
+        <v>9176</v>
+      </c>
+    </row>
+    <row r="412" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
         <v>413</v>
       </c>
-      <c r="B406">
-[...5 lines deleted...]
-      <c r="D406" t="s">
+      <c r="B412">
+        <v>2025</v>
+      </c>
+      <c r="C412" t="s">
+        <v>13</v>
+      </c>
+      <c r="D412" t="s">
+        <v>414</v>
+      </c>
+      <c r="E412" t="s">
+        <v>15</v>
+      </c>
+      <c r="F412">
+        <v>10424298</v>
+      </c>
+      <c r="G412">
+        <v>4.7</v>
+      </c>
+      <c r="H412">
+        <v>48994</v>
+      </c>
+      <c r="I412">
+        <v>46137</v>
+      </c>
+      <c r="J412">
+        <v>331</v>
+      </c>
+      <c r="K412">
+        <v>527</v>
+      </c>
+      <c r="L412">
+        <v>4014</v>
+      </c>
+    </row>
+    <row r="413" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>413</v>
+      </c>
+      <c r="B413">
+        <v>2025</v>
+      </c>
+      <c r="C413" t="s">
+        <v>13</v>
+      </c>
+      <c r="D413" t="s">
         <v>130</v>
       </c>
-      <c r="E406" t="s">
-[...2 lines deleted...]
-      <c r="F406">
+      <c r="E413" t="s">
+        <v>15</v>
+      </c>
+      <c r="F413">
         <v>5226798</v>
       </c>
-      <c r="G406">
+      <c r="G413">
         <v>2.1800000000000002</v>
       </c>
-      <c r="H406">
+      <c r="H413">
         <v>11394</v>
       </c>
-      <c r="I406">
+      <c r="I413">
         <v>46137</v>
       </c>
-      <c r="J406">
+      <c r="J413">
         <v>265</v>
       </c>
-      <c r="K406">
+      <c r="K413">
         <v>460</v>
       </c>
-      <c r="L406">
+      <c r="L413">
         <v>4015</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">