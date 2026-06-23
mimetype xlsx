--- v0 (2026-05-08)
+++ v1 (2026-06-23)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://catalisgov-my.sharepoint.com/personal/david_salzer_catalisgov_com/Documents/Desktop/Production TP Update/Data/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://catalisgov-my.sharepoint.com/personal/david_salzer_catalisgov_com/Documents/Desktop/Production TP Update/Data/Partial Update-June 2026 Update/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6D230190-136B-4322-8161-94CD989925FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{6D230190-136B-4322-8161-94CD989925FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A9E94372-E7F6-4BA2-8CF1-D0CB8D99B6CF}"/>
   <bookViews>
-    <workbookView xWindow="720" yWindow="690" windowWidth="19995" windowHeight="13650" xr2:uid="{4150635F-1A3A-4B46-BE93-764C9F71C6DB}"/>
+    <workbookView xWindow="-60" yWindow="30" windowWidth="28065" windowHeight="14160" xr2:uid="{4150635F-1A3A-4B46-BE93-764C9F71C6DB}"/>
   </bookViews>
   <sheets>
     <sheet name="Other Recap-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3120" uniqueCount="630">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3156" uniqueCount="640">
   <si>
     <t>County</t>
   </si>
   <si>
     <t>TaxYear</t>
   </si>
   <si>
     <t>District_Type</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>FundTypeName</t>
   </si>
   <si>
     <t>Valuation</t>
   </si>
   <si>
     <t>TaxLevy</t>
   </si>
   <si>
     <t>TaxAmount</t>
   </si>
   <si>
@@ -1906,50 +1906,80 @@
     <t xml:space="preserve">Lake Poinsett Water Project </t>
   </si>
   <si>
     <t xml:space="preserve">Upper Deer Creek Water Project </t>
   </si>
   <si>
     <t>Lower Crow Creek Watershed</t>
   </si>
   <si>
     <t xml:space="preserve">Mudd Creek Water Project </t>
   </si>
   <si>
     <t xml:space="preserve">North Marsh Lake Water Project </t>
   </si>
   <si>
     <t xml:space="preserve">Lake Kampeska Water Project </t>
   </si>
   <si>
     <t xml:space="preserve">Lake Pelican  Water Project </t>
   </si>
   <si>
     <t xml:space="preserve">Terry Trojan Water Project </t>
   </si>
   <si>
     <t xml:space="preserve">Upper Crow Creek Water Project </t>
+  </si>
+  <si>
+    <t>Butte</t>
+  </si>
+  <si>
+    <t>Butte County Fire</t>
+  </si>
+  <si>
+    <t>Mellette</t>
+  </si>
+  <si>
+    <t>Mellette County Fire</t>
+  </si>
+  <si>
+    <t>Butte County Library</t>
+  </si>
+  <si>
+    <t>City Of Bell Fourche #4</t>
+  </si>
+  <si>
+    <t>City of Bell Fourche #5</t>
+  </si>
+  <si>
+    <t>City of Bell Fourche #6</t>
+  </si>
+  <si>
+    <t>City of Bell Fourche #7</t>
+  </si>
+  <si>
+    <t>City of Sioux Falls #27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -2770,53 +2800,55 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0976F38B-E188-42DA-B4E1-21AE9CCF8C40}">
-  <dimension ref="A1:L778"/>
+  <dimension ref="A1:L787"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="S13" sqref="S13"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3968,110 +4000,110 @@
       </c>
       <c r="J31">
         <v>2186</v>
       </c>
       <c r="K31">
         <v>2538</v>
       </c>
       <c r="L31">
         <v>5686</v>
       </c>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>41</v>
       </c>
       <c r="B32">
         <v>2025</v>
       </c>
       <c r="C32" t="s">
         <v>13</v>
       </c>
       <c r="D32" t="s">
         <v>44</v>
       </c>
       <c r="E32" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F32">
         <v>337325451</v>
       </c>
       <c r="G32">
-        <v>0</v>
+        <v>2.1000000000000001E-2</v>
       </c>
       <c r="H32">
-        <v>0</v>
+        <v>7084</v>
       </c>
       <c r="I32">
         <v>46075</v>
       </c>
       <c r="J32">
         <v>1566</v>
       </c>
       <c r="K32">
         <v>1890</v>
       </c>
       <c r="L32">
-        <v>5684</v>
+        <v>10315</v>
       </c>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
         <v>2025</v>
       </c>
       <c r="C33" t="s">
         <v>13</v>
       </c>
       <c r="D33" t="s">
         <v>44</v>
       </c>
       <c r="E33" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F33">
         <v>337325451</v>
       </c>
       <c r="G33">
-        <v>2.1000000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="H33">
-        <v>7084</v>
+        <v>0</v>
       </c>
       <c r="I33">
         <v>46075</v>
       </c>
       <c r="J33">
         <v>1566</v>
       </c>
       <c r="K33">
         <v>1890</v>
       </c>
       <c r="L33">
-        <v>10315</v>
+        <v>5684</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
         <v>2025</v>
       </c>
       <c r="C34" t="s">
         <v>13</v>
       </c>
       <c r="D34" t="s">
         <v>45</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34">
         <v>29963503</v>
       </c>
       <c r="G34">
         <v>0.502</v>
       </c>
       <c r="H34">
@@ -4880,110 +4912,110 @@
       </c>
       <c r="J55">
         <v>2734</v>
       </c>
       <c r="K55">
         <v>2785</v>
       </c>
       <c r="L55">
         <v>10718</v>
       </c>
     </row>
     <row r="56" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
         <v>2025</v>
       </c>
       <c r="C56" t="s">
         <v>62</v>
       </c>
       <c r="D56" t="s">
         <v>63</v>
       </c>
       <c r="E56" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F56">
         <v>191926109</v>
       </c>
       <c r="G56">
-        <v>0.91200000000000003</v>
+        <v>1.613</v>
       </c>
       <c r="H56">
-        <v>175037</v>
+        <v>309577</v>
       </c>
       <c r="I56">
         <v>46081</v>
       </c>
       <c r="J56">
         <v>2178</v>
       </c>
       <c r="K56">
         <v>2530</v>
       </c>
       <c r="L56">
-        <v>10529</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="57" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
         <v>2025</v>
       </c>
       <c r="C57" t="s">
         <v>62</v>
       </c>
       <c r="D57" t="s">
         <v>63</v>
       </c>
       <c r="E57" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F57">
         <v>191926109</v>
       </c>
       <c r="G57">
-        <v>1.613</v>
+        <v>0.91200000000000003</v>
       </c>
       <c r="H57">
-        <v>309577</v>
+        <v>175037</v>
       </c>
       <c r="I57">
         <v>46081</v>
       </c>
       <c r="J57">
         <v>2178</v>
       </c>
       <c r="K57">
         <v>2530</v>
       </c>
       <c r="L57">
-        <v>1170</v>
+        <v>10529</v>
       </c>
     </row>
     <row r="58" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>59</v>
       </c>
       <c r="B58">
         <v>2025</v>
       </c>
       <c r="C58" t="s">
         <v>64</v>
       </c>
       <c r="D58" t="s">
         <v>65</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58">
         <v>1378256343</v>
       </c>
       <c r="G58">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="H58">
@@ -5210,27177 +5242,27519 @@
       </c>
       <c r="F64">
         <v>1310904667</v>
       </c>
       <c r="G64">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="H64">
         <v>66720</v>
       </c>
       <c r="I64">
         <v>46015</v>
       </c>
       <c r="J64">
         <v>2117</v>
       </c>
       <c r="K64">
         <v>2471</v>
       </c>
       <c r="L64">
         <v>8250</v>
       </c>
     </row>
     <row r="65" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>68</v>
+        <v>630</v>
       </c>
       <c r="B65">
         <v>2025</v>
       </c>
       <c r="C65" t="s">
         <v>66</v>
       </c>
       <c r="D65" t="s">
-        <v>69</v>
+        <v>631</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65">
-        <v>988603801</v>
+        <v>1453804644</v>
       </c>
       <c r="G65">
-        <v>0.15340000000000001</v>
+        <v>4.2000000000000003E-2</v>
       </c>
       <c r="H65">
-        <v>151652</v>
+        <v>61060</v>
       </c>
       <c r="I65">
-        <v>46027</v>
+        <v>46019</v>
       </c>
       <c r="J65">
-        <v>1589</v>
+        <v>1588</v>
       </c>
       <c r="K65">
-        <v>1918</v>
+        <v>1917</v>
       </c>
       <c r="L65">
-        <v>4637</v>
+        <v>10565</v>
       </c>
     </row>
     <row r="66" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>68</v>
       </c>
       <c r="B66">
         <v>2025</v>
       </c>
       <c r="C66" t="s">
         <v>66</v>
       </c>
       <c r="D66" t="s">
         <v>69</v>
       </c>
       <c r="E66" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F66">
         <v>988603801</v>
       </c>
       <c r="G66">
-        <v>0.1062</v>
+        <v>0.15340000000000001</v>
       </c>
       <c r="H66">
-        <v>104990</v>
+        <v>151652</v>
       </c>
       <c r="I66">
         <v>46027</v>
       </c>
       <c r="J66">
         <v>1589</v>
       </c>
       <c r="K66">
         <v>1918</v>
       </c>
       <c r="L66">
-        <v>4638</v>
+        <v>4637</v>
       </c>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="B67">
         <v>2025</v>
       </c>
       <c r="C67" t="s">
         <v>66</v>
       </c>
       <c r="D67" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="E67" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F67">
-        <v>1753332223</v>
+        <v>988603801</v>
       </c>
       <c r="G67">
-        <v>0.19900000000000001</v>
+        <v>0.1062</v>
       </c>
       <c r="H67">
-        <v>348913</v>
+        <v>104990</v>
       </c>
       <c r="I67">
-        <v>46033</v>
+        <v>46027</v>
       </c>
       <c r="J67">
-        <v>1590</v>
+        <v>1589</v>
       </c>
       <c r="K67">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="L67">
-        <v>4884</v>
+        <v>4638</v>
       </c>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B68">
         <v>2025</v>
       </c>
       <c r="C68" t="s">
         <v>66</v>
       </c>
       <c r="D68" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="F68">
-        <v>10510180</v>
+        <v>1753332223</v>
       </c>
       <c r="G68">
-        <v>0.1318</v>
+        <v>0.19900000000000001</v>
       </c>
       <c r="H68">
-        <v>1385</v>
+        <v>348913</v>
       </c>
       <c r="I68">
-        <v>46047</v>
+        <v>46033</v>
       </c>
       <c r="J68">
-        <v>1592</v>
+        <v>1590</v>
       </c>
       <c r="K68">
-        <v>1920</v>
+        <v>1919</v>
       </c>
       <c r="L68">
-        <v>6155</v>
+        <v>4884</v>
       </c>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="B69">
         <v>2025</v>
       </c>
       <c r="C69" t="s">
         <v>66</v>
       </c>
       <c r="D69" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69">
-        <v>947599156</v>
+        <v>10510180</v>
       </c>
       <c r="G69">
-        <v>9.2999999999999999E-2</v>
+        <v>0.1318</v>
       </c>
       <c r="H69">
-        <v>88127</v>
+        <v>1385</v>
       </c>
       <c r="I69">
-        <v>46049</v>
+        <v>46047</v>
       </c>
       <c r="J69">
-        <v>1593</v>
+        <v>1592</v>
       </c>
       <c r="K69">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="L69">
-        <v>6786</v>
+        <v>6155</v>
       </c>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B70">
         <v>2025</v>
       </c>
       <c r="C70" t="s">
         <v>66</v>
       </c>
       <c r="D70" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70">
-        <v>846952670</v>
+        <v>947599156</v>
       </c>
       <c r="G70">
-        <v>8.5000000000000006E-2</v>
+        <v>9.2999999999999999E-2</v>
       </c>
       <c r="H70">
-        <v>71991</v>
+        <v>88127</v>
       </c>
       <c r="I70">
-        <v>46053</v>
+        <v>46049</v>
       </c>
       <c r="J70">
-        <v>1594</v>
+        <v>1593</v>
       </c>
       <c r="K70">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="L70">
-        <v>1001</v>
+        <v>6786</v>
       </c>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B71">
         <v>2025</v>
       </c>
       <c r="C71" t="s">
         <v>66</v>
       </c>
       <c r="D71" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71">
-        <v>429817319</v>
+        <v>846952670</v>
       </c>
       <c r="G71">
-        <v>1.2E-2</v>
+        <v>8.5000000000000006E-2</v>
       </c>
       <c r="H71">
-        <v>5158</v>
+        <v>71991</v>
       </c>
       <c r="I71">
-        <v>46063</v>
+        <v>46053</v>
       </c>
       <c r="J71">
-        <v>2119</v>
+        <v>1594</v>
       </c>
       <c r="K71">
-        <v>2473</v>
+        <v>1922</v>
       </c>
       <c r="L71">
-        <v>8500</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="72" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B72">
         <v>2025</v>
       </c>
       <c r="C72" t="s">
         <v>66</v>
       </c>
       <c r="D72" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E72" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="F72">
-        <v>1048891606</v>
+        <v>429817319</v>
       </c>
       <c r="G72">
-        <v>0.11</v>
+        <v>1.2E-2</v>
       </c>
       <c r="H72">
-        <v>115646</v>
+        <v>5158</v>
       </c>
       <c r="I72">
-        <v>46065</v>
+        <v>46063</v>
       </c>
       <c r="J72">
-        <v>1596</v>
+        <v>2119</v>
       </c>
       <c r="K72">
-        <v>1923</v>
+        <v>2473</v>
       </c>
       <c r="L72">
-        <v>8867</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>61</v>
+        <v>78</v>
       </c>
       <c r="B73">
         <v>2025</v>
       </c>
       <c r="C73" t="s">
         <v>66</v>
       </c>
       <c r="D73" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="E73" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="F73">
-        <v>3023423666</v>
+        <v>1048891606</v>
       </c>
       <c r="G73">
-        <v>4.5999999999999999E-2</v>
+        <v>0.11</v>
       </c>
       <c r="H73">
-        <v>139077</v>
+        <v>115646</v>
       </c>
       <c r="I73">
-        <v>46081</v>
+        <v>46065</v>
       </c>
       <c r="J73">
-        <v>1597</v>
+        <v>1596</v>
       </c>
       <c r="K73">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="L73">
-        <v>1162</v>
+        <v>8867</v>
       </c>
     </row>
     <row r="74" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="B74">
         <v>2025</v>
       </c>
       <c r="C74" t="s">
         <v>66</v>
       </c>
       <c r="D74" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="F74">
-        <v>3057454975</v>
+        <v>3023423666</v>
       </c>
       <c r="G74">
-        <v>0.04</v>
+        <v>4.5999999999999999E-2</v>
       </c>
       <c r="H74">
-        <v>122298</v>
+        <v>139077</v>
       </c>
       <c r="I74">
-        <v>46083</v>
+        <v>46081</v>
       </c>
       <c r="J74">
-        <v>1598</v>
+        <v>1597</v>
       </c>
       <c r="K74">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="L74">
-        <v>7958</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="75" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="B75">
         <v>2025</v>
       </c>
       <c r="C75" t="s">
         <v>66</v>
       </c>
       <c r="D75" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E75" t="s">
         <v>15</v>
       </c>
       <c r="F75">
-        <v>930378136</v>
+        <v>3057454975</v>
       </c>
       <c r="G75">
-        <v>6.0999999999999999E-2</v>
+        <v>0.04</v>
       </c>
       <c r="H75">
-        <v>56753</v>
+        <v>122298</v>
       </c>
       <c r="I75">
-        <v>46085</v>
+        <v>46083</v>
       </c>
       <c r="J75">
-        <v>1599</v>
+        <v>1598</v>
       </c>
       <c r="K75">
-        <v>1926</v>
+        <v>1925</v>
       </c>
       <c r="L75">
-        <v>4765</v>
+        <v>7958</v>
       </c>
     </row>
     <row r="76" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>84</v>
+        <v>46</v>
       </c>
       <c r="B76">
         <v>2025</v>
       </c>
       <c r="C76" t="s">
         <v>66</v>
       </c>
       <c r="D76" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76">
-        <v>6705412985</v>
+        <v>930378136</v>
       </c>
       <c r="G76">
-        <v>0.11799999999999999</v>
+        <v>6.0999999999999999E-2</v>
       </c>
       <c r="H76">
-        <v>791236</v>
+        <v>56753</v>
       </c>
       <c r="I76">
-        <v>46099</v>
+        <v>46085</v>
       </c>
       <c r="J76">
-        <v>1601</v>
+        <v>1599</v>
       </c>
       <c r="K76">
-        <v>1928</v>
+        <v>1926</v>
       </c>
       <c r="L76">
-        <v>4359</v>
+        <v>4765</v>
       </c>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>86</v>
+        <v>632</v>
       </c>
       <c r="B77">
         <v>2025</v>
       </c>
       <c r="C77" t="s">
         <v>66</v>
       </c>
       <c r="D77" t="s">
-        <v>87</v>
+        <v>633</v>
       </c>
       <c r="E77" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="F77">
-        <v>1150305047</v>
+        <v>274423490</v>
       </c>
       <c r="G77">
-        <v>9.4E-2</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="H77">
-        <v>108129</v>
+        <v>15368</v>
       </c>
       <c r="I77">
-        <v>46101</v>
+        <v>46095</v>
       </c>
       <c r="J77">
-        <v>1602</v>
+        <v>1600</v>
       </c>
       <c r="K77">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="L77">
-        <v>10379</v>
+        <v>5741</v>
       </c>
     </row>
     <row r="78" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="B78">
         <v>2025</v>
       </c>
       <c r="C78" t="s">
         <v>66</v>
       </c>
       <c r="D78" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="E78" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="F78">
-        <v>74140495</v>
+        <v>6705412985</v>
       </c>
       <c r="G78">
-        <v>9.0300000000000005E-2</v>
+        <v>0.11799999999999999</v>
       </c>
       <c r="H78">
-        <v>6695</v>
+        <v>791236</v>
       </c>
       <c r="I78">
-        <v>46113</v>
+        <v>46099</v>
       </c>
       <c r="J78">
-        <v>2120</v>
+        <v>1601</v>
       </c>
       <c r="K78">
-        <v>2474</v>
+        <v>1928</v>
       </c>
       <c r="L78">
-        <v>5750</v>
+        <v>4359</v>
       </c>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="B79">
         <v>2025</v>
       </c>
       <c r="C79" t="s">
         <v>66</v>
       </c>
       <c r="D79" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79">
-        <v>4871573638</v>
+        <v>1150305047</v>
       </c>
       <c r="G79">
-        <v>5.8999999999999997E-2</v>
+        <v>9.4E-2</v>
       </c>
       <c r="H79">
-        <v>287423</v>
+        <v>108129</v>
       </c>
       <c r="I79">
-        <v>46103</v>
+        <v>46101</v>
       </c>
       <c r="J79">
-        <v>1603</v>
+        <v>1602</v>
       </c>
       <c r="K79">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="L79">
-        <v>3022</v>
+        <v>10379</v>
       </c>
     </row>
     <row r="80" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B80">
         <v>2025</v>
       </c>
       <c r="C80" t="s">
         <v>66</v>
       </c>
       <c r="D80" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="E80" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="F80">
-        <v>915479402</v>
+        <v>74140495</v>
       </c>
       <c r="G80">
-        <v>8.5000000000000006E-2</v>
+        <v>9.0300000000000005E-2</v>
       </c>
       <c r="H80">
-        <v>77816</v>
+        <v>6695</v>
       </c>
       <c r="I80">
-        <v>46107</v>
+        <v>46113</v>
       </c>
       <c r="J80">
-        <v>1604</v>
+        <v>2120</v>
       </c>
       <c r="K80">
-        <v>1931</v>
+        <v>2474</v>
       </c>
       <c r="L80">
-        <v>6911</v>
+        <v>5750</v>
       </c>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>93</v>
+        <v>50</v>
       </c>
       <c r="B81">
         <v>2025</v>
       </c>
       <c r="C81" t="s">
         <v>66</v>
       </c>
       <c r="D81" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E81" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="F81">
-        <v>441762170</v>
+        <v>4871573638</v>
       </c>
       <c r="G81">
-        <v>0.17599999999999999</v>
+        <v>5.8999999999999997E-2</v>
       </c>
       <c r="H81">
-        <v>77750</v>
+        <v>287423</v>
       </c>
       <c r="I81">
-        <v>46117</v>
+        <v>46103</v>
       </c>
       <c r="J81">
-        <v>1605</v>
+        <v>1603</v>
       </c>
       <c r="K81">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="L81">
-        <v>9324</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B82">
         <v>2025</v>
       </c>
       <c r="C82" t="s">
         <v>66</v>
       </c>
       <c r="D82" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82">
-        <v>1211340212</v>
+        <v>915479402</v>
       </c>
       <c r="G82">
-        <v>2.1999999999999999E-2</v>
+        <v>8.5000000000000006E-2</v>
       </c>
       <c r="H82">
-        <v>26638</v>
+        <v>77816</v>
       </c>
       <c r="I82">
-        <v>46119</v>
+        <v>46107</v>
       </c>
       <c r="J82">
-        <v>1606</v>
+        <v>1604</v>
       </c>
       <c r="K82">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="L82">
-        <v>3414</v>
+        <v>6911</v>
       </c>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B83">
         <v>2025</v>
       </c>
       <c r="C83" t="s">
         <v>66</v>
       </c>
       <c r="D83" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E83" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="F83">
-        <v>1492941189</v>
+        <v>441762170</v>
       </c>
       <c r="G83">
-        <v>3.9E-2</v>
+        <v>0.17599999999999999</v>
       </c>
       <c r="H83">
-        <v>58225</v>
+        <v>77750</v>
       </c>
       <c r="I83">
-        <v>46125</v>
+        <v>46117</v>
       </c>
       <c r="J83">
-        <v>1607</v>
+        <v>1605</v>
       </c>
       <c r="K83">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="L83">
-        <v>3993</v>
+        <v>9324</v>
       </c>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>59</v>
+        <v>95</v>
       </c>
       <c r="B84">
         <v>2025</v>
       </c>
       <c r="C84" t="s">
         <v>66</v>
       </c>
       <c r="D84" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E84" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="F84">
-        <v>617393029</v>
+        <v>1211340212</v>
       </c>
       <c r="G84">
-        <v>0.13200000000000001</v>
+        <v>2.1999999999999999E-2</v>
       </c>
       <c r="H84">
-        <v>81496</v>
+        <v>26638</v>
       </c>
       <c r="I84">
-        <v>46127</v>
+        <v>46119</v>
       </c>
       <c r="J84">
-        <v>1608</v>
+        <v>1606</v>
       </c>
       <c r="K84">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="L84">
-        <v>5148</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="85" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B85">
         <v>2025</v>
       </c>
       <c r="C85" t="s">
         <v>66</v>
       </c>
       <c r="D85" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="E85" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="F85">
-        <v>536294580</v>
+        <v>1492941189</v>
       </c>
       <c r="G85">
-        <v>1.2E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="H85">
-        <v>6436</v>
+        <v>58225</v>
       </c>
       <c r="I85">
-        <v>46129</v>
+        <v>46125</v>
       </c>
       <c r="J85">
-        <v>1609</v>
+        <v>1607</v>
       </c>
       <c r="K85">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="L85">
-        <v>9358</v>
+        <v>3993</v>
       </c>
     </row>
     <row r="86" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>102</v>
+        <v>59</v>
       </c>
       <c r="B86">
         <v>2025</v>
       </c>
       <c r="C86" t="s">
-        <v>103</v>
+        <v>66</v>
       </c>
       <c r="D86" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E86" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="F86">
-        <v>1506956252</v>
+        <v>617393029</v>
       </c>
       <c r="G86">
-        <v>3.9E-2</v>
+        <v>0.13200000000000001</v>
       </c>
       <c r="H86">
-        <v>58770</v>
+        <v>81496</v>
       </c>
       <c r="I86">
-        <v>46029</v>
+        <v>46127</v>
       </c>
       <c r="J86">
-        <v>1725</v>
+        <v>1608</v>
       </c>
       <c r="K86">
-        <v>2069</v>
+        <v>1935</v>
       </c>
       <c r="L86">
-        <v>4178</v>
+        <v>5148</v>
       </c>
     </row>
     <row r="87" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B87">
         <v>2025</v>
       </c>
       <c r="C87" t="s">
-        <v>103</v>
+        <v>66</v>
       </c>
       <c r="D87" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E87" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="F87">
-        <v>1506956252</v>
+        <v>536294580</v>
       </c>
       <c r="G87">
-        <v>2E-3</v>
+        <v>1.2E-2</v>
       </c>
       <c r="H87">
-        <v>3015</v>
+        <v>6436</v>
       </c>
       <c r="I87">
-        <v>46029</v>
+        <v>46129</v>
       </c>
       <c r="J87">
-        <v>1725</v>
+        <v>1609</v>
       </c>
       <c r="K87">
-        <v>2069</v>
+        <v>1936</v>
       </c>
       <c r="L87">
-        <v>10415</v>
+        <v>9358</v>
       </c>
     </row>
     <row r="88" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>30</v>
+        <v>630</v>
       </c>
       <c r="B88">
         <v>2025</v>
       </c>
       <c r="C88" t="s">
         <v>103</v>
       </c>
       <c r="D88" t="s">
-        <v>105</v>
+        <v>634</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="F88">
-        <v>871400422</v>
+        <v>1453804644</v>
       </c>
       <c r="G88">
-        <v>1.11E-2</v>
+        <v>8.0000000000000002E-3</v>
       </c>
       <c r="H88">
-        <v>9673</v>
+        <v>11630</v>
       </c>
       <c r="I88">
-        <v>46047</v>
+        <v>46019</v>
       </c>
       <c r="J88">
-        <v>1726</v>
+        <v>2131</v>
       </c>
       <c r="K88">
-        <v>2071</v>
+        <v>2484</v>
       </c>
       <c r="L88">
-        <v>6143</v>
+        <v>10566</v>
       </c>
     </row>
     <row r="89" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
       <c r="B89">
         <v>2025</v>
       </c>
       <c r="C89" t="s">
         <v>103</v>
       </c>
       <c r="D89" t="s">
         <v>104</v>
       </c>
       <c r="E89" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F89">
-        <v>1628289897</v>
+        <v>1506956252</v>
       </c>
       <c r="G89">
-        <v>3.5000000000000003E-2</v>
+        <v>2E-3</v>
       </c>
       <c r="H89">
-        <v>56988</v>
+        <v>3015</v>
       </c>
       <c r="I89">
-        <v>46057</v>
+        <v>46029</v>
       </c>
       <c r="J89">
         <v>1725</v>
       </c>
       <c r="K89">
-        <v>2070</v>
+        <v>2069</v>
       </c>
       <c r="L89">
-        <v>8959</v>
+        <v>10415</v>
       </c>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
       <c r="B90">
         <v>2025</v>
       </c>
       <c r="C90" t="s">
         <v>103</v>
       </c>
       <c r="D90" t="s">
         <v>104</v>
       </c>
       <c r="E90" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F90">
-        <v>1628289897</v>
+        <v>1506956252</v>
       </c>
       <c r="G90">
-        <v>4.0000000000000001E-3</v>
+        <v>3.9E-2</v>
       </c>
       <c r="H90">
-        <v>6515</v>
+        <v>58770</v>
       </c>
       <c r="I90">
-        <v>46057</v>
+        <v>46029</v>
       </c>
       <c r="J90">
         <v>1725</v>
       </c>
       <c r="K90">
-        <v>2070</v>
+        <v>2069</v>
       </c>
       <c r="L90">
-        <v>8960</v>
+        <v>4178</v>
       </c>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>106</v>
+        <v>30</v>
       </c>
       <c r="B91">
         <v>2025</v>
       </c>
       <c r="C91" t="s">
         <v>103</v>
       </c>
       <c r="D91" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E91" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="F91">
-        <v>831311571</v>
+        <v>871400422</v>
       </c>
       <c r="G91">
-        <v>1.2E-2</v>
+        <v>1.11E-2</v>
       </c>
       <c r="H91">
-        <v>9976</v>
+        <v>9673</v>
       </c>
       <c r="I91">
-        <v>46061</v>
+        <v>46047</v>
       </c>
       <c r="J91">
-        <v>1727</v>
+        <v>1726</v>
       </c>
       <c r="K91">
-        <v>2072</v>
+        <v>2071</v>
       </c>
       <c r="L91">
-        <v>5215</v>
+        <v>6143</v>
       </c>
     </row>
     <row r="92" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="B92">
         <v>2025</v>
       </c>
       <c r="C92" t="s">
         <v>103</v>
       </c>
       <c r="D92" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="E92" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="F92">
-        <v>2787577074</v>
+        <v>1628289897</v>
       </c>
       <c r="G92">
-        <v>1.52E-2</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="H92">
-        <v>42371</v>
+        <v>56988</v>
       </c>
       <c r="I92">
-        <v>46093</v>
+        <v>46057</v>
       </c>
       <c r="J92">
-        <v>2130</v>
+        <v>1725</v>
       </c>
       <c r="K92">
-        <v>2483</v>
+        <v>2070</v>
       </c>
       <c r="L92">
-        <v>8835</v>
+        <v>8959</v>
       </c>
     </row>
     <row r="93" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="B93">
         <v>2025</v>
       </c>
       <c r="C93" t="s">
         <v>103</v>
       </c>
       <c r="D93" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E93" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F93">
-        <v>6275082803</v>
+        <v>1628289897</v>
       </c>
       <c r="G93">
-        <v>0.25800000000000001</v>
+        <v>4.0000000000000001E-3</v>
       </c>
       <c r="H93">
-        <v>1618954</v>
+        <v>6515</v>
       </c>
       <c r="I93">
-        <v>46099</v>
+        <v>46057</v>
       </c>
       <c r="J93">
-        <v>1728</v>
+        <v>1725</v>
       </c>
       <c r="K93">
-        <v>2073</v>
+        <v>2070</v>
       </c>
       <c r="L93">
-        <v>4360</v>
+        <v>8960</v>
       </c>
     </row>
     <row r="94" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>50</v>
+        <v>106</v>
       </c>
       <c r="B94">
         <v>2025</v>
       </c>
       <c r="C94" t="s">
         <v>103</v>
       </c>
       <c r="D94" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="E94" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="F94">
-        <v>4881405994</v>
+        <v>831311571</v>
       </c>
       <c r="G94">
-        <v>0.03</v>
+        <v>1.2E-2</v>
       </c>
       <c r="H94">
-        <v>146447</v>
+        <v>9976</v>
       </c>
       <c r="I94">
-        <v>46103</v>
+        <v>46061</v>
       </c>
       <c r="J94">
-        <v>2132</v>
+        <v>1727</v>
       </c>
       <c r="K94">
-        <v>2485</v>
+        <v>2072</v>
       </c>
       <c r="L94">
-        <v>3229</v>
+        <v>5215</v>
       </c>
     </row>
     <row r="95" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B95">
         <v>2025</v>
       </c>
       <c r="C95" t="s">
         <v>103</v>
       </c>
       <c r="D95" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="E95" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="F95">
-        <v>4881405994</v>
+        <v>2787577074</v>
       </c>
       <c r="G95">
-        <v>0</v>
+        <v>1.52E-2</v>
       </c>
       <c r="H95">
-        <v>0</v>
+        <v>42371</v>
       </c>
       <c r="I95">
-        <v>46103</v>
+        <v>46093</v>
       </c>
       <c r="J95">
-        <v>2132</v>
+        <v>2130</v>
       </c>
       <c r="K95">
-        <v>2485</v>
+        <v>2483</v>
       </c>
       <c r="L95">
-        <v>3230</v>
+        <v>8835</v>
       </c>
     </row>
     <row r="96" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>111</v>
+        <v>84</v>
       </c>
       <c r="B96">
         <v>2025</v>
       </c>
       <c r="C96" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="D96" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="F96">
-        <v>4939650</v>
+        <v>6275082803</v>
       </c>
       <c r="G96">
-        <v>0.87050000000000005</v>
+        <v>0.25800000000000001</v>
       </c>
       <c r="H96">
-        <v>4300</v>
+        <v>1618954</v>
       </c>
       <c r="I96">
-        <v>46011</v>
+        <v>46099</v>
       </c>
       <c r="J96">
-        <v>2189</v>
+        <v>1728</v>
       </c>
       <c r="K96">
-        <v>2541</v>
+        <v>2073</v>
       </c>
       <c r="L96">
-        <v>8644</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="97" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="B97">
         <v>2025</v>
       </c>
       <c r="C97" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="D97" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="E97" t="s">
         <v>15</v>
       </c>
       <c r="F97">
-        <v>3779295</v>
+        <v>4881405994</v>
       </c>
       <c r="G97">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="H97">
-        <v>0</v>
+        <v>146447</v>
       </c>
       <c r="I97">
-        <v>46011</v>
+        <v>46103</v>
       </c>
       <c r="J97">
-        <v>2723</v>
+        <v>2132</v>
       </c>
       <c r="K97">
-        <v>2773</v>
+        <v>2485</v>
       </c>
       <c r="L97">
-        <v>10677</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="98" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="B98">
         <v>2025</v>
       </c>
       <c r="C98" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="D98" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="E98" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F98">
-        <v>16321340</v>
+        <v>4881405994</v>
       </c>
       <c r="G98">
-        <v>0.6774</v>
+        <v>0</v>
       </c>
       <c r="H98">
-        <v>11056</v>
+        <v>0</v>
       </c>
       <c r="I98">
-        <v>46011</v>
+        <v>46103</v>
       </c>
       <c r="J98">
-        <v>2188</v>
+        <v>2132</v>
       </c>
       <c r="K98">
-        <v>2540</v>
+        <v>2485</v>
       </c>
       <c r="L98">
-        <v>8642</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="99" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>111</v>
       </c>
       <c r="B99">
         <v>2025</v>
       </c>
       <c r="C99" t="s">
         <v>112</v>
       </c>
       <c r="D99" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E99" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F99">
-        <v>16321340</v>
+        <v>4939650</v>
       </c>
       <c r="G99">
-        <v>0.36759999999999998</v>
+        <v>0.87050000000000005</v>
       </c>
       <c r="H99">
-        <v>6000</v>
+        <v>4300</v>
       </c>
       <c r="I99">
         <v>46011</v>
       </c>
       <c r="J99">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="K99">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="L99">
-        <v>8643</v>
+        <v>8644</v>
       </c>
     </row>
     <row r="100" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B100">
         <v>2025</v>
       </c>
       <c r="C100" t="s">
         <v>112</v>
       </c>
       <c r="D100" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="E100" t="s">
         <v>15</v>
       </c>
       <c r="F100">
-        <v>2389649</v>
+        <v>3779295</v>
       </c>
       <c r="G100">
-        <v>0.68400000000000005</v>
+        <v>0</v>
       </c>
       <c r="H100">
-        <v>1635</v>
+        <v>0</v>
       </c>
       <c r="I100">
-        <v>46013</v>
+        <v>46011</v>
       </c>
       <c r="J100">
-        <v>2163</v>
+        <v>2723</v>
       </c>
       <c r="K100">
-        <v>2515</v>
+        <v>2773</v>
       </c>
       <c r="L100">
-        <v>9856</v>
+        <v>10677</v>
       </c>
     </row>
     <row r="101" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B101">
         <v>2025</v>
       </c>
       <c r="C101" t="s">
         <v>112</v>
       </c>
       <c r="D101" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="E101" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F101">
-        <v>2389649</v>
+        <v>16321340</v>
       </c>
       <c r="G101">
-        <v>1.883</v>
+        <v>0.6774</v>
       </c>
       <c r="H101">
-        <v>4500</v>
+        <v>11056</v>
       </c>
       <c r="I101">
-        <v>46013</v>
+        <v>46011</v>
       </c>
       <c r="J101">
-        <v>2163</v>
+        <v>2188</v>
       </c>
       <c r="K101">
-        <v>2515</v>
+        <v>2540</v>
       </c>
       <c r="L101">
-        <v>9857</v>
+        <v>8642</v>
       </c>
     </row>
     <row r="102" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="B102">
         <v>2025</v>
       </c>
       <c r="C102" t="s">
         <v>112</v>
       </c>
       <c r="D102" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="E102" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F102">
-        <v>14933959</v>
+        <v>16321340</v>
       </c>
       <c r="G102">
-        <v>1.786</v>
+        <v>0.36759999999999998</v>
       </c>
       <c r="H102">
-        <v>26672</v>
+        <v>6000</v>
       </c>
       <c r="I102">
-        <v>46021</v>
+        <v>46011</v>
       </c>
       <c r="J102">
-        <v>2197</v>
+        <v>2188</v>
       </c>
       <c r="K102">
-        <v>2552</v>
+        <v>2540</v>
       </c>
       <c r="L102">
-        <v>6832</v>
+        <v>8643</v>
       </c>
     </row>
     <row r="103" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>34</v>
+        <v>116</v>
       </c>
       <c r="B103">
         <v>2025</v>
       </c>
       <c r="C103" t="s">
         <v>112</v>
       </c>
       <c r="D103" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E103" t="s">
         <v>15</v>
       </c>
       <c r="F103">
-        <v>8142747</v>
+        <v>2389649</v>
       </c>
       <c r="G103">
-        <v>1.6459999999999999</v>
+        <v>0.68400000000000005</v>
       </c>
       <c r="H103">
-        <v>13403</v>
+        <v>1635</v>
       </c>
       <c r="I103">
-        <v>46051</v>
+        <v>46013</v>
       </c>
       <c r="J103">
-        <v>1415</v>
+        <v>2163</v>
       </c>
       <c r="K103">
-        <v>1749</v>
+        <v>2515</v>
       </c>
       <c r="L103">
-        <v>8744</v>
+        <v>9856</v>
       </c>
     </row>
     <row r="104" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>81</v>
+        <v>116</v>
       </c>
       <c r="B104">
         <v>2025</v>
       </c>
       <c r="C104" t="s">
         <v>112</v>
       </c>
       <c r="D104" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="E104" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F104">
-        <v>0</v>
+        <v>2389649</v>
       </c>
       <c r="G104">
-        <v>0</v>
+        <v>1.883</v>
       </c>
       <c r="H104">
-        <v>0</v>
+        <v>4500</v>
       </c>
       <c r="I104">
-        <v>46083</v>
+        <v>46013</v>
       </c>
       <c r="J104">
-        <v>2167</v>
+        <v>2163</v>
       </c>
       <c r="K104">
-        <v>2519</v>
+        <v>2515</v>
       </c>
       <c r="L104">
-        <v>7960</v>
+        <v>9857</v>
       </c>
     </row>
     <row r="105" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>50</v>
+        <v>118</v>
       </c>
       <c r="B105">
         <v>2025</v>
       </c>
       <c r="C105" t="s">
         <v>112</v>
       </c>
       <c r="D105" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E105" t="s">
         <v>15</v>
       </c>
       <c r="F105">
-        <v>10443</v>
+        <v>14933959</v>
       </c>
       <c r="G105">
-        <v>0</v>
+        <v>1.786</v>
       </c>
       <c r="H105">
-        <v>0</v>
+        <v>26672</v>
       </c>
       <c r="I105">
-        <v>46103</v>
+        <v>46021</v>
       </c>
       <c r="J105">
-        <v>2652</v>
+        <v>2197</v>
       </c>
       <c r="K105">
-        <v>2707</v>
+        <v>2552</v>
       </c>
       <c r="L105">
-        <v>10456</v>
+        <v>6832</v>
       </c>
     </row>
     <row r="106" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="B106">
         <v>2025</v>
       </c>
       <c r="C106" t="s">
         <v>112</v>
       </c>
       <c r="D106" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E106" t="s">
         <v>15</v>
       </c>
       <c r="F106">
-        <v>763286</v>
+        <v>8142747</v>
       </c>
       <c r="G106">
-        <v>0.187</v>
+        <v>1.6459999999999999</v>
       </c>
       <c r="H106">
-        <v>141</v>
+        <v>13403</v>
       </c>
       <c r="I106">
-        <v>46103</v>
+        <v>46051</v>
       </c>
       <c r="J106">
-        <v>2227</v>
+        <v>1415</v>
       </c>
       <c r="K106">
-        <v>2602</v>
+        <v>1749</v>
       </c>
       <c r="L106">
-        <v>3326</v>
+        <v>8744</v>
       </c>
     </row>
     <row r="107" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>100</v>
+        <v>81</v>
       </c>
       <c r="B107">
         <v>2025</v>
       </c>
       <c r="C107" t="s">
         <v>112</v>
       </c>
       <c r="D107" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E107" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="F107">
-        <v>246564072</v>
+        <v>0</v>
       </c>
       <c r="G107">
-        <v>1.786</v>
+        <v>0</v>
       </c>
       <c r="H107">
-        <v>440363</v>
+        <v>0</v>
       </c>
       <c r="I107">
-        <v>46129</v>
+        <v>46083</v>
       </c>
       <c r="J107">
-        <v>2197</v>
+        <v>2167</v>
       </c>
       <c r="K107">
-        <v>2594</v>
+        <v>2519</v>
       </c>
       <c r="L107">
-        <v>9362</v>
+        <v>7960</v>
       </c>
     </row>
     <row r="108" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>125</v>
+        <v>50</v>
       </c>
       <c r="B108">
         <v>2025</v>
       </c>
       <c r="C108" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="D108" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
       <c r="F108">
-        <v>788599026</v>
+        <v>10443</v>
       </c>
       <c r="G108">
-        <v>5.6000000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="H108">
-        <v>44160</v>
+        <v>0</v>
       </c>
       <c r="I108">
-        <v>46005</v>
+        <v>46103</v>
       </c>
       <c r="J108">
-        <v>1654</v>
+        <v>2652</v>
       </c>
       <c r="K108">
-        <v>1993</v>
+        <v>2707</v>
       </c>
       <c r="L108">
-        <v>7337</v>
+        <v>10456</v>
       </c>
     </row>
     <row r="109" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>125</v>
+        <v>50</v>
       </c>
       <c r="B109">
         <v>2025</v>
       </c>
       <c r="C109" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="D109" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="E109" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F109">
-        <v>788599026</v>
+        <v>763286</v>
       </c>
       <c r="G109">
-        <v>0.127</v>
+        <v>0.187</v>
       </c>
       <c r="H109">
-        <v>100153</v>
+        <v>141</v>
       </c>
       <c r="I109">
-        <v>46005</v>
+        <v>46103</v>
       </c>
       <c r="J109">
-        <v>1654</v>
+        <v>2227</v>
       </c>
       <c r="K109">
-        <v>1993</v>
+        <v>2602</v>
       </c>
       <c r="L109">
-        <v>10541</v>
+        <v>3326</v>
       </c>
     </row>
     <row r="110" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="B110">
         <v>2025</v>
       </c>
       <c r="C110" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="D110" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="E110" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="F110">
-        <v>208346259</v>
+        <v>246564072</v>
       </c>
       <c r="G110">
-        <v>8.2000000000000003E-2</v>
+        <v>1.786</v>
       </c>
       <c r="H110">
-        <v>17085</v>
+        <v>440363</v>
       </c>
       <c r="I110">
-        <v>46005</v>
+        <v>46129</v>
       </c>
       <c r="J110">
-        <v>1656</v>
+        <v>2197</v>
       </c>
       <c r="K110">
-        <v>1995</v>
+        <v>2594</v>
       </c>
       <c r="L110">
-        <v>7338</v>
+        <v>9362</v>
       </c>
     </row>
     <row r="111" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
         <v>125</v>
       </c>
       <c r="B111">
         <v>2025</v>
       </c>
       <c r="C111" t="s">
         <v>126</v>
       </c>
       <c r="D111" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="E111" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F111">
-        <v>208346259</v>
+        <v>788599026</v>
       </c>
       <c r="G111">
-        <v>7.0000000000000007E-2</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="H111">
-        <v>14583</v>
+        <v>44160</v>
       </c>
       <c r="I111">
         <v>46005</v>
       </c>
       <c r="J111">
-        <v>1656</v>
+        <v>1654</v>
       </c>
       <c r="K111">
-        <v>1995</v>
+        <v>1993</v>
       </c>
       <c r="L111">
-        <v>7339</v>
+        <v>7337</v>
       </c>
     </row>
     <row r="112" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
         <v>125</v>
       </c>
       <c r="B112">
         <v>2025</v>
       </c>
       <c r="C112" t="s">
         <v>126</v>
       </c>
       <c r="D112" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E112" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F112">
-        <v>350686569</v>
+        <v>788599026</v>
       </c>
       <c r="G112">
-        <v>0.28899999999999998</v>
+        <v>0.127</v>
       </c>
       <c r="H112">
-        <v>101351</v>
+        <v>100153</v>
       </c>
       <c r="I112">
         <v>46005</v>
       </c>
       <c r="J112">
-        <v>1723</v>
+        <v>1654</v>
       </c>
       <c r="K112">
-        <v>2067</v>
+        <v>1993</v>
       </c>
       <c r="L112">
-        <v>7340</v>
+        <v>10541</v>
       </c>
     </row>
     <row r="113" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
         <v>125</v>
       </c>
       <c r="B113">
         <v>2025</v>
       </c>
       <c r="C113" t="s">
         <v>126</v>
       </c>
       <c r="D113" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E113" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F113">
-        <v>350686569</v>
+        <v>208346259</v>
       </c>
       <c r="G113">
-        <v>0.14299999999999999</v>
+        <v>8.2000000000000003E-2</v>
       </c>
       <c r="H113">
-        <v>50145</v>
+        <v>17085</v>
       </c>
       <c r="I113">
         <v>46005</v>
       </c>
       <c r="J113">
-        <v>1723</v>
+        <v>1656</v>
       </c>
       <c r="K113">
-        <v>2067</v>
+        <v>1995</v>
       </c>
       <c r="L113">
-        <v>7341</v>
+        <v>7338</v>
       </c>
     </row>
     <row r="114" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B114">
         <v>2025</v>
       </c>
       <c r="C114" t="s">
         <v>126</v>
       </c>
       <c r="D114" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="E114" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F114">
-        <v>194509597</v>
+        <v>208346259</v>
       </c>
       <c r="G114">
-        <v>0.2</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="H114">
-        <v>38901</v>
+        <v>14583</v>
       </c>
       <c r="I114">
-        <v>46009</v>
+        <v>46005</v>
       </c>
       <c r="J114">
-        <v>1616</v>
+        <v>1656</v>
       </c>
       <c r="K114">
-        <v>1941</v>
+        <v>1995</v>
       </c>
       <c r="L114">
-        <v>8995</v>
+        <v>7339</v>
       </c>
     </row>
     <row r="115" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B115">
         <v>2025</v>
       </c>
       <c r="C115" t="s">
         <v>126</v>
       </c>
       <c r="D115" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="E115" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F115">
-        <v>194509597</v>
+        <v>350686569</v>
       </c>
       <c r="G115">
-        <v>0</v>
+        <v>0.28899999999999998</v>
       </c>
       <c r="H115">
-        <v>0</v>
+        <v>101351</v>
       </c>
       <c r="I115">
-        <v>46009</v>
+        <v>46005</v>
       </c>
       <c r="J115">
-        <v>1616</v>
+        <v>1723</v>
       </c>
       <c r="K115">
-        <v>1941</v>
+        <v>2067</v>
       </c>
       <c r="L115">
-        <v>8996</v>
+        <v>7340</v>
       </c>
     </row>
     <row r="116" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>12</v>
+        <v>125</v>
       </c>
       <c r="B116">
         <v>2025</v>
       </c>
       <c r="C116" t="s">
         <v>126</v>
       </c>
       <c r="D116" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="E116" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F116">
-        <v>14626657</v>
+        <v>350686569</v>
       </c>
       <c r="G116">
-        <v>0.17799999999999999</v>
+        <v>0.14299999999999999</v>
       </c>
       <c r="H116">
-        <v>2604</v>
+        <v>50145</v>
       </c>
       <c r="I116">
-        <v>46009</v>
+        <v>46005</v>
       </c>
       <c r="J116">
-        <v>1665</v>
+        <v>1723</v>
       </c>
       <c r="K116">
-        <v>2004</v>
+        <v>2067</v>
       </c>
       <c r="L116">
-        <v>9003</v>
+        <v>7341</v>
       </c>
     </row>
     <row r="117" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
         <v>12</v>
       </c>
       <c r="B117">
         <v>2025</v>
       </c>
       <c r="C117" t="s">
         <v>126</v>
       </c>
       <c r="D117" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
       <c r="F117">
-        <v>167756578</v>
+        <v>194509597</v>
       </c>
       <c r="G117">
-        <v>0.22900000000000001</v>
+        <v>0.2</v>
       </c>
       <c r="H117">
-        <v>38416</v>
+        <v>38901</v>
       </c>
       <c r="I117">
         <v>46009</v>
       </c>
       <c r="J117">
-        <v>1696</v>
+        <v>1616</v>
       </c>
       <c r="K117">
-        <v>2039</v>
+        <v>1941</v>
       </c>
       <c r="L117">
-        <v>8997</v>
+        <v>8995</v>
       </c>
     </row>
     <row r="118" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
         <v>12</v>
       </c>
       <c r="B118">
         <v>2025</v>
       </c>
       <c r="C118" t="s">
         <v>126</v>
       </c>
       <c r="D118" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="E118" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F118">
-        <v>158752290</v>
+        <v>194509597</v>
       </c>
       <c r="G118">
-        <v>8.5999999999999993E-2</v>
+        <v>0</v>
       </c>
       <c r="H118">
-        <v>13653</v>
+        <v>0</v>
       </c>
       <c r="I118">
         <v>46009</v>
       </c>
       <c r="J118">
-        <v>1702</v>
+        <v>1616</v>
       </c>
       <c r="K118">
-        <v>2048</v>
+        <v>1941</v>
       </c>
       <c r="L118">
-        <v>9001</v>
+        <v>8996</v>
       </c>
     </row>
     <row r="119" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
         <v>12</v>
       </c>
       <c r="B119">
         <v>2025</v>
       </c>
       <c r="C119" t="s">
         <v>126</v>
       </c>
       <c r="D119" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E119" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F119">
-        <v>158752290</v>
+        <v>14626657</v>
       </c>
       <c r="G119">
-        <v>0.63</v>
+        <v>0.17799999999999999</v>
       </c>
       <c r="H119">
-        <v>100011</v>
+        <v>2604</v>
       </c>
       <c r="I119">
         <v>46009</v>
       </c>
       <c r="J119">
-        <v>1702</v>
+        <v>1665</v>
       </c>
       <c r="K119">
-        <v>2048</v>
+        <v>2004</v>
       </c>
       <c r="L119">
-        <v>9002</v>
+        <v>9003</v>
       </c>
     </row>
     <row r="120" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
         <v>12</v>
       </c>
       <c r="B120">
         <v>2025</v>
       </c>
       <c r="C120" t="s">
         <v>126</v>
       </c>
       <c r="D120" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E120" t="s">
         <v>15</v>
       </c>
       <c r="F120">
-        <v>129641702</v>
+        <v>167756578</v>
       </c>
       <c r="G120">
-        <v>9.5000000000000001E-2</v>
+        <v>0.22900000000000001</v>
       </c>
       <c r="H120">
-        <v>12316</v>
+        <v>38416</v>
       </c>
       <c r="I120">
         <v>46009</v>
       </c>
       <c r="J120">
-        <v>1706</v>
+        <v>1696</v>
       </c>
       <c r="K120">
-        <v>2053</v>
+        <v>2039</v>
       </c>
       <c r="L120">
-        <v>8993</v>
+        <v>8997</v>
       </c>
     </row>
     <row r="121" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>12</v>
       </c>
       <c r="B121">
         <v>2025</v>
       </c>
       <c r="C121" t="s">
         <v>126</v>
       </c>
       <c r="D121" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E121" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F121">
-        <v>129641702</v>
+        <v>158752290</v>
       </c>
       <c r="G121">
-        <v>0.16700000000000001</v>
+        <v>8.5999999999999993E-2</v>
       </c>
       <c r="H121">
-        <v>21650</v>
+        <v>13653</v>
       </c>
       <c r="I121">
         <v>46009</v>
       </c>
       <c r="J121">
-        <v>1706</v>
+        <v>1702</v>
       </c>
       <c r="K121">
-        <v>2053</v>
+        <v>2048</v>
       </c>
       <c r="L121">
-        <v>8994</v>
+        <v>9001</v>
       </c>
     </row>
     <row r="122" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
         <v>12</v>
       </c>
       <c r="B122">
         <v>2025</v>
       </c>
       <c r="C122" t="s">
         <v>126</v>
       </c>
       <c r="D122" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="E122" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F122">
-        <v>40864850</v>
+        <v>158752290</v>
       </c>
       <c r="G122">
-        <v>0.29399999999999998</v>
+        <v>0.63</v>
       </c>
       <c r="H122">
-        <v>12014</v>
+        <v>100011</v>
       </c>
       <c r="I122">
         <v>46009</v>
       </c>
       <c r="J122">
-        <v>1707</v>
+        <v>1702</v>
       </c>
       <c r="K122">
-        <v>2055</v>
+        <v>2048</v>
       </c>
       <c r="L122">
-        <v>9000</v>
+        <v>9002</v>
       </c>
     </row>
     <row r="123" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>12</v>
       </c>
       <c r="B123">
         <v>2025</v>
       </c>
       <c r="C123" t="s">
         <v>126</v>
       </c>
       <c r="D123" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E123" t="s">
         <v>15</v>
       </c>
       <c r="F123">
-        <v>215498127</v>
+        <v>129641702</v>
       </c>
       <c r="G123">
-        <v>4.2999999999999997E-2</v>
+        <v>9.5000000000000001E-2</v>
       </c>
       <c r="H123">
-        <v>9266</v>
+        <v>12316</v>
       </c>
       <c r="I123">
         <v>46009</v>
       </c>
       <c r="J123">
-        <v>1709</v>
+        <v>1706</v>
       </c>
       <c r="K123">
-        <v>2058</v>
+        <v>2053</v>
       </c>
       <c r="L123">
-        <v>8998</v>
+        <v>8993</v>
       </c>
     </row>
     <row r="124" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>12</v>
       </c>
       <c r="B124">
         <v>2025</v>
       </c>
       <c r="C124" t="s">
         <v>126</v>
       </c>
       <c r="D124" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E124" t="s">
         <v>20</v>
       </c>
       <c r="F124">
-        <v>215498127</v>
+        <v>129641702</v>
       </c>
       <c r="G124">
-        <v>0.23200000000000001</v>
+        <v>0.16700000000000001</v>
       </c>
       <c r="H124">
-        <v>49993</v>
+        <v>21650</v>
       </c>
       <c r="I124">
         <v>46009</v>
       </c>
       <c r="J124">
-        <v>1709</v>
+        <v>1706</v>
       </c>
       <c r="K124">
-        <v>2058</v>
+        <v>2053</v>
       </c>
       <c r="L124">
-        <v>8999</v>
+        <v>8994</v>
       </c>
     </row>
     <row r="125" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="B125">
         <v>2025</v>
       </c>
       <c r="C125" t="s">
         <v>126</v>
       </c>
       <c r="D125" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E125" t="s">
         <v>15</v>
       </c>
       <c r="F125">
-        <v>700651360</v>
+        <v>40864850</v>
       </c>
       <c r="G125">
-        <v>0.35099999999999998</v>
+        <v>0.29399999999999998</v>
       </c>
       <c r="H125">
-        <v>245929</v>
+        <v>12014</v>
       </c>
       <c r="I125">
-        <v>46013</v>
+        <v>46009</v>
       </c>
       <c r="J125">
-        <v>1611</v>
+        <v>1707</v>
       </c>
       <c r="K125">
-        <v>1938</v>
+        <v>2055</v>
       </c>
       <c r="L125">
-        <v>9854</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="126" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="B126">
         <v>2025</v>
       </c>
       <c r="C126" t="s">
         <v>126</v>
       </c>
       <c r="D126" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E126" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F126">
-        <v>700651360</v>
+        <v>215498127</v>
       </c>
       <c r="G126">
-        <v>0</v>
+        <v>4.2999999999999997E-2</v>
       </c>
       <c r="H126">
-        <v>0</v>
+        <v>9266</v>
       </c>
       <c r="I126">
-        <v>46013</v>
+        <v>46009</v>
       </c>
       <c r="J126">
-        <v>1611</v>
+        <v>1709</v>
       </c>
       <c r="K126">
-        <v>1938</v>
+        <v>2058</v>
       </c>
       <c r="L126">
-        <v>9855</v>
+        <v>8998</v>
       </c>
     </row>
     <row r="127" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>116</v>
+        <v>12</v>
       </c>
       <c r="B127">
         <v>2025</v>
       </c>
       <c r="C127" t="s">
         <v>126</v>
       </c>
       <c r="D127" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="E127" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F127">
-        <v>165857195</v>
+        <v>215498127</v>
       </c>
       <c r="G127">
-        <v>0.41899999999999998</v>
+        <v>0.23200000000000001</v>
       </c>
       <c r="H127">
-        <v>69494</v>
+        <v>49993</v>
       </c>
       <c r="I127">
-        <v>46013</v>
+        <v>46009</v>
       </c>
       <c r="J127">
-        <v>1628</v>
+        <v>1709</v>
       </c>
       <c r="K127">
-        <v>1957</v>
+        <v>2058</v>
       </c>
       <c r="L127">
-        <v>9842</v>
+        <v>8999</v>
       </c>
     </row>
     <row r="128" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
         <v>116</v>
       </c>
       <c r="B128">
         <v>2025</v>
       </c>
       <c r="C128" t="s">
         <v>126</v>
       </c>
       <c r="D128" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E128" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F128">
-        <v>165857195</v>
+        <v>700651360</v>
       </c>
       <c r="G128">
-        <v>0</v>
+        <v>0.35099999999999998</v>
       </c>
       <c r="H128">
-        <v>0</v>
+        <v>245929</v>
       </c>
       <c r="I128">
         <v>46013</v>
       </c>
       <c r="J128">
-        <v>1628</v>
+        <v>1611</v>
       </c>
       <c r="K128">
-        <v>1957</v>
+        <v>1938</v>
       </c>
       <c r="L128">
-        <v>9843</v>
+        <v>9854</v>
       </c>
     </row>
     <row r="129" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
         <v>116</v>
       </c>
       <c r="B129">
         <v>2025</v>
       </c>
       <c r="C129" t="s">
         <v>126</v>
       </c>
       <c r="D129" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="E129" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F129">
-        <v>379333665</v>
+        <v>700651360</v>
       </c>
       <c r="G129">
-        <v>0.38200000000000001</v>
+        <v>0</v>
       </c>
       <c r="H129">
-        <v>144905</v>
+        <v>0</v>
       </c>
       <c r="I129">
         <v>46013</v>
       </c>
       <c r="J129">
-        <v>1629</v>
+        <v>1611</v>
       </c>
       <c r="K129">
-        <v>1959</v>
+        <v>1938</v>
       </c>
       <c r="L129">
-        <v>9844</v>
+        <v>9855</v>
       </c>
     </row>
     <row r="130" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
         <v>116</v>
       </c>
       <c r="B130">
         <v>2025</v>
       </c>
       <c r="C130" t="s">
         <v>126</v>
       </c>
       <c r="D130" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="E130" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F130">
-        <v>379333665</v>
+        <v>165857195</v>
       </c>
       <c r="G130">
-        <v>0</v>
+        <v>0.41899999999999998</v>
       </c>
       <c r="H130">
-        <v>0</v>
+        <v>69494</v>
       </c>
       <c r="I130">
         <v>46013</v>
       </c>
       <c r="J130">
-        <v>1629</v>
+        <v>1628</v>
       </c>
       <c r="K130">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="L130">
-        <v>9845</v>
+        <v>9842</v>
       </c>
     </row>
     <row r="131" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>116</v>
       </c>
       <c r="B131">
         <v>2025</v>
       </c>
       <c r="C131" t="s">
         <v>126</v>
       </c>
       <c r="D131" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E131" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F131">
-        <v>44545568</v>
+        <v>165857195</v>
       </c>
       <c r="G131">
-        <v>0.13800000000000001</v>
+        <v>0</v>
       </c>
       <c r="H131">
-        <v>6147</v>
+        <v>0</v>
       </c>
       <c r="I131">
         <v>46013</v>
       </c>
       <c r="J131">
-        <v>1630</v>
+        <v>1628</v>
       </c>
       <c r="K131">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="L131">
-        <v>9846</v>
+        <v>9843</v>
       </c>
     </row>
     <row r="132" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>116</v>
       </c>
       <c r="B132">
         <v>2025</v>
       </c>
       <c r="C132" t="s">
         <v>126</v>
       </c>
       <c r="D132" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E132" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F132">
-        <v>44545568</v>
+        <v>379333665</v>
       </c>
       <c r="G132">
-        <v>0</v>
+        <v>0.38200000000000001</v>
       </c>
       <c r="H132">
-        <v>0</v>
+        <v>144905</v>
       </c>
       <c r="I132">
         <v>46013</v>
       </c>
       <c r="J132">
-        <v>1630</v>
+        <v>1629</v>
       </c>
       <c r="K132">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="L132">
-        <v>9847</v>
+        <v>9844</v>
       </c>
     </row>
     <row r="133" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>116</v>
       </c>
       <c r="B133">
         <v>2025</v>
       </c>
       <c r="C133" t="s">
         <v>126</v>
       </c>
       <c r="D133" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="E133" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F133">
-        <v>382724376</v>
+        <v>379333665</v>
       </c>
       <c r="G133">
-        <v>0.222</v>
+        <v>0</v>
       </c>
       <c r="H133">
-        <v>84965</v>
+        <v>0</v>
       </c>
       <c r="I133">
         <v>46013</v>
       </c>
       <c r="J133">
-        <v>1645</v>
+        <v>1629</v>
       </c>
       <c r="K133">
-        <v>1982</v>
+        <v>1959</v>
       </c>
       <c r="L133">
-        <v>9848</v>
+        <v>9845</v>
       </c>
     </row>
     <row r="134" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>116</v>
       </c>
       <c r="B134">
         <v>2025</v>
       </c>
       <c r="C134" t="s">
         <v>126</v>
       </c>
       <c r="D134" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E134" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F134">
-        <v>382724376</v>
+        <v>44545568</v>
       </c>
       <c r="G134">
-        <v>0</v>
+        <v>0.13800000000000001</v>
       </c>
       <c r="H134">
-        <v>0</v>
+        <v>6147</v>
       </c>
       <c r="I134">
         <v>46013</v>
       </c>
       <c r="J134">
-        <v>1645</v>
+        <v>1630</v>
       </c>
       <c r="K134">
-        <v>1982</v>
+        <v>1960</v>
       </c>
       <c r="L134">
-        <v>9849</v>
+        <v>9846</v>
       </c>
     </row>
     <row r="135" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
         <v>116</v>
       </c>
       <c r="B135">
         <v>2025</v>
       </c>
       <c r="C135" t="s">
         <v>126</v>
       </c>
       <c r="D135" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E135" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F135">
-        <v>711101400</v>
+        <v>44545568</v>
       </c>
       <c r="G135">
-        <v>0.39500000000000002</v>
+        <v>0</v>
       </c>
       <c r="H135">
-        <v>280885</v>
+        <v>0</v>
       </c>
       <c r="I135">
         <v>46013</v>
       </c>
       <c r="J135">
-        <v>1647</v>
+        <v>1630</v>
       </c>
       <c r="K135">
-        <v>1985</v>
+        <v>1960</v>
       </c>
       <c r="L135">
-        <v>9850</v>
+        <v>9847</v>
       </c>
     </row>
     <row r="136" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>116</v>
       </c>
       <c r="B136">
         <v>2025</v>
       </c>
       <c r="C136" t="s">
         <v>126</v>
       </c>
       <c r="D136" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E136" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F136">
-        <v>711101400</v>
+        <v>382724376</v>
       </c>
       <c r="G136">
-        <v>0</v>
+        <v>0.222</v>
       </c>
       <c r="H136">
-        <v>0</v>
+        <v>84965</v>
       </c>
       <c r="I136">
         <v>46013</v>
       </c>
       <c r="J136">
-        <v>1647</v>
+        <v>1645</v>
       </c>
       <c r="K136">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="L136">
-        <v>9851</v>
+        <v>9848</v>
       </c>
     </row>
     <row r="137" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
         <v>116</v>
       </c>
       <c r="B137">
         <v>2025</v>
       </c>
       <c r="C137" t="s">
         <v>126</v>
       </c>
       <c r="D137" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="E137" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F137">
-        <v>271382524</v>
+        <v>382724376</v>
       </c>
       <c r="G137">
-        <v>0.30099999999999999</v>
+        <v>0</v>
       </c>
       <c r="H137">
-        <v>81686</v>
+        <v>0</v>
       </c>
       <c r="I137">
         <v>46013</v>
       </c>
       <c r="J137">
-        <v>1649</v>
+        <v>1645</v>
       </c>
       <c r="K137">
-        <v>1987</v>
+        <v>1982</v>
       </c>
       <c r="L137">
-        <v>9852</v>
+        <v>9849</v>
       </c>
     </row>
     <row r="138" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
         <v>116</v>
       </c>
       <c r="B138">
         <v>2025</v>
       </c>
       <c r="C138" t="s">
         <v>126</v>
       </c>
       <c r="D138" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E138" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F138">
-        <v>271382524</v>
+        <v>711101400</v>
       </c>
       <c r="G138">
-        <v>0</v>
+        <v>0.39500000000000002</v>
       </c>
       <c r="H138">
-        <v>0</v>
+        <v>280885</v>
       </c>
       <c r="I138">
         <v>46013</v>
       </c>
       <c r="J138">
-        <v>1649</v>
+        <v>1647</v>
       </c>
       <c r="K138">
-        <v>1987</v>
+        <v>1985</v>
       </c>
       <c r="L138">
-        <v>9853</v>
+        <v>9850</v>
       </c>
     </row>
     <row r="139" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="B139">
         <v>2025</v>
       </c>
       <c r="C139" t="s">
         <v>126</v>
       </c>
       <c r="D139" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E139" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F139">
-        <v>51773911</v>
+        <v>711101400</v>
       </c>
       <c r="G139">
-        <v>0.19400000000000001</v>
+        <v>0</v>
       </c>
       <c r="H139">
-        <v>10044</v>
+        <v>0</v>
       </c>
       <c r="I139">
-        <v>46015</v>
+        <v>46013</v>
       </c>
       <c r="J139">
-        <v>1688</v>
+        <v>1647</v>
       </c>
       <c r="K139">
-        <v>2031</v>
+        <v>1985</v>
       </c>
       <c r="L139">
-        <v>8252</v>
+        <v>9851</v>
       </c>
     </row>
     <row r="140" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="B140">
         <v>2025</v>
       </c>
       <c r="C140" t="s">
         <v>126</v>
       </c>
       <c r="D140" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E140" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F140">
-        <v>51773911</v>
+        <v>271382524</v>
       </c>
       <c r="G140">
-        <v>5.2999999999999999E-2</v>
+        <v>0.30099999999999999</v>
       </c>
       <c r="H140">
-        <v>2744</v>
+        <v>81686</v>
       </c>
       <c r="I140">
-        <v>46015</v>
+        <v>46013</v>
       </c>
       <c r="J140">
-        <v>1688</v>
+        <v>1649</v>
       </c>
       <c r="K140">
-        <v>2031</v>
+        <v>1987</v>
       </c>
       <c r="L140">
-        <v>8253</v>
+        <v>9852</v>
       </c>
     </row>
     <row r="141" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>21</v>
+        <v>116</v>
       </c>
       <c r="B141">
         <v>2025</v>
       </c>
       <c r="C141" t="s">
         <v>126</v>
       </c>
       <c r="D141" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E141" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F141">
-        <v>189622782</v>
+        <v>271382524</v>
       </c>
       <c r="G141">
-        <v>5.2999999999999999E-2</v>
+        <v>0</v>
       </c>
       <c r="H141">
-        <v>10050</v>
+        <v>0</v>
       </c>
       <c r="I141">
-        <v>46017</v>
+        <v>46013</v>
       </c>
       <c r="J141">
-        <v>2121</v>
+        <v>1649</v>
       </c>
       <c r="K141">
-        <v>2475</v>
+        <v>1987</v>
       </c>
       <c r="L141">
-        <v>6429</v>
+        <v>9853</v>
       </c>
     </row>
     <row r="142" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="B142">
         <v>2025</v>
       </c>
       <c r="C142" t="s">
         <v>126</v>
       </c>
       <c r="D142" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="E142" t="s">
         <v>15</v>
       </c>
       <c r="F142">
-        <v>679060452</v>
+        <v>51773911</v>
       </c>
       <c r="G142">
-        <v>7.4999999999999997E-2</v>
+        <v>0.19400000000000001</v>
       </c>
       <c r="H142">
-        <v>50930</v>
+        <v>10044</v>
       </c>
       <c r="I142">
-        <v>46021</v>
+        <v>46015</v>
       </c>
       <c r="J142">
-        <v>2122</v>
+        <v>1688</v>
       </c>
       <c r="K142">
-        <v>2476</v>
+        <v>2031</v>
       </c>
       <c r="L142">
-        <v>6827</v>
+        <v>8252</v>
       </c>
     </row>
     <row r="143" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>118</v>
+        <v>16</v>
       </c>
       <c r="B143">
         <v>2025</v>
       </c>
       <c r="C143" t="s">
         <v>126</v>
       </c>
       <c r="D143" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="E143" t="s">
         <v>20</v>
       </c>
       <c r="F143">
-        <v>679060452</v>
+        <v>51773911</v>
       </c>
       <c r="G143">
-        <v>0.11799999999999999</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="H143">
-        <v>80129</v>
+        <v>2744</v>
       </c>
       <c r="I143">
-        <v>46021</v>
+        <v>46015</v>
       </c>
       <c r="J143">
-        <v>2122</v>
+        <v>1688</v>
       </c>
       <c r="K143">
-        <v>2476</v>
+        <v>2031</v>
       </c>
       <c r="L143">
-        <v>10334</v>
+        <v>8253</v>
       </c>
     </row>
     <row r="144" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="B144">
         <v>2025</v>
       </c>
       <c r="C144" t="s">
         <v>126</v>
       </c>
       <c r="D144" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E144" t="s">
         <v>15</v>
       </c>
       <c r="F144">
-        <v>127017476</v>
+        <v>189622782</v>
       </c>
       <c r="G144">
-        <v>7.5999999999999998E-2</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="H144">
-        <v>9653</v>
+        <v>10050</v>
       </c>
       <c r="I144">
-        <v>46021</v>
+        <v>46017</v>
       </c>
       <c r="J144">
-        <v>1643</v>
+        <v>2121</v>
       </c>
       <c r="K144">
-        <v>1979</v>
+        <v>2475</v>
       </c>
       <c r="L144">
-        <v>6828</v>
+        <v>6429</v>
       </c>
     </row>
     <row r="145" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>118</v>
       </c>
       <c r="B145">
         <v>2025</v>
       </c>
       <c r="C145" t="s">
         <v>126</v>
       </c>
       <c r="D145" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E145" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F145">
-        <v>127017476</v>
+        <v>679060452</v>
       </c>
       <c r="G145">
-        <v>9.4E-2</v>
+        <v>7.4999999999999997E-2</v>
       </c>
       <c r="H145">
-        <v>11940</v>
+        <v>50930</v>
       </c>
       <c r="I145">
         <v>46021</v>
       </c>
       <c r="J145">
-        <v>1643</v>
+        <v>2122</v>
       </c>
       <c r="K145">
-        <v>1979</v>
+        <v>2476</v>
       </c>
       <c r="L145">
-        <v>6829</v>
+        <v>6827</v>
       </c>
     </row>
     <row r="146" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>118</v>
       </c>
       <c r="B146">
         <v>2025</v>
       </c>
       <c r="C146" t="s">
         <v>126</v>
       </c>
       <c r="D146" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E146" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F146">
-        <v>37634693</v>
+        <v>679060452</v>
       </c>
       <c r="G146">
-        <v>7.3999999999999996E-2</v>
+        <v>0.11799999999999999</v>
       </c>
       <c r="H146">
-        <v>2785</v>
+        <v>80129</v>
       </c>
       <c r="I146">
         <v>46021</v>
       </c>
       <c r="J146">
-        <v>1657</v>
+        <v>2122</v>
       </c>
       <c r="K146">
-        <v>1997</v>
+        <v>2476</v>
       </c>
       <c r="L146">
-        <v>6830</v>
+        <v>10334</v>
       </c>
     </row>
     <row r="147" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>23</v>
+        <v>118</v>
       </c>
       <c r="B147">
         <v>2025</v>
       </c>
       <c r="C147" t="s">
         <v>126</v>
       </c>
       <c r="D147" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="E147" t="s">
         <v>15</v>
       </c>
       <c r="F147">
-        <v>79778322</v>
+        <v>127017476</v>
       </c>
       <c r="G147">
         <v>7.5999999999999998E-2</v>
       </c>
       <c r="H147">
-        <v>6063</v>
+        <v>9653</v>
       </c>
       <c r="I147">
-        <v>46023</v>
+        <v>46021</v>
       </c>
       <c r="J147">
-        <v>2123</v>
+        <v>1643</v>
       </c>
       <c r="K147">
-        <v>2477</v>
+        <v>1979</v>
       </c>
       <c r="L147">
-        <v>7161</v>
+        <v>6828</v>
       </c>
     </row>
     <row r="148" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>23</v>
+        <v>118</v>
       </c>
       <c r="B148">
         <v>2025</v>
       </c>
       <c r="C148" t="s">
         <v>126</v>
       </c>
       <c r="D148" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="E148" t="s">
         <v>20</v>
       </c>
       <c r="F148">
-        <v>79778322</v>
+        <v>127017476</v>
       </c>
       <c r="G148">
-        <v>0</v>
+        <v>9.4E-2</v>
       </c>
       <c r="H148">
-        <v>0</v>
+        <v>11940</v>
       </c>
       <c r="I148">
-        <v>46023</v>
+        <v>46021</v>
       </c>
       <c r="J148">
-        <v>2123</v>
+        <v>1643</v>
       </c>
       <c r="K148">
-        <v>2477</v>
+        <v>1979</v>
       </c>
       <c r="L148">
-        <v>7162</v>
+        <v>6829</v>
       </c>
     </row>
     <row r="149" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>23</v>
+        <v>118</v>
       </c>
       <c r="B149">
         <v>2025</v>
       </c>
       <c r="C149" t="s">
         <v>126</v>
       </c>
       <c r="D149" t="s">
-        <v>130</v>
+        <v>148</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
       <c r="F149">
-        <v>74844997</v>
+        <v>37634693</v>
       </c>
       <c r="G149">
-        <v>0.2</v>
+        <v>7.3999999999999996E-2</v>
       </c>
       <c r="H149">
-        <v>14969</v>
+        <v>2785</v>
       </c>
       <c r="I149">
-        <v>46023</v>
+        <v>46021</v>
       </c>
       <c r="J149">
-        <v>1616</v>
+        <v>1657</v>
       </c>
       <c r="K149">
-        <v>1942</v>
+        <v>1997</v>
       </c>
       <c r="L149">
-        <v>7157</v>
+        <v>6830</v>
       </c>
     </row>
     <row r="150" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
         <v>23</v>
       </c>
       <c r="B150">
         <v>2025</v>
       </c>
       <c r="C150" t="s">
         <v>126</v>
       </c>
       <c r="D150" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E150" t="s">
         <v>15</v>
       </c>
       <c r="F150">
-        <v>68690171</v>
+        <v>79778322</v>
       </c>
       <c r="G150">
-        <v>6.0999999999999999E-2</v>
+        <v>7.5999999999999998E-2</v>
       </c>
       <c r="H150">
-        <v>4190</v>
+        <v>6063</v>
       </c>
       <c r="I150">
         <v>46023</v>
       </c>
       <c r="J150">
-        <v>1634</v>
+        <v>2123</v>
       </c>
       <c r="K150">
-        <v>1965</v>
+        <v>2477</v>
       </c>
       <c r="L150">
-        <v>7159</v>
+        <v>7161</v>
       </c>
     </row>
     <row r="151" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
         <v>23</v>
       </c>
       <c r="B151">
         <v>2025</v>
       </c>
       <c r="C151" t="s">
         <v>126</v>
       </c>
       <c r="D151" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E151" t="s">
         <v>20</v>
       </c>
       <c r="F151">
-        <v>68690171</v>
+        <v>79778322</v>
       </c>
       <c r="G151">
-        <v>0.218</v>
+        <v>0</v>
       </c>
       <c r="H151">
-        <v>14974</v>
+        <v>0</v>
       </c>
       <c r="I151">
         <v>46023</v>
       </c>
       <c r="J151">
-        <v>1634</v>
+        <v>2123</v>
       </c>
       <c r="K151">
-        <v>1965</v>
+        <v>2477</v>
       </c>
       <c r="L151">
-        <v>7160</v>
+        <v>7162</v>
       </c>
     </row>
     <row r="152" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
         <v>23</v>
       </c>
       <c r="B152">
         <v>2025</v>
       </c>
       <c r="C152" t="s">
         <v>126</v>
       </c>
       <c r="D152" t="s">
-        <v>151</v>
+        <v>130</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
       <c r="F152">
-        <v>233220960</v>
+        <v>74844997</v>
       </c>
       <c r="G152">
-        <v>5.3999999999999999E-2</v>
+        <v>0.2</v>
       </c>
       <c r="H152">
-        <v>12594</v>
+        <v>14969</v>
       </c>
       <c r="I152">
         <v>46023</v>
       </c>
       <c r="J152">
-        <v>1646</v>
+        <v>1616</v>
       </c>
       <c r="K152">
-        <v>1983</v>
+        <v>1942</v>
       </c>
       <c r="L152">
-        <v>7167</v>
+        <v>7157</v>
       </c>
     </row>
     <row r="153" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
         <v>23</v>
       </c>
       <c r="B153">
         <v>2025</v>
       </c>
       <c r="C153" t="s">
         <v>126</v>
       </c>
       <c r="D153" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E153" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F153">
-        <v>233220960</v>
+        <v>68690171</v>
       </c>
       <c r="G153">
-        <v>8.4000000000000005E-2</v>
+        <v>6.0999999999999999E-2</v>
       </c>
       <c r="H153">
-        <v>19588</v>
+        <v>4190</v>
       </c>
       <c r="I153">
         <v>46023</v>
       </c>
       <c r="J153">
-        <v>1646</v>
+        <v>1634</v>
       </c>
       <c r="K153">
-        <v>1983</v>
+        <v>1965</v>
       </c>
       <c r="L153">
-        <v>7168</v>
+        <v>7159</v>
       </c>
     </row>
     <row r="154" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
         <v>23</v>
       </c>
       <c r="B154">
         <v>2025</v>
       </c>
       <c r="C154" t="s">
         <v>126</v>
       </c>
       <c r="D154" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E154" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F154">
-        <v>320476579</v>
+        <v>68690171</v>
       </c>
       <c r="G154">
-        <v>0.20699999999999999</v>
+        <v>0.218</v>
       </c>
       <c r="H154">
-        <v>66339</v>
+        <v>14974</v>
       </c>
       <c r="I154">
         <v>46023</v>
       </c>
       <c r="J154">
-        <v>1661</v>
+        <v>1634</v>
       </c>
       <c r="K154">
-        <v>2000</v>
+        <v>1965</v>
       </c>
       <c r="L154">
-        <v>7166</v>
+        <v>7160</v>
       </c>
     </row>
     <row r="155" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
         <v>23</v>
       </c>
       <c r="B155">
         <v>2025</v>
       </c>
       <c r="C155" t="s">
         <v>126</v>
       </c>
       <c r="D155" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E155" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F155">
-        <v>320476579</v>
+        <v>233220960</v>
       </c>
       <c r="G155">
-        <v>0.624</v>
+        <v>5.3999999999999999E-2</v>
       </c>
       <c r="H155">
-        <v>199970</v>
+        <v>12594</v>
       </c>
       <c r="I155">
         <v>46023</v>
       </c>
       <c r="J155">
-        <v>1661</v>
+        <v>1646</v>
       </c>
       <c r="K155">
-        <v>2000</v>
+        <v>1983</v>
       </c>
       <c r="L155">
-        <v>10333</v>
+        <v>7167</v>
       </c>
     </row>
     <row r="156" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
         <v>23</v>
       </c>
       <c r="B156">
         <v>2025</v>
       </c>
       <c r="C156" t="s">
         <v>126</v>
       </c>
       <c r="D156" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="E156" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F156">
-        <v>595227624</v>
+        <v>233220960</v>
       </c>
       <c r="G156">
-        <v>0.19400000000000001</v>
+        <v>8.4000000000000005E-2</v>
       </c>
       <c r="H156">
-        <v>114940</v>
+        <v>19588</v>
       </c>
       <c r="I156">
         <v>46023</v>
       </c>
       <c r="J156">
-        <v>1688</v>
+        <v>1646</v>
       </c>
       <c r="K156">
-        <v>2032</v>
+        <v>1983</v>
       </c>
       <c r="L156">
-        <v>7164</v>
+        <v>7168</v>
       </c>
     </row>
     <row r="157" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
         <v>23</v>
       </c>
       <c r="B157">
         <v>2025</v>
       </c>
       <c r="C157" t="s">
         <v>126</v>
       </c>
       <c r="D157" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="E157" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F157">
-        <v>595227624</v>
+        <v>320476579</v>
       </c>
       <c r="G157">
-        <v>5.2999999999999999E-2</v>
+        <v>0.20699999999999999</v>
       </c>
       <c r="H157">
-        <v>31399</v>
+        <v>66339</v>
       </c>
       <c r="I157">
         <v>46023</v>
       </c>
       <c r="J157">
-        <v>1688</v>
+        <v>1661</v>
       </c>
       <c r="K157">
-        <v>2032</v>
+        <v>2000</v>
       </c>
       <c r="L157">
-        <v>7165</v>
+        <v>7166</v>
       </c>
     </row>
     <row r="158" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A158" t="s">
         <v>23</v>
       </c>
       <c r="B158">
         <v>2025</v>
       </c>
       <c r="C158" t="s">
         <v>126</v>
       </c>
       <c r="D158" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="E158" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F158">
-        <v>3195893</v>
+        <v>320476579</v>
       </c>
       <c r="G158">
-        <v>0.29399999999999998</v>
+        <v>0.624</v>
       </c>
       <c r="H158">
-        <v>940</v>
+        <v>199970</v>
       </c>
       <c r="I158">
         <v>46023</v>
       </c>
       <c r="J158">
-        <v>1707</v>
+        <v>1661</v>
       </c>
       <c r="K158">
-        <v>2056</v>
+        <v>2000</v>
       </c>
       <c r="L158">
-        <v>7158</v>
+        <v>10333</v>
       </c>
     </row>
     <row r="159" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A159" t="s">
         <v>23</v>
       </c>
       <c r="B159">
         <v>2025</v>
       </c>
       <c r="C159" t="s">
         <v>126</v>
       </c>
       <c r="D159" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="E159" t="s">
         <v>15</v>
       </c>
       <c r="F159">
-        <v>426745097</v>
+        <v>595227624</v>
       </c>
       <c r="G159">
-        <v>0.23</v>
+        <v>0.19400000000000001</v>
       </c>
       <c r="H159">
-        <v>98152</v>
+        <v>114940</v>
       </c>
       <c r="I159">
         <v>46023</v>
       </c>
       <c r="J159">
-        <v>1713</v>
+        <v>1688</v>
       </c>
       <c r="K159">
-        <v>2062</v>
+        <v>2032</v>
       </c>
       <c r="L159">
-        <v>7163</v>
+        <v>7164</v>
       </c>
     </row>
     <row r="160" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
-        <v>154</v>
+        <v>23</v>
       </c>
       <c r="B160">
         <v>2025</v>
       </c>
       <c r="C160" t="s">
         <v>126</v>
       </c>
       <c r="D160" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E160" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F160">
-        <v>51834625</v>
+        <v>595227624</v>
       </c>
       <c r="G160">
-        <v>0.13800000000000001</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="H160">
-        <v>7153</v>
+        <v>31399</v>
       </c>
       <c r="I160">
-        <v>46025</v>
+        <v>46023</v>
       </c>
       <c r="J160">
-        <v>1630</v>
+        <v>1688</v>
       </c>
       <c r="K160">
-        <v>1961</v>
+        <v>2032</v>
       </c>
       <c r="L160">
-        <v>4737</v>
+        <v>7165</v>
       </c>
     </row>
     <row r="161" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B161">
         <v>2025</v>
       </c>
       <c r="C161" t="s">
         <v>126</v>
       </c>
       <c r="D161" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="E161" t="s">
         <v>15</v>
       </c>
       <c r="F161">
-        <v>447524222</v>
+        <v>3195893</v>
       </c>
       <c r="G161">
-        <v>0.63800000000000001</v>
+        <v>0.29399999999999998</v>
       </c>
       <c r="H161">
-        <v>285520</v>
+        <v>940</v>
       </c>
       <c r="I161">
-        <v>46033</v>
+        <v>46023</v>
       </c>
       <c r="J161">
-        <v>1617</v>
+        <v>1707</v>
       </c>
       <c r="K161">
-        <v>1943</v>
+        <v>2056</v>
       </c>
       <c r="L161">
-        <v>4887</v>
+        <v>7158</v>
       </c>
     </row>
     <row r="162" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B162">
         <v>2025</v>
       </c>
       <c r="C162" t="s">
         <v>126</v>
       </c>
       <c r="D162" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E162" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F162">
-        <v>447524222</v>
+        <v>426745097</v>
       </c>
       <c r="G162">
-        <v>0.247</v>
+        <v>0.23</v>
       </c>
       <c r="H162">
-        <v>110538</v>
+        <v>98152</v>
       </c>
       <c r="I162">
-        <v>46033</v>
+        <v>46023</v>
       </c>
       <c r="J162">
-        <v>1617</v>
+        <v>1713</v>
       </c>
       <c r="K162">
-        <v>1943</v>
+        <v>2062</v>
       </c>
       <c r="L162">
-        <v>10675</v>
+        <v>7163</v>
       </c>
     </row>
     <row r="163" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
-        <v>25</v>
+        <v>154</v>
       </c>
       <c r="B163">
         <v>2025</v>
       </c>
       <c r="C163" t="s">
         <v>126</v>
       </c>
       <c r="D163" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
       <c r="F163">
-        <v>133973015</v>
+        <v>51834625</v>
       </c>
       <c r="G163">
-        <v>0.26500000000000001</v>
+        <v>0.13800000000000001</v>
       </c>
       <c r="H163">
-        <v>35503</v>
+        <v>7153</v>
       </c>
       <c r="I163">
-        <v>46033</v>
+        <v>46025</v>
       </c>
       <c r="J163">
-        <v>1644</v>
+        <v>1630</v>
       </c>
       <c r="K163">
-        <v>1981</v>
+        <v>1961</v>
       </c>
       <c r="L163">
-        <v>4885</v>
+        <v>4737</v>
       </c>
     </row>
     <row r="164" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
         <v>25</v>
       </c>
       <c r="B164">
         <v>2025</v>
       </c>
       <c r="C164" t="s">
         <v>126</v>
       </c>
       <c r="D164" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E164" t="s">
         <v>15</v>
       </c>
       <c r="F164">
-        <v>45947710</v>
+        <v>447524222</v>
       </c>
       <c r="G164">
-        <v>0.222</v>
+        <v>0.63800000000000001</v>
       </c>
       <c r="H164">
-        <v>10200</v>
+        <v>285520</v>
       </c>
       <c r="I164">
         <v>46033</v>
       </c>
       <c r="J164">
-        <v>1653</v>
+        <v>1617</v>
       </c>
       <c r="K164">
-        <v>1991</v>
+        <v>1943</v>
       </c>
       <c r="L164">
-        <v>4886</v>
+        <v>4887</v>
       </c>
     </row>
     <row r="165" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
-        <v>158</v>
+        <v>25</v>
       </c>
       <c r="B165">
         <v>2025</v>
       </c>
       <c r="C165" t="s">
         <v>126</v>
       </c>
       <c r="D165" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="E165" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F165">
-        <v>239833763</v>
+        <v>447524222</v>
       </c>
       <c r="G165">
-        <v>0.311</v>
+        <v>0.247</v>
       </c>
       <c r="H165">
-        <v>74588</v>
+        <v>110538</v>
       </c>
       <c r="I165">
-        <v>46035</v>
+        <v>46033</v>
       </c>
       <c r="J165">
-        <v>1642</v>
+        <v>1617</v>
       </c>
       <c r="K165">
-        <v>1977</v>
+        <v>1943</v>
       </c>
       <c r="L165">
-        <v>4238</v>
+        <v>10675</v>
       </c>
     </row>
     <row r="166" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
-        <v>158</v>
+        <v>25</v>
       </c>
       <c r="B166">
         <v>2025</v>
       </c>
       <c r="C166" t="s">
         <v>126</v>
       </c>
       <c r="D166" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E166" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="F166">
-        <v>239833763</v>
+        <v>133973015</v>
       </c>
       <c r="G166">
-        <v>0</v>
+        <v>0.26500000000000001</v>
       </c>
       <c r="H166">
-        <v>0</v>
+        <v>35503</v>
       </c>
       <c r="I166">
-        <v>46035</v>
+        <v>46033</v>
       </c>
       <c r="J166">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="K166">
-        <v>1977</v>
+        <v>1981</v>
       </c>
       <c r="L166">
-        <v>4239</v>
+        <v>4885</v>
       </c>
     </row>
     <row r="167" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
-        <v>158</v>
+        <v>25</v>
       </c>
       <c r="B167">
         <v>2025</v>
       </c>
       <c r="C167" t="s">
         <v>126</v>
       </c>
       <c r="D167" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="E167" t="s">
         <v>15</v>
       </c>
       <c r="F167">
-        <v>1863080168</v>
+        <v>45947710</v>
       </c>
       <c r="G167">
-        <v>0</v>
+        <v>0.222</v>
       </c>
       <c r="H167">
-        <v>0</v>
+        <v>10200</v>
       </c>
       <c r="I167">
-        <v>46035</v>
+        <v>46033</v>
       </c>
       <c r="J167">
-        <v>1674</v>
+        <v>1653</v>
       </c>
       <c r="K167">
-        <v>2014</v>
+        <v>1991</v>
       </c>
       <c r="L167">
-        <v>10450</v>
+        <v>4886</v>
       </c>
     </row>
     <row r="168" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>158</v>
       </c>
       <c r="B168">
         <v>2025</v>
       </c>
       <c r="C168" t="s">
         <v>126</v>
       </c>
       <c r="D168" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="E168" t="s">
         <v>15</v>
       </c>
       <c r="F168">
-        <v>209524413</v>
+        <v>239833763</v>
       </c>
       <c r="G168">
-        <v>0.16600000000000001</v>
+        <v>0.311</v>
       </c>
       <c r="H168">
-        <v>34781</v>
+        <v>74588</v>
       </c>
       <c r="I168">
         <v>46035</v>
       </c>
       <c r="J168">
-        <v>1675</v>
+        <v>1642</v>
       </c>
       <c r="K168">
-        <v>2015</v>
+        <v>1977</v>
       </c>
       <c r="L168">
-        <v>4241</v>
+        <v>4238</v>
       </c>
     </row>
     <row r="169" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>158</v>
       </c>
       <c r="B169">
         <v>2025</v>
       </c>
       <c r="C169" t="s">
         <v>126</v>
       </c>
       <c r="D169" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="E169" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="F169">
-        <v>301378831</v>
+        <v>239833763</v>
       </c>
       <c r="G169">
-        <v>0.25659999999999999</v>
+        <v>0</v>
       </c>
       <c r="H169">
-        <v>77334</v>
+        <v>0</v>
       </c>
       <c r="I169">
         <v>46035</v>
       </c>
       <c r="J169">
-        <v>1677</v>
+        <v>1642</v>
       </c>
       <c r="K169">
-        <v>2018</v>
+        <v>1977</v>
       </c>
       <c r="L169">
-        <v>4240</v>
+        <v>4239</v>
       </c>
     </row>
     <row r="170" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B170">
         <v>2025</v>
       </c>
       <c r="C170" t="s">
         <v>126</v>
       </c>
       <c r="D170" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="E170" t="s">
         <v>15</v>
       </c>
       <c r="F170">
-        <v>33551891</v>
+        <v>1863080168</v>
       </c>
       <c r="G170">
-        <v>0.13800000000000001</v>
+        <v>0</v>
       </c>
       <c r="H170">
-        <v>4630</v>
+        <v>0</v>
       </c>
       <c r="I170">
-        <v>46037</v>
+        <v>46035</v>
       </c>
       <c r="J170">
-        <v>1630</v>
+        <v>1674</v>
       </c>
       <c r="K170">
-        <v>1962</v>
+        <v>2014</v>
       </c>
       <c r="L170">
-        <v>6709</v>
+        <v>10450</v>
       </c>
     </row>
     <row r="171" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B171">
         <v>2025</v>
       </c>
       <c r="C171" t="s">
         <v>126</v>
       </c>
       <c r="D171" t="s">
-        <v>140</v>
+        <v>161</v>
       </c>
       <c r="E171" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F171">
-        <v>33551891</v>
+        <v>209524413</v>
       </c>
       <c r="G171">
-        <v>0</v>
+        <v>0.16600000000000001</v>
       </c>
       <c r="H171">
-        <v>0</v>
+        <v>34781</v>
       </c>
       <c r="I171">
-        <v>46037</v>
+        <v>46035</v>
       </c>
       <c r="J171">
-        <v>1630</v>
+        <v>1675</v>
       </c>
       <c r="K171">
-        <v>1962</v>
+        <v>2015</v>
       </c>
       <c r="L171">
-        <v>6710</v>
+        <v>4241</v>
       </c>
     </row>
     <row r="172" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B172">
         <v>2025</v>
       </c>
       <c r="C172" t="s">
         <v>126</v>
       </c>
       <c r="D172" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="E172" t="s">
         <v>15</v>
       </c>
       <c r="F172">
-        <v>9186631</v>
+        <v>301378831</v>
       </c>
       <c r="G172">
-        <v>0.39500000000000002</v>
+        <v>0.25659999999999999</v>
       </c>
       <c r="H172">
-        <v>3629</v>
+        <v>77334</v>
       </c>
       <c r="I172">
-        <v>46037</v>
+        <v>46035</v>
       </c>
       <c r="J172">
-        <v>1647</v>
+        <v>1677</v>
       </c>
       <c r="K172">
-        <v>1986</v>
+        <v>2018</v>
       </c>
       <c r="L172">
-        <v>6711</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="173" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A173" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B173">
         <v>2025</v>
       </c>
       <c r="C173" t="s">
         <v>126</v>
       </c>
       <c r="D173" t="s">
-        <v>165</v>
+        <v>140</v>
       </c>
       <c r="E173" t="s">
         <v>15</v>
       </c>
       <c r="F173">
-        <v>1016777236</v>
+        <v>33551891</v>
       </c>
       <c r="G173">
-        <v>0.128</v>
+        <v>0.13800000000000001</v>
       </c>
       <c r="H173">
-        <v>130148</v>
+        <v>4630</v>
       </c>
       <c r="I173">
-        <v>46039</v>
+        <v>46037</v>
       </c>
       <c r="J173">
-        <v>2124</v>
+        <v>1630</v>
       </c>
       <c r="K173">
-        <v>2479</v>
+        <v>1962</v>
       </c>
       <c r="L173">
-        <v>3877</v>
+        <v>6709</v>
       </c>
     </row>
     <row r="174" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A174" t="s">
-        <v>28</v>
+        <v>163</v>
       </c>
       <c r="B174">
         <v>2025</v>
       </c>
       <c r="C174" t="s">
         <v>126</v>
       </c>
       <c r="D174" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="E174" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F174">
-        <v>144026598</v>
+        <v>33551891</v>
       </c>
       <c r="G174">
-        <v>7.5999999999999998E-2</v>
+        <v>0</v>
       </c>
       <c r="H174">
-        <v>10946</v>
+        <v>0</v>
       </c>
       <c r="I174">
-        <v>46043</v>
+        <v>46037</v>
       </c>
       <c r="J174">
-        <v>2123</v>
+        <v>1630</v>
       </c>
       <c r="K174">
-        <v>2478</v>
+        <v>1962</v>
       </c>
       <c r="L174">
-        <v>7055</v>
+        <v>6710</v>
       </c>
     </row>
     <row r="175" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A175" t="s">
-        <v>28</v>
+        <v>163</v>
       </c>
       <c r="B175">
         <v>2025</v>
       </c>
       <c r="C175" t="s">
         <v>126</v>
       </c>
       <c r="D175" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="E175" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F175">
-        <v>144026598</v>
+        <v>9186631</v>
       </c>
       <c r="G175">
-        <v>0</v>
+        <v>0.39500000000000002</v>
       </c>
       <c r="H175">
-        <v>0</v>
+        <v>3629</v>
       </c>
       <c r="I175">
-        <v>46043</v>
+        <v>46037</v>
       </c>
       <c r="J175">
-        <v>2123</v>
+        <v>1647</v>
       </c>
       <c r="K175">
-        <v>2478</v>
+        <v>1986</v>
       </c>
       <c r="L175">
-        <v>7056</v>
+        <v>6711</v>
       </c>
     </row>
     <row r="176" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A176" t="s">
-        <v>28</v>
+        <v>164</v>
       </c>
       <c r="B176">
         <v>2025</v>
       </c>
       <c r="C176" t="s">
         <v>126</v>
       </c>
       <c r="D176" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E176" t="s">
         <v>15</v>
       </c>
       <c r="F176">
-        <v>327265008</v>
+        <v>1016777236</v>
       </c>
       <c r="G176">
-        <v>0.14299999999999999</v>
+        <v>0.128</v>
       </c>
       <c r="H176">
-        <v>46799</v>
+        <v>130148</v>
       </c>
       <c r="I176">
-        <v>46043</v>
+        <v>46039</v>
       </c>
       <c r="J176">
-        <v>1632</v>
+        <v>2124</v>
       </c>
       <c r="K176">
-        <v>1964</v>
+        <v>2479</v>
       </c>
       <c r="L176">
-        <v>7057</v>
+        <v>3877</v>
       </c>
     </row>
     <row r="177" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
         <v>28</v>
       </c>
       <c r="B177">
         <v>2025</v>
       </c>
       <c r="C177" t="s">
         <v>126</v>
       </c>
       <c r="D177" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E177" t="s">
         <v>15</v>
       </c>
       <c r="F177">
-        <v>131196069</v>
+        <v>144026598</v>
       </c>
       <c r="G177">
-        <v>6.0999999999999999E-2</v>
+        <v>7.5999999999999998E-2</v>
       </c>
       <c r="H177">
-        <v>8002</v>
+        <v>10946</v>
       </c>
       <c r="I177">
         <v>46043</v>
       </c>
       <c r="J177">
-        <v>1634</v>
+        <v>2123</v>
       </c>
       <c r="K177">
-        <v>1966</v>
+        <v>2478</v>
       </c>
       <c r="L177">
-        <v>7058</v>
+        <v>7055</v>
       </c>
     </row>
     <row r="178" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
         <v>28</v>
       </c>
       <c r="B178">
         <v>2025</v>
       </c>
       <c r="C178" t="s">
         <v>126</v>
       </c>
       <c r="D178" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E178" t="s">
         <v>20</v>
       </c>
       <c r="F178">
-        <v>131196069</v>
+        <v>144026598</v>
       </c>
       <c r="G178">
-        <v>0.218</v>
+        <v>0</v>
       </c>
       <c r="H178">
-        <v>28602</v>
+        <v>0</v>
       </c>
       <c r="I178">
         <v>46043</v>
       </c>
       <c r="J178">
-        <v>1634</v>
+        <v>2123</v>
       </c>
       <c r="K178">
-        <v>1966</v>
+        <v>2478</v>
       </c>
       <c r="L178">
-        <v>7059</v>
+        <v>7056</v>
       </c>
     </row>
     <row r="179" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
         <v>28</v>
       </c>
       <c r="B179">
         <v>2025</v>
       </c>
       <c r="C179" t="s">
         <v>126</v>
       </c>
       <c r="D179" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="E179" t="s">
         <v>15</v>
       </c>
       <c r="F179">
-        <v>3635495</v>
+        <v>327265008</v>
       </c>
       <c r="G179">
-        <v>5.3999999999999999E-2</v>
+        <v>0.14299999999999999</v>
       </c>
       <c r="H179">
-        <v>196</v>
+        <v>46799</v>
       </c>
       <c r="I179">
         <v>46043</v>
       </c>
       <c r="J179">
-        <v>1646</v>
+        <v>1632</v>
       </c>
       <c r="K179">
-        <v>1984</v>
+        <v>1964</v>
       </c>
       <c r="L179">
-        <v>7060</v>
+        <v>7057</v>
       </c>
     </row>
     <row r="180" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A180" t="s">
         <v>28</v>
       </c>
       <c r="B180">
         <v>2025</v>
       </c>
       <c r="C180" t="s">
         <v>126</v>
       </c>
       <c r="D180" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E180" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F180">
-        <v>3635495</v>
+        <v>131196069</v>
       </c>
       <c r="G180">
-        <v>8.4000000000000005E-2</v>
+        <v>6.0999999999999999E-2</v>
       </c>
       <c r="H180">
-        <v>305</v>
+        <v>8002</v>
       </c>
       <c r="I180">
         <v>46043</v>
       </c>
       <c r="J180">
-        <v>1646</v>
+        <v>1634</v>
       </c>
       <c r="K180">
-        <v>1984</v>
+        <v>1966</v>
       </c>
       <c r="L180">
-        <v>10419</v>
+        <v>7058</v>
       </c>
     </row>
     <row r="181" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A181" t="s">
         <v>28</v>
       </c>
       <c r="B181">
         <v>2025</v>
       </c>
       <c r="C181" t="s">
         <v>126</v>
       </c>
       <c r="D181" t="s">
-        <v>167</v>
+        <v>150</v>
       </c>
       <c r="E181" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F181">
-        <v>109113542</v>
+        <v>131196069</v>
       </c>
       <c r="G181">
-        <v>8.5000000000000006E-2</v>
+        <v>0.218</v>
       </c>
       <c r="H181">
-        <v>9274</v>
+        <v>28602</v>
       </c>
       <c r="I181">
         <v>46043</v>
       </c>
       <c r="J181">
-        <v>1684</v>
+        <v>1634</v>
       </c>
       <c r="K181">
-        <v>2026</v>
+        <v>1966</v>
       </c>
       <c r="L181">
-        <v>7061</v>
+        <v>7059</v>
       </c>
     </row>
     <row r="182" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A182" t="s">
         <v>28</v>
       </c>
       <c r="B182">
         <v>2025</v>
       </c>
       <c r="C182" t="s">
         <v>126</v>
       </c>
       <c r="D182" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="E182" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F182">
-        <v>109113542</v>
+        <v>3635495</v>
       </c>
       <c r="G182">
-        <v>0.19700000000000001</v>
+        <v>5.3999999999999999E-2</v>
       </c>
       <c r="H182">
-        <v>21496</v>
+        <v>196</v>
       </c>
       <c r="I182">
         <v>46043</v>
       </c>
       <c r="J182">
-        <v>1684</v>
+        <v>1646</v>
       </c>
       <c r="K182">
-        <v>2026</v>
+        <v>1984</v>
       </c>
       <c r="L182">
-        <v>7062</v>
+        <v>7060</v>
       </c>
     </row>
     <row r="183" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A183" t="s">
         <v>28</v>
       </c>
       <c r="B183">
         <v>2025</v>
       </c>
       <c r="C183" t="s">
         <v>126</v>
       </c>
       <c r="D183" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="E183" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F183">
-        <v>31804679</v>
+        <v>3635495</v>
       </c>
       <c r="G183">
-        <v>0.19400000000000001</v>
+        <v>8.4000000000000005E-2</v>
       </c>
       <c r="H183">
-        <v>6170</v>
+        <v>305</v>
       </c>
       <c r="I183">
         <v>46043</v>
       </c>
       <c r="J183">
-        <v>1688</v>
+        <v>1646</v>
       </c>
       <c r="K183">
-        <v>2033</v>
+        <v>1984</v>
       </c>
       <c r="L183">
-        <v>7063</v>
+        <v>10419</v>
       </c>
     </row>
     <row r="184" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
         <v>28</v>
       </c>
       <c r="B184">
         <v>2025</v>
       </c>
       <c r="C184" t="s">
         <v>126</v>
       </c>
       <c r="D184" t="s">
-        <v>144</v>
+        <v>167</v>
       </c>
       <c r="E184" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F184">
-        <v>31804679</v>
+        <v>109113542</v>
       </c>
       <c r="G184">
-        <v>5.2999999999999999E-2</v>
+        <v>8.5000000000000006E-2</v>
       </c>
       <c r="H184">
-        <v>1686</v>
+        <v>9274</v>
       </c>
       <c r="I184">
         <v>46043</v>
       </c>
       <c r="J184">
-        <v>1688</v>
+        <v>1684</v>
       </c>
       <c r="K184">
-        <v>2033</v>
+        <v>2026</v>
       </c>
       <c r="L184">
-        <v>7064</v>
+        <v>7061</v>
       </c>
     </row>
     <row r="185" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A185" t="s">
-        <v>168</v>
+        <v>28</v>
       </c>
       <c r="B185">
         <v>2025</v>
       </c>
       <c r="C185" t="s">
         <v>126</v>
       </c>
       <c r="D185" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="E185" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F185">
-        <v>164244651</v>
+        <v>109113542</v>
       </c>
       <c r="G185">
-        <v>2.9000000000000001E-2</v>
+        <v>0.19700000000000001</v>
       </c>
       <c r="H185">
-        <v>4763</v>
+        <v>21496</v>
       </c>
       <c r="I185">
-        <v>46045</v>
+        <v>46043</v>
       </c>
       <c r="J185">
-        <v>1619</v>
+        <v>1684</v>
       </c>
       <c r="K185">
-        <v>1947</v>
+        <v>2026</v>
       </c>
       <c r="L185">
-        <v>1977</v>
+        <v>7062</v>
       </c>
     </row>
     <row r="186" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A186" t="s">
-        <v>168</v>
+        <v>28</v>
       </c>
       <c r="B186">
         <v>2025</v>
       </c>
       <c r="C186" t="s">
         <v>126</v>
       </c>
       <c r="D186" t="s">
-        <v>169</v>
+        <v>144</v>
       </c>
       <c r="E186" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F186">
-        <v>164244651</v>
+        <v>31804679</v>
       </c>
       <c r="G186">
-        <v>6.0999999999999999E-2</v>
+        <v>0.19400000000000001</v>
       </c>
       <c r="H186">
-        <v>10019</v>
+        <v>6170</v>
       </c>
       <c r="I186">
-        <v>46045</v>
+        <v>46043</v>
       </c>
       <c r="J186">
-        <v>1619</v>
+        <v>1688</v>
       </c>
       <c r="K186">
-        <v>1947</v>
+        <v>2033</v>
       </c>
       <c r="L186">
-        <v>1978</v>
+        <v>7063</v>
       </c>
     </row>
     <row r="187" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A187" t="s">
-        <v>168</v>
+        <v>28</v>
       </c>
       <c r="B187">
         <v>2025</v>
       </c>
       <c r="C187" t="s">
         <v>126</v>
       </c>
       <c r="D187" t="s">
-        <v>170</v>
+        <v>144</v>
       </c>
       <c r="E187" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F187">
-        <v>135247043</v>
+        <v>31804679</v>
       </c>
       <c r="G187">
-        <v>0.08</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="H187">
-        <v>10820</v>
+        <v>1686</v>
       </c>
       <c r="I187">
-        <v>46045</v>
+        <v>46043</v>
       </c>
       <c r="J187">
-        <v>1652</v>
+        <v>1688</v>
       </c>
       <c r="K187">
-        <v>1989</v>
+        <v>2033</v>
       </c>
       <c r="L187">
-        <v>1979</v>
+        <v>7064</v>
       </c>
     </row>
     <row r="188" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A188" t="s">
         <v>168</v>
       </c>
       <c r="B188">
         <v>2025</v>
       </c>
       <c r="C188" t="s">
         <v>126</v>
       </c>
       <c r="D188" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E188" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F188">
-        <v>135247043</v>
+        <v>164244651</v>
       </c>
       <c r="G188">
-        <v>5.3999999999999999E-2</v>
+        <v>2.9000000000000001E-2</v>
       </c>
       <c r="H188">
-        <v>7304</v>
+        <v>4763</v>
       </c>
       <c r="I188">
         <v>46045</v>
       </c>
       <c r="J188">
-        <v>1652</v>
+        <v>1619</v>
       </c>
       <c r="K188">
-        <v>1989</v>
+        <v>1947</v>
       </c>
       <c r="L188">
-        <v>1980</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="189" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A189" t="s">
-        <v>30</v>
+        <v>168</v>
       </c>
       <c r="B189">
         <v>2025</v>
       </c>
       <c r="C189" t="s">
         <v>126</v>
       </c>
       <c r="D189" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E189" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F189">
-        <v>63084066</v>
+        <v>164244651</v>
       </c>
       <c r="G189">
-        <v>0.21820000000000001</v>
+        <v>6.0999999999999999E-2</v>
       </c>
       <c r="H189">
-        <v>13765</v>
+        <v>10019</v>
       </c>
       <c r="I189">
-        <v>46047</v>
+        <v>46045</v>
       </c>
       <c r="J189">
-        <v>1615</v>
+        <v>1619</v>
       </c>
       <c r="K189">
-        <v>1940</v>
+        <v>1947</v>
       </c>
       <c r="L189">
-        <v>6146</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="190" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>30</v>
+        <v>168</v>
       </c>
       <c r="B190">
         <v>2025</v>
       </c>
       <c r="C190" t="s">
         <v>126</v>
       </c>
       <c r="D190" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="E190" t="s">
         <v>15</v>
       </c>
       <c r="F190">
-        <v>75591708</v>
+        <v>135247043</v>
       </c>
       <c r="G190">
-        <v>0.41010000000000002</v>
+        <v>0.08</v>
       </c>
       <c r="H190">
-        <v>31000</v>
+        <v>10820</v>
       </c>
       <c r="I190">
-        <v>46047</v>
+        <v>46045</v>
       </c>
       <c r="J190">
-        <v>1624</v>
+        <v>1652</v>
       </c>
       <c r="K190">
-        <v>1953</v>
+        <v>1989</v>
       </c>
       <c r="L190">
-        <v>6147</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="191" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>30</v>
+        <v>168</v>
       </c>
       <c r="B191">
         <v>2025</v>
       </c>
       <c r="C191" t="s">
         <v>126</v>
       </c>
       <c r="D191" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E191" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F191">
-        <v>121273351</v>
+        <v>135247043</v>
       </c>
       <c r="G191">
-        <v>8.48E-2</v>
+        <v>5.3999999999999999E-2</v>
       </c>
       <c r="H191">
-        <v>10285</v>
+        <v>7304</v>
       </c>
       <c r="I191">
-        <v>46047</v>
+        <v>46045</v>
       </c>
       <c r="J191">
-        <v>1638</v>
+        <v>1652</v>
       </c>
       <c r="K191">
-        <v>1971</v>
+        <v>1989</v>
       </c>
       <c r="L191">
-        <v>6148</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="192" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
         <v>30</v>
       </c>
       <c r="B192">
         <v>2025</v>
       </c>
       <c r="C192" t="s">
         <v>126</v>
       </c>
       <c r="D192" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
       <c r="F192">
-        <v>376702123</v>
+        <v>63084066</v>
       </c>
       <c r="G192">
-        <v>0.22170000000000001</v>
+        <v>0.21820000000000001</v>
       </c>
       <c r="H192">
-        <v>83515</v>
+        <v>13765</v>
       </c>
       <c r="I192">
         <v>46047</v>
       </c>
       <c r="J192">
-        <v>1653</v>
+        <v>1615</v>
       </c>
       <c r="K192">
-        <v>1992</v>
+        <v>1940</v>
       </c>
       <c r="L192">
-        <v>6149</v>
+        <v>6146</v>
       </c>
     </row>
     <row r="193" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
         <v>30</v>
       </c>
       <c r="B193">
         <v>2025</v>
       </c>
       <c r="C193" t="s">
         <v>126</v>
       </c>
       <c r="D193" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="E193" t="s">
         <v>15</v>
       </c>
       <c r="F193">
-        <v>88353230</v>
+        <v>75591708</v>
       </c>
       <c r="G193">
-        <v>0.17100000000000001</v>
+        <v>0.41010000000000002</v>
       </c>
       <c r="H193">
-        <v>15108</v>
+        <v>31000</v>
       </c>
       <c r="I193">
         <v>46047</v>
       </c>
       <c r="J193">
-        <v>1676</v>
+        <v>1624</v>
       </c>
       <c r="K193">
-        <v>2017</v>
+        <v>1953</v>
       </c>
       <c r="L193">
-        <v>6150</v>
+        <v>6147</v>
       </c>
     </row>
     <row r="194" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A194" t="s">
         <v>30</v>
       </c>
       <c r="B194">
         <v>2025</v>
       </c>
       <c r="C194" t="s">
         <v>126</v>
       </c>
       <c r="D194" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E194" t="s">
         <v>15</v>
       </c>
       <c r="F194">
-        <v>81478319</v>
+        <v>121273351</v>
       </c>
       <c r="G194">
-        <v>0.10539999999999999</v>
+        <v>8.48E-2</v>
       </c>
       <c r="H194">
-        <v>8588</v>
+        <v>10285</v>
       </c>
       <c r="I194">
         <v>46047</v>
       </c>
       <c r="J194">
-        <v>1681</v>
+        <v>1638</v>
       </c>
       <c r="K194">
-        <v>2024</v>
+        <v>1971</v>
       </c>
       <c r="L194">
-        <v>6151</v>
+        <v>6148</v>
       </c>
     </row>
     <row r="195" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
         <v>30</v>
       </c>
       <c r="B195">
         <v>2025</v>
       </c>
       <c r="C195" t="s">
         <v>126</v>
       </c>
       <c r="D195" t="s">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="E195" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F195">
-        <v>81478319</v>
+        <v>376702123</v>
       </c>
       <c r="G195">
-        <v>0.20860000000000001</v>
+        <v>0.22170000000000001</v>
       </c>
       <c r="H195">
-        <v>16997</v>
+        <v>83515</v>
       </c>
       <c r="I195">
         <v>46047</v>
       </c>
       <c r="J195">
-        <v>1681</v>
+        <v>1653</v>
       </c>
       <c r="K195">
-        <v>2024</v>
+        <v>1992</v>
       </c>
       <c r="L195">
-        <v>6152</v>
+        <v>6149</v>
       </c>
     </row>
     <row r="196" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A196" t="s">
         <v>30</v>
       </c>
       <c r="B196">
         <v>2025</v>
       </c>
       <c r="C196" t="s">
         <v>126</v>
       </c>
       <c r="D196" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="E196" t="s">
         <v>15</v>
       </c>
       <c r="F196">
-        <v>34221404</v>
+        <v>88353230</v>
       </c>
       <c r="G196">
-        <v>0.46750000000000003</v>
+        <v>0.17100000000000001</v>
       </c>
       <c r="H196">
-        <v>15999</v>
+        <v>15108</v>
       </c>
       <c r="I196">
         <v>46047</v>
       </c>
       <c r="J196">
-        <v>1682</v>
+        <v>1676</v>
       </c>
       <c r="K196">
-        <v>2025</v>
+        <v>2017</v>
       </c>
       <c r="L196">
-        <v>6153</v>
+        <v>6150</v>
       </c>
     </row>
     <row r="197" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>30</v>
       </c>
       <c r="B197">
         <v>2025</v>
       </c>
       <c r="C197" t="s">
         <v>126</v>
       </c>
       <c r="D197" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="E197" t="s">
         <v>15</v>
       </c>
       <c r="F197">
-        <v>20186041</v>
+        <v>81478319</v>
       </c>
       <c r="G197">
-        <v>1.2173</v>
+        <v>0.10539999999999999</v>
       </c>
       <c r="H197">
-        <v>24572</v>
+        <v>8588</v>
       </c>
       <c r="I197">
         <v>46047</v>
       </c>
       <c r="J197">
-        <v>1699</v>
+        <v>1681</v>
       </c>
       <c r="K197">
-        <v>2045</v>
+        <v>2024</v>
       </c>
       <c r="L197">
-        <v>6154</v>
+        <v>6151</v>
       </c>
     </row>
     <row r="198" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="B198">
         <v>2025</v>
       </c>
       <c r="C198" t="s">
         <v>126</v>
       </c>
       <c r="D198" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="E198" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F198">
-        <v>171269336</v>
+        <v>81478319</v>
       </c>
       <c r="G198">
-        <v>6.0000000000000001E-3</v>
+        <v>0.20860000000000001</v>
       </c>
       <c r="H198">
-        <v>1028</v>
+        <v>16997</v>
       </c>
       <c r="I198">
-        <v>46049</v>
+        <v>46047</v>
       </c>
       <c r="J198">
-        <v>1697</v>
+        <v>1681</v>
       </c>
       <c r="K198">
-        <v>2042</v>
+        <v>2024</v>
       </c>
       <c r="L198">
-        <v>6787</v>
+        <v>6152</v>
       </c>
     </row>
     <row r="199" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>72</v>
+        <v>30</v>
       </c>
       <c r="B199">
         <v>2025</v>
       </c>
       <c r="C199" t="s">
         <v>126</v>
       </c>
       <c r="D199" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E199" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F199">
-        <v>171269336</v>
+        <v>34221404</v>
       </c>
       <c r="G199">
-        <v>4.1000000000000002E-2</v>
+        <v>0.46750000000000003</v>
       </c>
       <c r="H199">
-        <v>7022</v>
+        <v>15999</v>
       </c>
       <c r="I199">
-        <v>46049</v>
+        <v>46047</v>
       </c>
       <c r="J199">
-        <v>1697</v>
+        <v>1682</v>
       </c>
       <c r="K199">
-        <v>2042</v>
+        <v>2025</v>
       </c>
       <c r="L199">
-        <v>6788</v>
+        <v>6153</v>
       </c>
     </row>
     <row r="200" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>179</v>
+        <v>30</v>
       </c>
       <c r="B200">
         <v>2025</v>
       </c>
       <c r="C200" t="s">
         <v>126</v>
       </c>
       <c r="D200" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="E200" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F200">
-        <v>1336930180</v>
+        <v>20186041</v>
       </c>
       <c r="G200">
-        <v>0.15</v>
+        <v>1.2173</v>
       </c>
       <c r="H200">
-        <v>20054</v>
+        <v>24572</v>
       </c>
       <c r="I200">
-        <v>46055</v>
+        <v>46047</v>
       </c>
       <c r="J200">
-        <v>1670</v>
+        <v>1699</v>
       </c>
       <c r="K200">
-        <v>2011</v>
+        <v>2045</v>
       </c>
       <c r="L200">
-        <v>9117</v>
+        <v>6154</v>
       </c>
     </row>
     <row r="201" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>179</v>
+        <v>72</v>
       </c>
       <c r="B201">
         <v>2025</v>
       </c>
       <c r="C201" t="s">
         <v>126</v>
       </c>
       <c r="D201" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E201" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="F201">
-        <v>123885069</v>
+        <v>171269336</v>
       </c>
       <c r="G201">
-        <v>0.153</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="H201">
-        <v>18954</v>
+        <v>1028</v>
       </c>
       <c r="I201">
-        <v>46055</v>
+        <v>46049</v>
       </c>
       <c r="J201">
-        <v>1671</v>
+        <v>1697</v>
       </c>
       <c r="K201">
-        <v>2012</v>
+        <v>2042</v>
       </c>
       <c r="L201">
-        <v>9116</v>
+        <v>6787</v>
       </c>
     </row>
     <row r="202" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A202" t="s">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="B202">
         <v>2025</v>
       </c>
       <c r="C202" t="s">
         <v>126</v>
       </c>
       <c r="D202" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="E202" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F202">
-        <v>343084615</v>
+        <v>171269336</v>
       </c>
       <c r="G202">
-        <v>0.11600000000000001</v>
+        <v>4.1000000000000002E-2</v>
       </c>
       <c r="H202">
-        <v>39798</v>
+        <v>7022</v>
       </c>
       <c r="I202">
-        <v>46057</v>
+        <v>46049</v>
       </c>
       <c r="J202">
-        <v>1625</v>
+        <v>1697</v>
       </c>
       <c r="K202">
-        <v>1954</v>
+        <v>2042</v>
       </c>
       <c r="L202">
-        <v>8968</v>
+        <v>6788</v>
       </c>
     </row>
     <row r="203" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A203" t="s">
-        <v>36</v>
+        <v>179</v>
       </c>
       <c r="B203">
         <v>2025</v>
       </c>
       <c r="C203" t="s">
         <v>126</v>
       </c>
       <c r="D203" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E203" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F203">
-        <v>417222777</v>
+        <v>1336930180</v>
       </c>
       <c r="G203">
-        <v>0.154</v>
+        <v>0.15</v>
       </c>
       <c r="H203">
-        <v>64252</v>
+        <v>20054</v>
       </c>
       <c r="I203">
-        <v>46057</v>
+        <v>46055</v>
       </c>
       <c r="J203">
-        <v>1662</v>
+        <v>1670</v>
       </c>
       <c r="K203">
-        <v>2001</v>
+        <v>2011</v>
       </c>
       <c r="L203">
-        <v>8969</v>
+        <v>9117</v>
       </c>
     </row>
     <row r="204" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A204" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="B204">
         <v>2025</v>
       </c>
       <c r="C204" t="s">
         <v>126</v>
       </c>
       <c r="D204" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="E204" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="F204">
-        <v>380037452</v>
+        <v>123885069</v>
       </c>
       <c r="G204">
-        <v>0.109</v>
+        <v>0.153</v>
       </c>
       <c r="H204">
-        <v>41424</v>
+        <v>18954</v>
       </c>
       <c r="I204">
-        <v>46059</v>
+        <v>46055</v>
       </c>
       <c r="J204">
-        <v>1689</v>
+        <v>1671</v>
       </c>
       <c r="K204">
-        <v>2034</v>
+        <v>2012</v>
       </c>
       <c r="L204">
-        <v>6532</v>
+        <v>9116</v>
       </c>
     </row>
     <row r="205" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
-        <v>184</v>
+        <v>36</v>
       </c>
       <c r="B205">
         <v>2025</v>
       </c>
       <c r="C205" t="s">
         <v>126</v>
       </c>
       <c r="D205" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E205" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F205">
-        <v>380037452</v>
+        <v>343084615</v>
       </c>
       <c r="G205">
-        <v>4.5999999999999999E-2</v>
+        <v>0.11600000000000001</v>
       </c>
       <c r="H205">
-        <v>17482</v>
+        <v>39798</v>
       </c>
       <c r="I205">
-        <v>46059</v>
+        <v>46057</v>
       </c>
       <c r="J205">
-        <v>1689</v>
+        <v>1625</v>
       </c>
       <c r="K205">
-        <v>2034</v>
+        <v>1954</v>
       </c>
       <c r="L205">
-        <v>6533</v>
+        <v>8968</v>
       </c>
     </row>
     <row r="206" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>106</v>
+        <v>36</v>
       </c>
       <c r="B206">
         <v>2025</v>
       </c>
       <c r="C206" t="s">
         <v>126</v>
       </c>
       <c r="D206" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E206" t="s">
         <v>15</v>
       </c>
       <c r="F206">
-        <v>429911119</v>
+        <v>417222777</v>
       </c>
       <c r="G206">
-        <v>0.23</v>
+        <v>0.154</v>
       </c>
       <c r="H206">
-        <v>98880</v>
+        <v>64252</v>
       </c>
       <c r="I206">
-        <v>46061</v>
+        <v>46057</v>
       </c>
       <c r="J206">
-        <v>1612</v>
+        <v>1662</v>
       </c>
       <c r="K206">
-        <v>1939</v>
+        <v>2001</v>
       </c>
       <c r="L206">
-        <v>5211</v>
+        <v>8969</v>
       </c>
     </row>
     <row r="207" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>106</v>
+        <v>184</v>
       </c>
       <c r="B207">
         <v>2025</v>
       </c>
       <c r="C207" t="s">
         <v>126</v>
       </c>
       <c r="D207" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E207" t="s">
         <v>15</v>
       </c>
       <c r="F207">
-        <v>170704792</v>
+        <v>380037452</v>
       </c>
       <c r="G207">
-        <v>0.19900000000000001</v>
+        <v>0.109</v>
       </c>
       <c r="H207">
-        <v>33970</v>
+        <v>41424</v>
       </c>
       <c r="I207">
-        <v>46061</v>
+        <v>46059</v>
       </c>
       <c r="J207">
-        <v>1640</v>
+        <v>1689</v>
       </c>
       <c r="K207">
-        <v>1973</v>
+        <v>2034</v>
       </c>
       <c r="L207">
-        <v>5210</v>
+        <v>6532</v>
       </c>
     </row>
     <row r="208" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A208" t="s">
-        <v>106</v>
+        <v>184</v>
       </c>
       <c r="B208">
         <v>2025</v>
       </c>
       <c r="C208" t="s">
         <v>126</v>
       </c>
       <c r="D208" t="s">
-        <v>159</v>
+        <v>185</v>
       </c>
       <c r="E208" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F208">
-        <v>75155419</v>
+        <v>380037452</v>
       </c>
       <c r="G208">
-        <v>0.311</v>
+        <v>4.5999999999999999E-2</v>
       </c>
       <c r="H208">
-        <v>23373</v>
+        <v>17482</v>
       </c>
       <c r="I208">
-        <v>46061</v>
+        <v>46059</v>
       </c>
       <c r="J208">
-        <v>1642</v>
+        <v>1689</v>
       </c>
       <c r="K208">
-        <v>1978</v>
+        <v>2034</v>
       </c>
       <c r="L208">
-        <v>5212</v>
+        <v>6533</v>
       </c>
     </row>
     <row r="209" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A209" t="s">
         <v>106</v>
       </c>
       <c r="B209">
         <v>2025</v>
       </c>
       <c r="C209" t="s">
         <v>126</v>
       </c>
       <c r="D209" t="s">
-        <v>159</v>
+        <v>186</v>
       </c>
       <c r="E209" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="F209">
-        <v>0</v>
+        <v>429911119</v>
       </c>
       <c r="G209">
-        <v>0</v>
+        <v>0.23</v>
       </c>
       <c r="H209">
-        <v>0</v>
+        <v>98880</v>
       </c>
       <c r="I209">
         <v>46061</v>
       </c>
       <c r="J209">
-        <v>1642</v>
+        <v>1612</v>
       </c>
       <c r="K209">
-        <v>1978</v>
+        <v>1939</v>
       </c>
       <c r="L209">
-        <v>5213</v>
+        <v>5211</v>
       </c>
     </row>
     <row r="210" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A210" t="s">
         <v>106</v>
       </c>
       <c r="B210">
         <v>2025</v>
       </c>
       <c r="C210" t="s">
         <v>126</v>
       </c>
       <c r="D210" t="s">
-        <v>161</v>
+        <v>187</v>
       </c>
       <c r="E210" t="s">
         <v>15</v>
       </c>
       <c r="F210">
-        <v>62462262</v>
+        <v>170704792</v>
       </c>
       <c r="G210">
-        <v>0.16600000000000001</v>
+        <v>0.19900000000000001</v>
       </c>
       <c r="H210">
-        <v>10369</v>
+        <v>33970</v>
       </c>
       <c r="I210">
         <v>46061</v>
       </c>
       <c r="J210">
-        <v>1675</v>
+        <v>1640</v>
       </c>
       <c r="K210">
-        <v>2016</v>
+        <v>1973</v>
       </c>
       <c r="L210">
-        <v>5214</v>
+        <v>5210</v>
       </c>
     </row>
     <row r="211" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A211" t="s">
         <v>106</v>
       </c>
       <c r="B211">
         <v>2025</v>
       </c>
       <c r="C211" t="s">
         <v>126</v>
       </c>
       <c r="D211" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="E211" t="s">
         <v>15</v>
       </c>
       <c r="F211">
-        <v>3943671</v>
+        <v>75155419</v>
       </c>
       <c r="G211">
-        <v>1.0999999999999999E-2</v>
+        <v>0.311</v>
       </c>
       <c r="H211">
-        <v>43</v>
+        <v>23373</v>
       </c>
       <c r="I211">
         <v>46061</v>
       </c>
       <c r="J211">
-        <v>1684</v>
+        <v>1642</v>
       </c>
       <c r="K211">
-        <v>2027</v>
+        <v>1978</v>
       </c>
       <c r="L211">
-        <v>5217</v>
+        <v>5212</v>
       </c>
     </row>
     <row r="212" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A212" t="s">
         <v>106</v>
       </c>
       <c r="B212">
         <v>2025</v>
       </c>
       <c r="C212" t="s">
         <v>126</v>
       </c>
       <c r="D212" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="E212" t="s">
-        <v>66</v>
+        <v>124</v>
       </c>
       <c r="F212">
-        <v>3943671</v>
+        <v>0</v>
       </c>
       <c r="G212">
-        <v>8.5000000000000006E-2</v>
+        <v>0</v>
       </c>
       <c r="H212">
-        <v>335</v>
+        <v>0</v>
       </c>
       <c r="I212">
         <v>46061</v>
       </c>
       <c r="J212">
-        <v>1684</v>
+        <v>1642</v>
       </c>
       <c r="K212">
-        <v>2027</v>
+        <v>1978</v>
       </c>
       <c r="L212">
-        <v>5218</v>
+        <v>5213</v>
       </c>
     </row>
     <row r="213" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A213" t="s">
         <v>106</v>
       </c>
       <c r="B213">
         <v>2025</v>
       </c>
       <c r="C213" t="s">
         <v>126</v>
       </c>
       <c r="D213" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="E213" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F213">
-        <v>3943671</v>
+        <v>62462262</v>
       </c>
       <c r="G213">
-        <v>0.19700000000000001</v>
+        <v>0.16600000000000001</v>
       </c>
       <c r="H213">
-        <v>777</v>
+        <v>10369</v>
       </c>
       <c r="I213">
         <v>46061</v>
       </c>
       <c r="J213">
-        <v>1684</v>
+        <v>1675</v>
       </c>
       <c r="K213">
-        <v>2027</v>
+        <v>2016</v>
       </c>
       <c r="L213">
-        <v>5219</v>
+        <v>5214</v>
       </c>
     </row>
     <row r="214" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A214" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="B214">
         <v>2025</v>
       </c>
       <c r="C214" t="s">
         <v>126</v>
       </c>
       <c r="D214" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="F214">
-        <v>43129487</v>
+        <v>3943671</v>
       </c>
       <c r="G214">
-        <v>0.104</v>
+        <v>1.0999999999999999E-2</v>
       </c>
       <c r="H214">
-        <v>4485</v>
+        <v>43</v>
       </c>
       <c r="I214">
-        <v>46067</v>
+        <v>46061</v>
       </c>
       <c r="J214">
-        <v>1621</v>
+        <v>1684</v>
       </c>
       <c r="K214">
-        <v>1951</v>
+        <v>2027</v>
       </c>
       <c r="L214">
-        <v>8182</v>
+        <v>5217</v>
       </c>
     </row>
     <row r="215" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A215" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="B215">
         <v>2025</v>
       </c>
       <c r="C215" t="s">
         <v>126</v>
       </c>
       <c r="D215" t="s">
-        <v>188</v>
+        <v>167</v>
       </c>
       <c r="E215" t="s">
-        <v>20</v>
+        <v>66</v>
       </c>
       <c r="F215">
-        <v>43129487</v>
+        <v>3943671</v>
       </c>
       <c r="G215">
-        <v>1.2E-2</v>
+        <v>8.5000000000000006E-2</v>
       </c>
       <c r="H215">
-        <v>518</v>
+        <v>335</v>
       </c>
       <c r="I215">
-        <v>46067</v>
+        <v>46061</v>
       </c>
       <c r="J215">
-        <v>1621</v>
+        <v>1684</v>
       </c>
       <c r="K215">
-        <v>1951</v>
+        <v>2027</v>
       </c>
       <c r="L215">
-        <v>8183</v>
+        <v>5218</v>
       </c>
     </row>
     <row r="216" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A216" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="B216">
         <v>2025</v>
       </c>
       <c r="C216" t="s">
         <v>126</v>
       </c>
       <c r="D216" t="s">
-        <v>150</v>
+        <v>167</v>
       </c>
       <c r="E216" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F216">
-        <v>13994611</v>
+        <v>3943671</v>
       </c>
       <c r="G216">
-        <v>6.0999999999999999E-2</v>
+        <v>0.19700000000000001</v>
       </c>
       <c r="H216">
-        <v>854</v>
+        <v>777</v>
       </c>
       <c r="I216">
-        <v>46067</v>
+        <v>46061</v>
       </c>
       <c r="J216">
-        <v>1634</v>
+        <v>1684</v>
       </c>
       <c r="K216">
-        <v>1967</v>
+        <v>2027</v>
       </c>
       <c r="L216">
-        <v>8187</v>
+        <v>5219</v>
       </c>
     </row>
     <row r="217" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A217" t="s">
         <v>39</v>
       </c>
       <c r="B217">
         <v>2025</v>
       </c>
       <c r="C217" t="s">
         <v>126</v>
       </c>
       <c r="D217" t="s">
-        <v>150</v>
+        <v>188</v>
       </c>
       <c r="E217" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F217">
-        <v>13994611</v>
+        <v>43129487</v>
       </c>
       <c r="G217">
-        <v>0.218</v>
+        <v>0.104</v>
       </c>
       <c r="H217">
-        <v>3051</v>
+        <v>4485</v>
       </c>
       <c r="I217">
         <v>46067</v>
       </c>
       <c r="J217">
-        <v>1634</v>
+        <v>1621</v>
       </c>
       <c r="K217">
-        <v>1967</v>
+        <v>1951</v>
       </c>
       <c r="L217">
-        <v>8188</v>
+        <v>8182</v>
       </c>
     </row>
     <row r="218" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A218" t="s">
         <v>39</v>
       </c>
       <c r="B218">
         <v>2025</v>
       </c>
       <c r="C218" t="s">
         <v>126</v>
       </c>
       <c r="D218" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E218" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F218">
-        <v>34494160</v>
+        <v>43129487</v>
       </c>
       <c r="G218">
-        <v>0.19900000000000001</v>
+        <v>1.2E-2</v>
       </c>
       <c r="H218">
-        <v>6864</v>
+        <v>518</v>
       </c>
       <c r="I218">
         <v>46067</v>
       </c>
       <c r="J218">
-        <v>1640</v>
+        <v>1621</v>
       </c>
       <c r="K218">
-        <v>1974</v>
+        <v>1951</v>
       </c>
       <c r="L218">
-        <v>8189</v>
+        <v>8183</v>
       </c>
     </row>
     <row r="219" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A219" t="s">
         <v>39</v>
       </c>
       <c r="B219">
         <v>2025</v>
       </c>
       <c r="C219" t="s">
         <v>126</v>
       </c>
       <c r="D219" t="s">
-        <v>189</v>
+        <v>150</v>
       </c>
       <c r="E219" t="s">
         <v>15</v>
       </c>
       <c r="F219">
-        <v>235777760</v>
+        <v>13994611</v>
       </c>
       <c r="G219">
-        <v>0.109</v>
+        <v>6.0999999999999999E-2</v>
       </c>
       <c r="H219">
-        <v>25700</v>
+        <v>854</v>
       </c>
       <c r="I219">
         <v>46067</v>
       </c>
       <c r="J219">
-        <v>1669</v>
+        <v>1634</v>
       </c>
       <c r="K219">
-        <v>2009</v>
+        <v>1967</v>
       </c>
       <c r="L219">
-        <v>8186</v>
+        <v>8187</v>
       </c>
     </row>
     <row r="220" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A220" t="s">
         <v>39</v>
       </c>
       <c r="B220">
         <v>2025</v>
       </c>
       <c r="C220" t="s">
         <v>126</v>
       </c>
       <c r="D220" t="s">
-        <v>167</v>
+        <v>150</v>
       </c>
       <c r="E220" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F220">
-        <v>572889965</v>
+        <v>13994611</v>
       </c>
       <c r="G220">
-        <v>8.5000000000000006E-2</v>
+        <v>0.218</v>
       </c>
       <c r="H220">
-        <v>48696</v>
+        <v>3051</v>
       </c>
       <c r="I220">
         <v>46067</v>
       </c>
       <c r="J220">
-        <v>1684</v>
+        <v>1634</v>
       </c>
       <c r="K220">
-        <v>2028</v>
+        <v>1967</v>
       </c>
       <c r="L220">
-        <v>8184</v>
+        <v>8188</v>
       </c>
     </row>
     <row r="221" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A221" t="s">
         <v>39</v>
       </c>
       <c r="B221">
         <v>2025</v>
       </c>
       <c r="C221" t="s">
         <v>126</v>
       </c>
       <c r="D221" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="E221" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F221">
-        <v>572889965</v>
+        <v>34494160</v>
       </c>
       <c r="G221">
-        <v>0.19700000000000001</v>
+        <v>0.19900000000000001</v>
       </c>
       <c r="H221">
-        <v>112860</v>
+        <v>6864</v>
       </c>
       <c r="I221">
         <v>46067</v>
       </c>
       <c r="J221">
-        <v>1684</v>
+        <v>1640</v>
       </c>
       <c r="K221">
-        <v>2028</v>
+        <v>1974</v>
       </c>
       <c r="L221">
-        <v>8185</v>
+        <v>8189</v>
       </c>
     </row>
     <row r="222" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A222" t="s">
         <v>39</v>
       </c>
       <c r="B222">
         <v>2025</v>
       </c>
       <c r="C222" t="s">
         <v>126</v>
       </c>
       <c r="D222" t="s">
-        <v>132</v>
+        <v>189</v>
       </c>
       <c r="E222" t="s">
         <v>15</v>
       </c>
       <c r="F222">
-        <v>106893276</v>
+        <v>235777760</v>
       </c>
       <c r="G222">
-        <v>0.22900000000000001</v>
+        <v>0.109</v>
       </c>
       <c r="H222">
-        <v>24479</v>
+        <v>25700</v>
       </c>
       <c r="I222">
         <v>46067</v>
       </c>
       <c r="J222">
-        <v>1696</v>
+        <v>1669</v>
       </c>
       <c r="K222">
-        <v>2040</v>
+        <v>2009</v>
       </c>
       <c r="L222">
-        <v>8190</v>
+        <v>8186</v>
       </c>
     </row>
     <row r="223" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A223" t="s">
         <v>39</v>
       </c>
       <c r="B223">
         <v>2025</v>
       </c>
       <c r="C223" t="s">
         <v>126</v>
       </c>
       <c r="D223" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="E223" t="s">
         <v>15</v>
       </c>
       <c r="F223">
-        <v>209762197</v>
+        <v>572889965</v>
       </c>
       <c r="G223">
-        <v>0.29399999999999998</v>
+        <v>8.5000000000000006E-2</v>
       </c>
       <c r="H223">
-        <v>61670</v>
+        <v>48696</v>
       </c>
       <c r="I223">
         <v>46067</v>
       </c>
       <c r="J223">
-        <v>1707</v>
+        <v>1684</v>
       </c>
       <c r="K223">
-        <v>2057</v>
+        <v>2028</v>
       </c>
       <c r="L223">
-        <v>8181</v>
+        <v>8184</v>
       </c>
     </row>
     <row r="224" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A224" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B224">
         <v>2025</v>
       </c>
       <c r="C224" t="s">
         <v>126</v>
       </c>
       <c r="D224" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="E224" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F224">
-        <v>80534999</v>
+        <v>572889965</v>
       </c>
       <c r="G224">
-        <v>0.111</v>
+        <v>0.19700000000000001</v>
       </c>
       <c r="H224">
-        <v>8939</v>
+        <v>112860</v>
       </c>
       <c r="I224">
-        <v>46073</v>
+        <v>46067</v>
       </c>
       <c r="J224">
-        <v>1705</v>
+        <v>1684</v>
       </c>
       <c r="K224">
-        <v>2051</v>
+        <v>2028</v>
       </c>
       <c r="L224">
-        <v>8543</v>
+        <v>8185</v>
       </c>
     </row>
     <row r="225" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A225" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B225">
         <v>2025</v>
       </c>
       <c r="C225" t="s">
         <v>126</v>
       </c>
       <c r="D225" t="s">
-        <v>190</v>
+        <v>132</v>
       </c>
       <c r="E225" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F225">
-        <v>80534999</v>
+        <v>106893276</v>
       </c>
       <c r="G225">
-        <v>0.13700000000000001</v>
+        <v>0.22900000000000001</v>
       </c>
       <c r="H225">
-        <v>11033</v>
+        <v>24479</v>
       </c>
       <c r="I225">
-        <v>46073</v>
+        <v>46067</v>
       </c>
       <c r="J225">
-        <v>1705</v>
+        <v>1696</v>
       </c>
       <c r="K225">
-        <v>2051</v>
+        <v>2040</v>
       </c>
       <c r="L225">
-        <v>8544</v>
+        <v>8190</v>
       </c>
     </row>
     <row r="226" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A226" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B226">
         <v>2025</v>
       </c>
       <c r="C226" t="s">
         <v>126</v>
       </c>
       <c r="D226" t="s">
-        <v>191</v>
+        <v>135</v>
       </c>
       <c r="E226" t="s">
         <v>15</v>
       </c>
       <c r="F226">
-        <v>164461429</v>
+        <v>209762197</v>
       </c>
       <c r="G226">
-        <v>8.9999999999999993E-3</v>
+        <v>0.29399999999999998</v>
       </c>
       <c r="H226">
-        <v>1479</v>
+        <v>61670</v>
       </c>
       <c r="I226">
-        <v>46075</v>
+        <v>46067</v>
       </c>
       <c r="J226">
-        <v>1637</v>
+        <v>1707</v>
       </c>
       <c r="K226">
-        <v>1970</v>
+        <v>2057</v>
       </c>
       <c r="L226">
-        <v>5677</v>
+        <v>8181</v>
       </c>
     </row>
     <row r="227" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B227">
         <v>2025</v>
       </c>
       <c r="C227" t="s">
         <v>126</v>
       </c>
       <c r="D227" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="E227" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F227">
-        <v>164461429</v>
+        <v>80534999</v>
       </c>
       <c r="G227">
-        <v>0.21299999999999999</v>
+        <v>0.111</v>
       </c>
       <c r="H227">
-        <v>35032</v>
+        <v>8939</v>
       </c>
       <c r="I227">
-        <v>46075</v>
+        <v>46073</v>
       </c>
       <c r="J227">
-        <v>1637</v>
+        <v>1705</v>
       </c>
       <c r="K227">
-        <v>1970</v>
+        <v>2051</v>
       </c>
       <c r="L227">
-        <v>5678</v>
+        <v>8543</v>
       </c>
     </row>
     <row r="228" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B228">
         <v>2025</v>
       </c>
       <c r="C228" t="s">
         <v>126</v>
       </c>
       <c r="D228" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="E228" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F228">
-        <v>163176952</v>
+        <v>80534999</v>
       </c>
       <c r="G228">
-        <v>7.0000000000000007E-2</v>
+        <v>0.13700000000000001</v>
       </c>
       <c r="H228">
-        <v>11422</v>
+        <v>11033</v>
       </c>
       <c r="I228">
-        <v>46075</v>
+        <v>46073</v>
       </c>
       <c r="J228">
-        <v>1720</v>
+        <v>1705</v>
       </c>
       <c r="K228">
-        <v>2064</v>
+        <v>2051</v>
       </c>
       <c r="L228">
-        <v>5679</v>
+        <v>8544</v>
       </c>
     </row>
     <row r="229" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A229" t="s">
         <v>41</v>
       </c>
       <c r="B229">
         <v>2025</v>
       </c>
       <c r="C229" t="s">
         <v>126</v>
       </c>
       <c r="D229" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E229" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F229">
-        <v>163176952</v>
+        <v>164461429</v>
       </c>
       <c r="G229">
-        <v>0.27600000000000002</v>
+        <v>8.9999999999999993E-3</v>
       </c>
       <c r="H229">
-        <v>45038</v>
+        <v>1479</v>
       </c>
       <c r="I229">
         <v>46075</v>
       </c>
       <c r="J229">
-        <v>1720</v>
+        <v>1637</v>
       </c>
       <c r="K229">
-        <v>2064</v>
+        <v>1970</v>
       </c>
       <c r="L229">
-        <v>5680</v>
+        <v>5677</v>
       </c>
     </row>
     <row r="230" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
-        <v>193</v>
+        <v>41</v>
       </c>
       <c r="B230">
         <v>2025</v>
       </c>
       <c r="C230" t="s">
         <v>126</v>
       </c>
       <c r="D230" t="s">
-        <v>128</v>
+        <v>191</v>
       </c>
       <c r="E230" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F230">
-        <v>294470464</v>
+        <v>164461429</v>
       </c>
       <c r="G230">
-        <v>8.2000000000000003E-2</v>
+        <v>0.21299999999999999</v>
       </c>
       <c r="H230">
-        <v>24147</v>
+        <v>35032</v>
       </c>
       <c r="I230">
-        <v>46077</v>
+        <v>46075</v>
       </c>
       <c r="J230">
-        <v>1656</v>
+        <v>1637</v>
       </c>
       <c r="K230">
-        <v>1996</v>
+        <v>1970</v>
       </c>
       <c r="L230">
-        <v>4862</v>
+        <v>5678</v>
       </c>
     </row>
     <row r="231" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
-        <v>193</v>
+        <v>41</v>
       </c>
       <c r="B231">
         <v>2025</v>
       </c>
       <c r="C231" t="s">
         <v>126</v>
       </c>
       <c r="D231" t="s">
-        <v>128</v>
+        <v>192</v>
       </c>
       <c r="E231" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F231">
-        <v>294470464</v>
+        <v>163176952</v>
       </c>
       <c r="G231">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="H231">
-        <v>20613</v>
+        <v>11422</v>
       </c>
       <c r="I231">
-        <v>46077</v>
+        <v>46075</v>
       </c>
       <c r="J231">
-        <v>1656</v>
+        <v>1720</v>
       </c>
       <c r="K231">
-        <v>1996</v>
+        <v>2064</v>
       </c>
       <c r="L231">
-        <v>4863</v>
+        <v>5679</v>
       </c>
     </row>
     <row r="232" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
-        <v>194</v>
+        <v>41</v>
       </c>
       <c r="B232">
         <v>2025</v>
       </c>
       <c r="C232" t="s">
         <v>126</v>
       </c>
       <c r="D232" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E232" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F232">
-        <v>196410512</v>
+        <v>163176952</v>
       </c>
       <c r="G232">
-        <v>0.20699999999999999</v>
+        <v>0.27600000000000002</v>
       </c>
       <c r="H232">
-        <v>40657</v>
+        <v>45038</v>
       </c>
       <c r="I232">
-        <v>46079</v>
+        <v>46075</v>
       </c>
       <c r="J232">
-        <v>1626</v>
+        <v>1720</v>
       </c>
       <c r="K232">
-        <v>1955</v>
+        <v>2064</v>
       </c>
       <c r="L232">
-        <v>6610</v>
+        <v>5680</v>
       </c>
     </row>
     <row r="233" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B233">
         <v>2025</v>
       </c>
       <c r="C233" t="s">
         <v>126</v>
       </c>
       <c r="D233" t="s">
-        <v>195</v>
+        <v>128</v>
       </c>
       <c r="E233" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F233">
-        <v>196410512</v>
+        <v>294470464</v>
       </c>
       <c r="G233">
-        <v>0.13800000000000001</v>
+        <v>8.2000000000000003E-2</v>
       </c>
       <c r="H233">
-        <v>27105</v>
+        <v>24147</v>
       </c>
       <c r="I233">
-        <v>46079</v>
+        <v>46077</v>
       </c>
       <c r="J233">
-        <v>1626</v>
+        <v>1656</v>
       </c>
       <c r="K233">
-        <v>1955</v>
+        <v>1996</v>
       </c>
       <c r="L233">
-        <v>6611</v>
+        <v>4862</v>
       </c>
     </row>
     <row r="234" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B234">
         <v>2025</v>
       </c>
       <c r="C234" t="s">
         <v>126</v>
       </c>
       <c r="D234" t="s">
-        <v>196</v>
+        <v>128</v>
       </c>
       <c r="E234" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F234">
-        <v>316086761</v>
+        <v>294470464</v>
       </c>
       <c r="G234">
-        <v>0.33200000000000002</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="H234">
-        <v>104941</v>
+        <v>20613</v>
       </c>
       <c r="I234">
-        <v>46079</v>
+        <v>46077</v>
       </c>
       <c r="J234">
-        <v>2125</v>
+        <v>1656</v>
       </c>
       <c r="K234">
-        <v>2480</v>
+        <v>1996</v>
       </c>
       <c r="L234">
-        <v>6612</v>
+        <v>4863</v>
       </c>
     </row>
     <row r="235" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A235" t="s">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="B235">
         <v>2025</v>
       </c>
       <c r="C235" t="s">
         <v>126</v>
       </c>
       <c r="D235" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E235" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F235">
-        <v>993677560</v>
+        <v>196410512</v>
       </c>
       <c r="G235">
-        <v>8.7999999999999995E-2</v>
+        <v>0.20699999999999999</v>
       </c>
       <c r="H235">
-        <v>87444</v>
+        <v>40657</v>
       </c>
       <c r="I235">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J235">
-        <v>1663</v>
+        <v>1626</v>
       </c>
       <c r="K235">
-        <v>2002</v>
+        <v>1955</v>
       </c>
       <c r="L235">
-        <v>1168</v>
+        <v>6610</v>
       </c>
     </row>
     <row r="236" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A236" t="s">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="B236">
         <v>2025</v>
       </c>
       <c r="C236" t="s">
         <v>126</v>
       </c>
       <c r="D236" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E236" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F236">
-        <v>993677560</v>
+        <v>196410512</v>
       </c>
       <c r="G236">
-        <v>0.38800000000000001</v>
+        <v>0.13800000000000001</v>
       </c>
       <c r="H236">
-        <v>385547</v>
+        <v>27105</v>
       </c>
       <c r="I236">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J236">
-        <v>1663</v>
+        <v>1626</v>
       </c>
       <c r="K236">
-        <v>2002</v>
+        <v>1955</v>
       </c>
       <c r="L236">
-        <v>1169</v>
+        <v>6611</v>
       </c>
     </row>
     <row r="237" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A237" t="s">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="B237">
         <v>2025</v>
       </c>
       <c r="C237" t="s">
         <v>126</v>
       </c>
       <c r="D237" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="E237" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F237">
-        <v>45577289</v>
+        <v>316086761</v>
       </c>
       <c r="G237">
-        <v>0</v>
+        <v>0.33200000000000002</v>
       </c>
       <c r="H237">
-        <v>0</v>
+        <v>104941</v>
       </c>
       <c r="I237">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J237">
-        <v>1693</v>
+        <v>2125</v>
       </c>
       <c r="K237">
-        <v>2267</v>
+        <v>2480</v>
       </c>
       <c r="L237">
-        <v>1171</v>
+        <v>6612</v>
       </c>
     </row>
     <row r="238" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A238" t="s">
         <v>61</v>
       </c>
       <c r="B238">
         <v>2025</v>
       </c>
       <c r="C238" t="s">
         <v>126</v>
       </c>
       <c r="D238" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E238" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F238">
-        <v>45577289</v>
+        <v>993677560</v>
       </c>
       <c r="G238">
-        <v>0.81299999999999994</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="H238">
-        <v>37054</v>
+        <v>87444</v>
       </c>
       <c r="I238">
         <v>46081</v>
       </c>
       <c r="J238">
-        <v>1693</v>
+        <v>1663</v>
       </c>
       <c r="K238">
-        <v>2267</v>
+        <v>2002</v>
       </c>
       <c r="L238">
-        <v>1172</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="239" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A239" t="s">
         <v>61</v>
       </c>
       <c r="B239">
         <v>2025</v>
       </c>
       <c r="C239" t="s">
         <v>126</v>
       </c>
       <c r="D239" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E239" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F239">
-        <v>45577289</v>
+        <v>993677560</v>
       </c>
       <c r="G239">
-        <v>0.13100000000000001</v>
+        <v>0.38800000000000001</v>
       </c>
       <c r="H239">
-        <v>5971</v>
+        <v>385547</v>
       </c>
       <c r="I239">
         <v>46081</v>
       </c>
       <c r="J239">
-        <v>1693</v>
+        <v>1663</v>
       </c>
       <c r="K239">
-        <v>2267</v>
+        <v>2002</v>
       </c>
       <c r="L239">
-        <v>1173</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="240" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A240" t="s">
         <v>61</v>
       </c>
       <c r="B240">
         <v>2025</v>
       </c>
       <c r="C240" t="s">
         <v>126</v>
       </c>
       <c r="D240" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E240" t="s">
         <v>18</v>
       </c>
       <c r="F240">
-        <v>136769277</v>
+        <v>45577289</v>
       </c>
       <c r="G240">
-        <v>0.48499999999999999</v>
+        <v>0</v>
       </c>
       <c r="H240">
-        <v>66333</v>
+        <v>0</v>
       </c>
       <c r="I240">
         <v>46081</v>
       </c>
       <c r="J240">
-        <v>1700</v>
+        <v>1693</v>
       </c>
       <c r="K240">
-        <v>2271</v>
+        <v>2267</v>
       </c>
       <c r="L240">
-        <v>1164</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="241" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
         <v>61</v>
       </c>
       <c r="B241">
         <v>2025</v>
       </c>
       <c r="C241" t="s">
         <v>126</v>
       </c>
       <c r="D241" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E241" t="s">
         <v>15</v>
       </c>
       <c r="F241">
-        <v>136769277</v>
+        <v>45577289</v>
       </c>
       <c r="G241">
-        <v>0.34399999999999997</v>
+        <v>0.81299999999999994</v>
       </c>
       <c r="H241">
-        <v>47049</v>
+        <v>37054</v>
       </c>
       <c r="I241">
         <v>46081</v>
       </c>
       <c r="J241">
-        <v>1700</v>
+        <v>1693</v>
       </c>
       <c r="K241">
-        <v>2271</v>
+        <v>2267</v>
       </c>
       <c r="L241">
-        <v>1165</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="242" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
         <v>61</v>
       </c>
       <c r="B242">
         <v>2025</v>
       </c>
       <c r="C242" t="s">
         <v>126</v>
       </c>
       <c r="D242" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="E242" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F242">
-        <v>956340753</v>
+        <v>45577289</v>
       </c>
       <c r="G242">
-        <v>0</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="H242">
-        <v>0</v>
+        <v>5971</v>
       </c>
       <c r="I242">
         <v>46081</v>
       </c>
       <c r="J242">
-        <v>1701</v>
+        <v>1693</v>
       </c>
       <c r="K242">
-        <v>2272</v>
+        <v>2267</v>
       </c>
       <c r="L242">
-        <v>1177</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="243" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A243" t="s">
         <v>61</v>
       </c>
       <c r="B243">
         <v>2025</v>
       </c>
       <c r="C243" t="s">
         <v>126</v>
       </c>
       <c r="D243" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E243" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F243">
-        <v>956340753</v>
+        <v>136769277</v>
       </c>
       <c r="G243">
-        <v>0.29499999999999998</v>
+        <v>0.48499999999999999</v>
       </c>
       <c r="H243">
-        <v>282121</v>
+        <v>66333</v>
       </c>
       <c r="I243">
         <v>46081</v>
       </c>
       <c r="J243">
-        <v>1701</v>
+        <v>1700</v>
       </c>
       <c r="K243">
-        <v>2272</v>
+        <v>2271</v>
       </c>
       <c r="L243">
-        <v>1178</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="244" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
         <v>61</v>
       </c>
       <c r="B244">
         <v>2025</v>
       </c>
       <c r="C244" t="s">
         <v>126</v>
       </c>
       <c r="D244" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E244" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F244">
-        <v>46711789</v>
+        <v>136769277</v>
       </c>
       <c r="G244">
-        <v>0.40600000000000003</v>
+        <v>0.34399999999999997</v>
       </c>
       <c r="H244">
-        <v>18965</v>
+        <v>47049</v>
       </c>
       <c r="I244">
         <v>46081</v>
       </c>
       <c r="J244">
-        <v>1703</v>
+        <v>1700</v>
       </c>
       <c r="K244">
-        <v>2049</v>
+        <v>2271</v>
       </c>
       <c r="L244">
-        <v>1175</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="245" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A245" t="s">
         <v>61</v>
       </c>
       <c r="B245">
         <v>2025</v>
       </c>
       <c r="C245" t="s">
         <v>126</v>
       </c>
       <c r="D245" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="E245" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F245">
-        <v>46711789</v>
+        <v>956340753</v>
       </c>
       <c r="G245">
-        <v>0.51400000000000001</v>
+        <v>0</v>
       </c>
       <c r="H245">
-        <v>24010</v>
+        <v>0</v>
       </c>
       <c r="I245">
         <v>46081</v>
       </c>
       <c r="J245">
-        <v>1703</v>
+        <v>1701</v>
       </c>
       <c r="K245">
-        <v>2049</v>
+        <v>2272</v>
       </c>
       <c r="L245">
-        <v>1176</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="246" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A246" t="s">
         <v>61</v>
       </c>
       <c r="B246">
         <v>2025</v>
       </c>
       <c r="C246" t="s">
         <v>126</v>
       </c>
       <c r="D246" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="E246" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F246">
-        <v>316665440</v>
+        <v>956340753</v>
       </c>
       <c r="G246">
-        <v>0.40799999999999997</v>
+        <v>0.29499999999999998</v>
       </c>
       <c r="H246">
-        <v>129199</v>
+        <v>282121</v>
       </c>
       <c r="I246">
         <v>46081</v>
       </c>
       <c r="J246">
-        <v>1722</v>
+        <v>1701</v>
       </c>
       <c r="K246">
-        <v>2066</v>
+        <v>2272</v>
       </c>
       <c r="L246">
-        <v>1181</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="247" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A247" t="s">
         <v>61</v>
       </c>
       <c r="B247">
         <v>2025</v>
       </c>
       <c r="C247" t="s">
         <v>126</v>
       </c>
       <c r="D247" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E247" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F247">
-        <v>316665440</v>
+        <v>46711789</v>
       </c>
       <c r="G247">
-        <v>0.32700000000000001</v>
+        <v>0.40600000000000003</v>
       </c>
       <c r="H247">
-        <v>103550</v>
+        <v>18965</v>
       </c>
       <c r="I247">
         <v>46081</v>
       </c>
       <c r="J247">
-        <v>1722</v>
+        <v>1703</v>
       </c>
       <c r="K247">
-        <v>2066</v>
+        <v>2049</v>
       </c>
       <c r="L247">
-        <v>1182</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="248" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A248" t="s">
-        <v>203</v>
+        <v>61</v>
       </c>
       <c r="B248">
         <v>2025</v>
       </c>
       <c r="C248" t="s">
         <v>126</v>
       </c>
       <c r="D248" t="s">
-        <v>138</v>
+        <v>201</v>
       </c>
       <c r="E248" t="s">
         <v>15</v>
       </c>
       <c r="F248">
-        <v>91205243</v>
+        <v>46711789</v>
       </c>
       <c r="G248">
-        <v>0.41899999999999998</v>
+        <v>0.51400000000000001</v>
       </c>
       <c r="H248">
-        <v>38214</v>
+        <v>24010</v>
       </c>
       <c r="I248">
-        <v>46091</v>
+        <v>46081</v>
       </c>
       <c r="J248">
-        <v>1628</v>
+        <v>1703</v>
       </c>
       <c r="K248">
-        <v>1958</v>
+        <v>2049</v>
       </c>
       <c r="L248">
-        <v>7614</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="249" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A249" t="s">
-        <v>204</v>
+        <v>61</v>
       </c>
       <c r="B249">
         <v>2025</v>
       </c>
       <c r="C249" t="s">
         <v>126</v>
       </c>
       <c r="D249" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="E249" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F249">
-        <v>196968516</v>
+        <v>316665440</v>
       </c>
       <c r="G249">
-        <v>0.104</v>
+        <v>0.40799999999999997</v>
       </c>
       <c r="H249">
-        <v>20485</v>
+        <v>129199</v>
       </c>
       <c r="I249">
-        <v>46087</v>
+        <v>46081</v>
       </c>
       <c r="J249">
-        <v>1621</v>
+        <v>1722</v>
       </c>
       <c r="K249">
-        <v>1952</v>
+        <v>2066</v>
       </c>
       <c r="L249">
-        <v>4101</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="250" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A250" t="s">
-        <v>204</v>
+        <v>61</v>
       </c>
       <c r="B250">
         <v>2025</v>
       </c>
       <c r="C250" t="s">
         <v>126</v>
       </c>
       <c r="D250" t="s">
-        <v>188</v>
+        <v>202</v>
       </c>
       <c r="E250" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F250">
-        <v>196968516</v>
+        <v>316665440</v>
       </c>
       <c r="G250">
-        <v>1.2E-2</v>
+        <v>0.32700000000000001</v>
       </c>
       <c r="H250">
-        <v>2364</v>
+        <v>103550</v>
       </c>
       <c r="I250">
-        <v>46087</v>
+        <v>46081</v>
       </c>
       <c r="J250">
-        <v>1621</v>
+        <v>1722</v>
       </c>
       <c r="K250">
-        <v>1952</v>
+        <v>2066</v>
       </c>
       <c r="L250">
-        <v>4102</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="251" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="B251">
         <v>2025</v>
       </c>
       <c r="C251" t="s">
         <v>126</v>
       </c>
       <c r="D251" t="s">
-        <v>187</v>
+        <v>138</v>
       </c>
       <c r="E251" t="s">
         <v>15</v>
       </c>
       <c r="F251">
-        <v>45278328</v>
+        <v>91205243</v>
       </c>
       <c r="G251">
-        <v>0.19900000000000001</v>
+        <v>0.41899999999999998</v>
       </c>
       <c r="H251">
-        <v>9010</v>
+        <v>38214</v>
       </c>
       <c r="I251">
-        <v>46087</v>
+        <v>46091</v>
       </c>
       <c r="J251">
-        <v>1640</v>
+        <v>1628</v>
       </c>
       <c r="K251">
-        <v>1975</v>
+        <v>1958</v>
       </c>
       <c r="L251">
-        <v>4103</v>
+        <v>7614</v>
       </c>
     </row>
     <row r="252" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
         <v>204</v>
       </c>
       <c r="B252">
         <v>2025</v>
       </c>
       <c r="C252" t="s">
         <v>126</v>
       </c>
       <c r="D252" t="s">
-        <v>205</v>
+        <v>188</v>
       </c>
       <c r="E252" t="s">
         <v>15</v>
       </c>
       <c r="F252">
-        <v>21800935</v>
+        <v>196968516</v>
       </c>
       <c r="G252">
-        <v>9.1999999999999998E-2</v>
+        <v>0.104</v>
       </c>
       <c r="H252">
-        <v>2006</v>
+        <v>20485</v>
       </c>
       <c r="I252">
         <v>46087</v>
       </c>
       <c r="J252">
-        <v>1641</v>
+        <v>1621</v>
       </c>
       <c r="K252">
-        <v>1976</v>
+        <v>1952</v>
       </c>
       <c r="L252">
-        <v>4100</v>
+        <v>4101</v>
       </c>
     </row>
     <row r="253" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A253" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B253">
         <v>2025</v>
       </c>
       <c r="C253" t="s">
         <v>126</v>
       </c>
       <c r="D253" t="s">
-        <v>147</v>
+        <v>188</v>
       </c>
       <c r="E253" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F253">
-        <v>370383362</v>
+        <v>196968516</v>
       </c>
       <c r="G253">
-        <v>7.5999999999999998E-2</v>
+        <v>1.2E-2</v>
       </c>
       <c r="H253">
-        <v>28152</v>
+        <v>2364</v>
       </c>
       <c r="I253">
-        <v>46089</v>
+        <v>46087</v>
       </c>
       <c r="J253">
-        <v>1643</v>
+        <v>1621</v>
       </c>
       <c r="K253">
-        <v>1980</v>
+        <v>1952</v>
       </c>
       <c r="L253">
-        <v>1296</v>
+        <v>4102</v>
       </c>
     </row>
     <row r="254" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B254">
         <v>2025</v>
       </c>
       <c r="C254" t="s">
         <v>126</v>
       </c>
       <c r="D254" t="s">
-        <v>147</v>
+        <v>187</v>
       </c>
       <c r="E254" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F254">
-        <v>370383362</v>
+        <v>45278328</v>
       </c>
       <c r="G254">
-        <v>9.4E-2</v>
+        <v>0.19900000000000001</v>
       </c>
       <c r="H254">
-        <v>34814</v>
+        <v>9010</v>
       </c>
       <c r="I254">
-        <v>46089</v>
+        <v>46087</v>
       </c>
       <c r="J254">
-        <v>1643</v>
+        <v>1640</v>
       </c>
       <c r="K254">
-        <v>1980</v>
+        <v>1975</v>
       </c>
       <c r="L254">
-        <v>1297</v>
+        <v>4103</v>
       </c>
     </row>
     <row r="255" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A255" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B255">
         <v>2025</v>
       </c>
       <c r="C255" t="s">
         <v>126</v>
       </c>
       <c r="D255" t="s">
-        <v>170</v>
+        <v>205</v>
       </c>
       <c r="E255" t="s">
         <v>15</v>
       </c>
       <c r="F255">
-        <v>79753604</v>
+        <v>21800935</v>
       </c>
       <c r="G255">
-        <v>0.08</v>
+        <v>9.1999999999999998E-2</v>
       </c>
       <c r="H255">
-        <v>6380</v>
+        <v>2006</v>
       </c>
       <c r="I255">
-        <v>46089</v>
+        <v>46087</v>
       </c>
       <c r="J255">
-        <v>1652</v>
+        <v>1641</v>
       </c>
       <c r="K255">
-        <v>1990</v>
+        <v>1976</v>
       </c>
       <c r="L255">
-        <v>1300</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="256" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A256" t="s">
         <v>206</v>
       </c>
       <c r="B256">
         <v>2025</v>
       </c>
       <c r="C256" t="s">
         <v>126</v>
       </c>
       <c r="D256" t="s">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="E256" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F256">
-        <v>79753604</v>
+        <v>370383362</v>
       </c>
       <c r="G256">
-        <v>5.3999999999999999E-2</v>
+        <v>7.5999999999999998E-2</v>
       </c>
       <c r="H256">
-        <v>4307</v>
+        <v>28152</v>
       </c>
       <c r="I256">
         <v>46089</v>
       </c>
       <c r="J256">
-        <v>1652</v>
+        <v>1643</v>
       </c>
       <c r="K256">
-        <v>1990</v>
+        <v>1980</v>
       </c>
       <c r="L256">
-        <v>1301</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="257" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A257" t="s">
         <v>206</v>
       </c>
       <c r="B257">
         <v>2025</v>
       </c>
       <c r="C257" t="s">
         <v>126</v>
       </c>
       <c r="D257" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="E257" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F257">
-        <v>390144768</v>
+        <v>370383362</v>
       </c>
       <c r="G257">
-        <v>0.13600000000000001</v>
+        <v>9.4E-2</v>
       </c>
       <c r="H257">
-        <v>53059</v>
+        <v>34814</v>
       </c>
       <c r="I257">
         <v>46089</v>
       </c>
       <c r="J257">
-        <v>1664</v>
+        <v>1643</v>
       </c>
       <c r="K257">
-        <v>2003</v>
+        <v>1980</v>
       </c>
       <c r="L257">
-        <v>1298</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="258" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A258" t="s">
         <v>206</v>
       </c>
       <c r="B258">
         <v>2025</v>
       </c>
       <c r="C258" t="s">
         <v>126</v>
       </c>
       <c r="D258" t="s">
-        <v>208</v>
+        <v>170</v>
       </c>
       <c r="E258" t="s">
         <v>15</v>
       </c>
       <c r="F258">
-        <v>132205273</v>
+        <v>79753604</v>
       </c>
       <c r="G258">
-        <v>8.4000000000000005E-2</v>
+        <v>0.08</v>
       </c>
       <c r="H258">
-        <v>11105</v>
+        <v>6380</v>
       </c>
       <c r="I258">
         <v>46089</v>
       </c>
       <c r="J258">
-        <v>1668</v>
+        <v>1652</v>
       </c>
       <c r="K258">
-        <v>2008</v>
+        <v>1990</v>
       </c>
       <c r="L258">
-        <v>1299</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="259" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A259" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="B259">
         <v>2025</v>
       </c>
       <c r="C259" t="s">
         <v>126</v>
       </c>
       <c r="D259" t="s">
-        <v>209</v>
+        <v>170</v>
       </c>
       <c r="E259" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F259">
-        <v>859757722</v>
+        <v>79753604</v>
       </c>
       <c r="G259">
-        <v>0.41699999999999998</v>
+        <v>5.3999999999999999E-2</v>
       </c>
       <c r="H259">
-        <v>358520</v>
+        <v>4307</v>
       </c>
       <c r="I259">
-        <v>46093</v>
+        <v>46089</v>
       </c>
       <c r="J259">
-        <v>1618</v>
+        <v>1652</v>
       </c>
       <c r="K259">
-        <v>1945</v>
+        <v>1990</v>
       </c>
       <c r="L259">
-        <v>8829</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="260" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A260" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="B260">
         <v>2025</v>
       </c>
       <c r="C260" t="s">
         <v>126</v>
       </c>
       <c r="D260" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="E260" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F260">
-        <v>859757722</v>
+        <v>390144768</v>
       </c>
       <c r="G260">
-        <v>0.11799999999999999</v>
+        <v>0.13600000000000001</v>
       </c>
       <c r="H260">
-        <v>101451</v>
+        <v>53059</v>
       </c>
       <c r="I260">
-        <v>46093</v>
+        <v>46089</v>
       </c>
       <c r="J260">
-        <v>1618</v>
+        <v>1664</v>
       </c>
       <c r="K260">
-        <v>1945</v>
+        <v>2003</v>
       </c>
       <c r="L260">
-        <v>8830</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="261" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A261" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
       <c r="B261">
         <v>2025</v>
       </c>
       <c r="C261" t="s">
         <v>126</v>
       </c>
       <c r="D261" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="E261" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F261">
-        <v>269890216</v>
+        <v>132205273</v>
       </c>
       <c r="G261">
-        <v>0.21299999999999999</v>
+        <v>8.4000000000000005E-2</v>
       </c>
       <c r="H261">
-        <v>57487</v>
+        <v>11105</v>
       </c>
       <c r="I261">
-        <v>46093</v>
+        <v>46089</v>
       </c>
       <c r="J261">
-        <v>1620</v>
+        <v>1668</v>
       </c>
       <c r="K261">
-        <v>1949</v>
+        <v>2008</v>
       </c>
       <c r="L261">
-        <v>8824</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="262" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
         <v>48</v>
       </c>
       <c r="B262">
         <v>2025</v>
       </c>
       <c r="C262" t="s">
         <v>126</v>
       </c>
       <c r="D262" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E262" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F262">
-        <v>269890216</v>
+        <v>859757722</v>
       </c>
       <c r="G262">
-        <v>0.32900000000000001</v>
+        <v>0.41699999999999998</v>
       </c>
       <c r="H262">
-        <v>88793</v>
+        <v>358520</v>
       </c>
       <c r="I262">
         <v>46093</v>
       </c>
       <c r="J262">
-        <v>1620</v>
+        <v>1618</v>
       </c>
       <c r="K262">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="L262">
-        <v>8825</v>
+        <v>8829</v>
       </c>
     </row>
     <row r="263" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A263" t="s">
         <v>48</v>
       </c>
       <c r="B263">
         <v>2025</v>
       </c>
       <c r="C263" t="s">
         <v>126</v>
       </c>
       <c r="D263" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E263" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F263">
-        <v>269890216</v>
+        <v>859757722</v>
       </c>
       <c r="G263">
-        <v>0.24</v>
+        <v>0.11799999999999999</v>
       </c>
       <c r="H263">
-        <v>64774</v>
+        <v>101451</v>
       </c>
       <c r="I263">
         <v>46093</v>
       </c>
       <c r="J263">
-        <v>1620</v>
+        <v>1618</v>
       </c>
       <c r="K263">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="L263">
-        <v>10610</v>
+        <v>8830</v>
       </c>
     </row>
     <row r="264" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
         <v>48</v>
       </c>
       <c r="B264">
         <v>2025</v>
       </c>
       <c r="C264" t="s">
         <v>126</v>
       </c>
       <c r="D264" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="E264" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F264">
-        <v>38297459</v>
+        <v>269890216</v>
       </c>
       <c r="G264">
-        <v>0.497</v>
+        <v>0.21299999999999999</v>
       </c>
       <c r="H264">
-        <v>19034</v>
+        <v>57487</v>
       </c>
       <c r="I264">
         <v>46093</v>
       </c>
       <c r="J264">
-        <v>1636</v>
+        <v>1620</v>
       </c>
       <c r="K264">
-        <v>1968</v>
+        <v>1949</v>
       </c>
       <c r="L264">
-        <v>8826</v>
+        <v>8824</v>
       </c>
     </row>
     <row r="265" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A265" t="s">
         <v>48</v>
       </c>
       <c r="B265">
         <v>2025</v>
       </c>
       <c r="C265" t="s">
         <v>126</v>
       </c>
       <c r="D265" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="E265" t="s">
         <v>20</v>
       </c>
       <c r="F265">
-        <v>38297459</v>
+        <v>269890216</v>
       </c>
       <c r="G265">
-        <v>0</v>
+        <v>0.32900000000000001</v>
       </c>
       <c r="H265">
-        <v>0</v>
+        <v>88793</v>
       </c>
       <c r="I265">
         <v>46093</v>
       </c>
       <c r="J265">
-        <v>1636</v>
+        <v>1620</v>
       </c>
       <c r="K265">
-        <v>1968</v>
+        <v>1949</v>
       </c>
       <c r="L265">
-        <v>8827</v>
+        <v>8825</v>
       </c>
     </row>
     <row r="266" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A266" t="s">
         <v>48</v>
       </c>
       <c r="B266">
         <v>2025</v>
       </c>
       <c r="C266" t="s">
         <v>126</v>
       </c>
       <c r="D266" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="E266" t="s">
         <v>15</v>
       </c>
       <c r="F266">
-        <v>75013685</v>
+        <v>269890216</v>
       </c>
       <c r="G266">
-        <v>0.26500000000000001</v>
+        <v>0.24</v>
       </c>
       <c r="H266">
-        <v>19879</v>
+        <v>64774</v>
       </c>
       <c r="I266">
         <v>46093</v>
       </c>
       <c r="J266">
-        <v>1678</v>
+        <v>1620</v>
       </c>
       <c r="K266">
-        <v>2019</v>
+        <v>1949</v>
       </c>
       <c r="L266">
-        <v>8832</v>
+        <v>10610</v>
       </c>
     </row>
     <row r="267" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A267" t="s">
         <v>48</v>
       </c>
       <c r="B267">
         <v>2025</v>
       </c>
       <c r="C267" t="s">
         <v>126</v>
       </c>
       <c r="D267" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="E267" t="s">
         <v>15</v>
       </c>
       <c r="F267">
-        <v>41755866</v>
+        <v>38297459</v>
       </c>
       <c r="G267">
-        <v>0.219</v>
+        <v>0.497</v>
       </c>
       <c r="H267">
-        <v>9145</v>
+        <v>19034</v>
       </c>
       <c r="I267">
         <v>46093</v>
       </c>
       <c r="J267">
-        <v>1679</v>
+        <v>1636</v>
       </c>
       <c r="K267">
-        <v>2021</v>
+        <v>1968</v>
       </c>
       <c r="L267">
-        <v>8831</v>
+        <v>8826</v>
       </c>
     </row>
     <row r="268" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A268" t="s">
         <v>48</v>
       </c>
       <c r="B268">
         <v>2025</v>
       </c>
       <c r="C268" t="s">
         <v>126</v>
       </c>
       <c r="D268" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="E268" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F268">
-        <v>251467949</v>
+        <v>38297459</v>
       </c>
       <c r="G268">
-        <v>0.76700000000000002</v>
+        <v>0</v>
       </c>
       <c r="H268">
-        <v>192876</v>
+        <v>0</v>
       </c>
       <c r="I268">
         <v>46093</v>
       </c>
       <c r="J268">
-        <v>1680</v>
+        <v>1636</v>
       </c>
       <c r="K268">
-        <v>2022</v>
+        <v>1968</v>
       </c>
       <c r="L268">
-        <v>8828</v>
+        <v>8827</v>
       </c>
     </row>
     <row r="269" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A269" t="s">
         <v>48</v>
       </c>
       <c r="B269">
         <v>2025</v>
       </c>
       <c r="C269" t="s">
         <v>126</v>
       </c>
       <c r="D269" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E269" t="s">
         <v>15</v>
       </c>
       <c r="F269">
-        <v>628023771</v>
+        <v>75013685</v>
       </c>
       <c r="G269">
-        <v>0.65200000000000002</v>
+        <v>0.26500000000000001</v>
       </c>
       <c r="H269">
-        <v>409471</v>
+        <v>19879</v>
       </c>
       <c r="I269">
         <v>46093</v>
       </c>
       <c r="J269">
-        <v>1686</v>
+        <v>1678</v>
       </c>
       <c r="K269">
-        <v>2029</v>
+        <v>2019</v>
       </c>
       <c r="L269">
-        <v>8833</v>
+        <v>8832</v>
       </c>
     </row>
     <row r="270" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A270" t="s">
         <v>48</v>
       </c>
       <c r="B270">
         <v>2025</v>
       </c>
       <c r="C270" t="s">
         <v>126</v>
       </c>
       <c r="D270" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="E270" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F270">
-        <v>628023771</v>
+        <v>41755866</v>
       </c>
       <c r="G270">
-        <v>7.9000000000000001E-2</v>
+        <v>0.219</v>
       </c>
       <c r="H270">
-        <v>49614</v>
+        <v>9145</v>
       </c>
       <c r="I270">
         <v>46093</v>
       </c>
       <c r="J270">
-        <v>1686</v>
+        <v>1679</v>
       </c>
       <c r="K270">
-        <v>2029</v>
+        <v>2021</v>
       </c>
       <c r="L270">
-        <v>8834</v>
+        <v>8831</v>
       </c>
     </row>
     <row r="271" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A271" t="s">
-        <v>216</v>
+        <v>48</v>
       </c>
       <c r="B271">
         <v>2025</v>
       </c>
       <c r="C271" t="s">
         <v>126</v>
       </c>
       <c r="D271" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E271" t="s">
         <v>15</v>
       </c>
       <c r="F271">
-        <v>436347365</v>
+        <v>251467949</v>
       </c>
       <c r="G271">
-        <v>4.1000000000000002E-2</v>
+        <v>0.76700000000000002</v>
       </c>
       <c r="H271">
-        <v>17891</v>
+        <v>192876</v>
       </c>
       <c r="I271">
-        <v>46097</v>
+        <v>46093</v>
       </c>
       <c r="J271">
-        <v>1673</v>
+        <v>1680</v>
       </c>
       <c r="K271">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="L271">
-        <v>3399</v>
+        <v>8828</v>
       </c>
     </row>
     <row r="272" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A272" t="s">
-        <v>216</v>
+        <v>48</v>
       </c>
       <c r="B272">
         <v>2025</v>
       </c>
       <c r="C272" t="s">
         <v>126</v>
       </c>
       <c r="D272" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="E272" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F272">
-        <v>436347365</v>
+        <v>628023771</v>
       </c>
       <c r="G272">
-        <v>5.6000000000000001E-2</v>
+        <v>0.65200000000000002</v>
       </c>
       <c r="H272">
-        <v>24435</v>
+        <v>409471</v>
       </c>
       <c r="I272">
-        <v>46097</v>
+        <v>46093</v>
       </c>
       <c r="J272">
-        <v>1673</v>
+        <v>1686</v>
       </c>
       <c r="K272">
-        <v>2013</v>
+        <v>2029</v>
       </c>
       <c r="L272">
-        <v>3400</v>
+        <v>8833</v>
       </c>
     </row>
     <row r="273" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A273" t="s">
-        <v>216</v>
+        <v>48</v>
       </c>
       <c r="B273">
         <v>2025</v>
       </c>
       <c r="C273" t="s">
         <v>126</v>
       </c>
       <c r="D273" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="E273" t="s">
         <v>20</v>
       </c>
       <c r="F273">
-        <v>436347365</v>
+        <v>628023771</v>
       </c>
       <c r="G273">
-        <v>0</v>
+        <v>7.9000000000000001E-2</v>
       </c>
       <c r="H273">
-        <v>0</v>
+        <v>49614</v>
       </c>
       <c r="I273">
-        <v>46097</v>
+        <v>46093</v>
       </c>
       <c r="J273">
-        <v>1673</v>
+        <v>1686</v>
       </c>
       <c r="K273">
-        <v>2013</v>
+        <v>2029</v>
       </c>
       <c r="L273">
-        <v>3401</v>
+        <v>8834</v>
       </c>
     </row>
     <row r="274" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A274" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="B274">
         <v>2025</v>
       </c>
       <c r="C274" t="s">
         <v>126</v>
       </c>
       <c r="D274" t="s">
-        <v>155</v>
+        <v>217</v>
       </c>
       <c r="E274" t="s">
         <v>15</v>
       </c>
       <c r="F274">
-        <v>370578171</v>
+        <v>436347365</v>
       </c>
       <c r="G274">
-        <v>0.63800000000000001</v>
+        <v>4.1000000000000002E-2</v>
       </c>
       <c r="H274">
-        <v>236429</v>
+        <v>17891</v>
       </c>
       <c r="I274">
-        <v>46103</v>
+        <v>46097</v>
       </c>
       <c r="J274">
-        <v>1617</v>
+        <v>1673</v>
       </c>
       <c r="K274">
-        <v>1944</v>
+        <v>2013</v>
       </c>
       <c r="L274">
-        <v>3140</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="275" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A275" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="B275">
         <v>2025</v>
       </c>
       <c r="C275" t="s">
         <v>126</v>
       </c>
       <c r="D275" t="s">
-        <v>155</v>
+        <v>217</v>
       </c>
       <c r="E275" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F275">
-        <v>370578171</v>
+        <v>436347365</v>
       </c>
       <c r="G275">
-        <v>0</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="H275">
-        <v>0</v>
+        <v>24435</v>
       </c>
       <c r="I275">
-        <v>46103</v>
+        <v>46097</v>
       </c>
       <c r="J275">
-        <v>1617</v>
+        <v>1673</v>
       </c>
       <c r="K275">
-        <v>1944</v>
+        <v>2013</v>
       </c>
       <c r="L275">
-        <v>3141</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="276" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A276" t="s">
-        <v>50</v>
+        <v>216</v>
       </c>
       <c r="B276">
         <v>2025</v>
       </c>
       <c r="C276" t="s">
         <v>126</v>
       </c>
       <c r="D276" t="s">
-        <v>155</v>
+        <v>217</v>
       </c>
       <c r="E276" t="s">
         <v>20</v>
       </c>
       <c r="F276">
-        <v>370578171</v>
+        <v>436347365</v>
       </c>
       <c r="G276">
-        <v>0.247</v>
+        <v>0</v>
       </c>
       <c r="H276">
-        <v>91533</v>
+        <v>0</v>
       </c>
       <c r="I276">
-        <v>46103</v>
+        <v>46097</v>
       </c>
       <c r="J276">
-        <v>1617</v>
+        <v>1673</v>
       </c>
       <c r="K276">
-        <v>1944</v>
+        <v>2013</v>
       </c>
       <c r="L276">
-        <v>10734</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="277" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A277" t="s">
         <v>50</v>
       </c>
       <c r="B277">
         <v>2025</v>
       </c>
       <c r="C277" t="s">
         <v>126</v>
       </c>
       <c r="D277" t="s">
-        <v>209</v>
+        <v>155</v>
       </c>
       <c r="E277" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F277">
-        <v>61957064</v>
+        <v>370578171</v>
       </c>
       <c r="G277">
-        <v>0.41699999999999998</v>
+        <v>0.247</v>
       </c>
       <c r="H277">
-        <v>25836</v>
+        <v>91533</v>
       </c>
       <c r="I277">
         <v>46103</v>
       </c>
       <c r="J277">
-        <v>1618</v>
+        <v>1617</v>
       </c>
       <c r="K277">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="L277">
-        <v>3147</v>
+        <v>10734</v>
       </c>
     </row>
     <row r="278" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A278" t="s">
         <v>50</v>
       </c>
       <c r="B278">
         <v>2025</v>
       </c>
       <c r="C278" t="s">
         <v>126</v>
       </c>
       <c r="D278" t="s">
-        <v>209</v>
+        <v>155</v>
       </c>
       <c r="E278" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F278">
-        <v>61957064</v>
+        <v>370578171</v>
       </c>
       <c r="G278">
-        <v>0</v>
+        <v>0.63800000000000001</v>
       </c>
       <c r="H278">
-        <v>0</v>
+        <v>236429</v>
       </c>
       <c r="I278">
         <v>46103</v>
       </c>
       <c r="J278">
-        <v>1618</v>
+        <v>1617</v>
       </c>
       <c r="K278">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="L278">
-        <v>3148</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="279" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A279" t="s">
         <v>50</v>
       </c>
       <c r="B279">
         <v>2025</v>
       </c>
       <c r="C279" t="s">
         <v>126</v>
       </c>
       <c r="D279" t="s">
-        <v>209</v>
+        <v>155</v>
       </c>
       <c r="E279" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F279">
-        <v>61957064</v>
+        <v>370578171</v>
       </c>
       <c r="G279">
-        <v>0.11799999999999999</v>
+        <v>0</v>
       </c>
       <c r="H279">
-        <v>7311</v>
+        <v>0</v>
       </c>
       <c r="I279">
         <v>46103</v>
       </c>
       <c r="J279">
-        <v>1618</v>
+        <v>1617</v>
       </c>
       <c r="K279">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="L279">
-        <v>3149</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="280" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A280" t="s">
         <v>50</v>
       </c>
       <c r="B280">
         <v>2025</v>
       </c>
       <c r="C280" t="s">
         <v>126</v>
       </c>
       <c r="D280" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E280" t="s">
         <v>15</v>
       </c>
       <c r="F280">
-        <v>636090269</v>
+        <v>61957064</v>
       </c>
       <c r="G280">
-        <v>0.24</v>
+        <v>0.41699999999999998</v>
       </c>
       <c r="H280">
-        <v>152662</v>
+        <v>25836</v>
       </c>
       <c r="I280">
         <v>46103</v>
       </c>
       <c r="J280">
-        <v>1620</v>
+        <v>1618</v>
       </c>
       <c r="K280">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="L280">
-        <v>3153</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="281" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A281" t="s">
         <v>50</v>
       </c>
       <c r="B281">
         <v>2025</v>
       </c>
       <c r="C281" t="s">
         <v>126</v>
       </c>
       <c r="D281" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E281" t="s">
         <v>18</v>
       </c>
       <c r="F281">
-        <v>636090269</v>
+        <v>61957064</v>
       </c>
       <c r="G281">
-        <v>0.21299999999999999</v>
+        <v>0</v>
       </c>
       <c r="H281">
-        <v>135487</v>
+        <v>0</v>
       </c>
       <c r="I281">
         <v>46103</v>
       </c>
       <c r="J281">
-        <v>1620</v>
+        <v>1618</v>
       </c>
       <c r="K281">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="L281">
-        <v>3154</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="282" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A282" t="s">
         <v>50</v>
       </c>
       <c r="B282">
         <v>2025</v>
       </c>
       <c r="C282" t="s">
         <v>126</v>
       </c>
       <c r="D282" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E282" t="s">
         <v>20</v>
       </c>
       <c r="F282">
-        <v>636090269</v>
+        <v>61957064</v>
       </c>
       <c r="G282">
-        <v>0.32900000000000001</v>
+        <v>0.11799999999999999</v>
       </c>
       <c r="H282">
-        <v>209274</v>
+        <v>7311</v>
       </c>
       <c r="I282">
         <v>46103</v>
       </c>
       <c r="J282">
-        <v>1620</v>
+        <v>1618</v>
       </c>
       <c r="K282">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="L282">
-        <v>3155</v>
+        <v>3149</v>
       </c>
     </row>
     <row r="283" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A283" t="s">
         <v>50</v>
       </c>
       <c r="B283">
         <v>2025</v>
       </c>
       <c r="C283" t="s">
         <v>126</v>
       </c>
       <c r="D283" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="E283" t="s">
         <v>15</v>
       </c>
       <c r="F283">
-        <v>416757241</v>
+        <v>636090269</v>
       </c>
       <c r="G283">
-        <v>0.497</v>
+        <v>0.24</v>
       </c>
       <c r="H283">
-        <v>207128</v>
+        <v>152662</v>
       </c>
       <c r="I283">
         <v>46103</v>
       </c>
       <c r="J283">
-        <v>1636</v>
+        <v>1620</v>
       </c>
       <c r="K283">
-        <v>1969</v>
+        <v>1950</v>
       </c>
       <c r="L283">
-        <v>3034</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="284" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A284" t="s">
         <v>50</v>
       </c>
       <c r="B284">
         <v>2025</v>
       </c>
       <c r="C284" t="s">
         <v>126</v>
       </c>
       <c r="D284" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="E284" t="s">
         <v>18</v>
       </c>
       <c r="F284">
-        <v>416757241</v>
+        <v>636090269</v>
       </c>
       <c r="G284">
-        <v>0</v>
+        <v>0.21299999999999999</v>
       </c>
       <c r="H284">
-        <v>0</v>
+        <v>135487</v>
       </c>
       <c r="I284">
         <v>46103</v>
       </c>
       <c r="J284">
-        <v>1636</v>
+        <v>1620</v>
       </c>
       <c r="K284">
-        <v>1969</v>
+        <v>1950</v>
       </c>
       <c r="L284">
-        <v>3035</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="285" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A285" t="s">
         <v>50</v>
       </c>
       <c r="B285">
         <v>2025</v>
       </c>
       <c r="C285" t="s">
         <v>126</v>
       </c>
       <c r="D285" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="E285" t="s">
         <v>20</v>
       </c>
       <c r="F285">
-        <v>416757241</v>
+        <v>636090269</v>
       </c>
       <c r="G285">
-        <v>0</v>
+        <v>0.32900000000000001</v>
       </c>
       <c r="H285">
-        <v>0</v>
+        <v>209274</v>
       </c>
       <c r="I285">
         <v>46103</v>
       </c>
       <c r="J285">
-        <v>1636</v>
+        <v>1620</v>
       </c>
       <c r="K285">
-        <v>1969</v>
+        <v>1950</v>
       </c>
       <c r="L285">
-        <v>3036</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="286" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A286" t="s">
         <v>50</v>
       </c>
       <c r="B286">
         <v>2025</v>
       </c>
       <c r="C286" t="s">
         <v>126</v>
       </c>
       <c r="D286" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="E286" t="s">
         <v>15</v>
       </c>
       <c r="F286">
-        <v>682987950</v>
+        <v>416757241</v>
       </c>
       <c r="G286">
-        <v>0.434</v>
+        <v>0.497</v>
       </c>
       <c r="H286">
-        <v>296417</v>
+        <v>207128</v>
       </c>
       <c r="I286">
         <v>46103</v>
       </c>
       <c r="J286">
-        <v>1651</v>
+        <v>1636</v>
       </c>
       <c r="K286">
-        <v>1988</v>
+        <v>1969</v>
       </c>
       <c r="L286">
-        <v>3075</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="287" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A287" t="s">
         <v>50</v>
       </c>
       <c r="B287">
         <v>2025</v>
       </c>
       <c r="C287" t="s">
         <v>126</v>
       </c>
       <c r="D287" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="E287" t="s">
         <v>18</v>
       </c>
       <c r="F287">
-        <v>682987950</v>
+        <v>416757241</v>
       </c>
       <c r="G287">
         <v>0</v>
       </c>
       <c r="H287">
         <v>0</v>
       </c>
       <c r="I287">
         <v>46103</v>
       </c>
       <c r="J287">
-        <v>1651</v>
+        <v>1636</v>
       </c>
       <c r="K287">
-        <v>1988</v>
+        <v>1969</v>
       </c>
       <c r="L287">
-        <v>3076</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="288" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A288" t="s">
         <v>50</v>
       </c>
       <c r="B288">
         <v>2025</v>
       </c>
       <c r="C288" t="s">
         <v>126</v>
       </c>
       <c r="D288" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="E288" t="s">
         <v>20</v>
       </c>
       <c r="F288">
-        <v>682987950</v>
+        <v>416757241</v>
       </c>
       <c r="G288">
         <v>0</v>
       </c>
       <c r="H288">
         <v>0</v>
       </c>
       <c r="I288">
         <v>46103</v>
       </c>
       <c r="J288">
-        <v>1651</v>
+        <v>1636</v>
       </c>
       <c r="K288">
-        <v>1988</v>
+        <v>1969</v>
       </c>
       <c r="L288">
-        <v>3077</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="289" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
         <v>50</v>
       </c>
       <c r="B289">
         <v>2025</v>
       </c>
       <c r="C289" t="s">
         <v>126</v>
       </c>
       <c r="D289" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E289" t="s">
         <v>15</v>
       </c>
       <c r="F289">
-        <v>662374863</v>
+        <v>682987950</v>
       </c>
       <c r="G289">
-        <v>0.41099999999999998</v>
+        <v>0.434</v>
       </c>
       <c r="H289">
-        <v>272236</v>
+        <v>296417</v>
       </c>
       <c r="I289">
         <v>46103</v>
       </c>
       <c r="J289">
-        <v>1658</v>
+        <v>1651</v>
       </c>
       <c r="K289">
-        <v>1999</v>
+        <v>1988</v>
       </c>
       <c r="L289">
-        <v>3084</v>
+        <v>3075</v>
       </c>
     </row>
     <row r="290" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
         <v>50</v>
       </c>
       <c r="B290">
         <v>2025</v>
       </c>
       <c r="C290" t="s">
         <v>126</v>
       </c>
       <c r="D290" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E290" t="s">
         <v>18</v>
       </c>
       <c r="F290">
-        <v>662374863</v>
+        <v>682987950</v>
       </c>
       <c r="G290">
         <v>0</v>
       </c>
       <c r="H290">
         <v>0</v>
       </c>
       <c r="I290">
         <v>46103</v>
       </c>
       <c r="J290">
-        <v>1658</v>
+        <v>1651</v>
       </c>
       <c r="K290">
-        <v>1999</v>
+        <v>1988</v>
       </c>
       <c r="L290">
-        <v>3085</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="291" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A291" t="s">
         <v>50</v>
       </c>
       <c r="B291">
         <v>2025</v>
       </c>
       <c r="C291" t="s">
         <v>126</v>
       </c>
       <c r="D291" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="E291" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F291">
-        <v>236075742</v>
+        <v>682987950</v>
       </c>
       <c r="G291">
-        <v>0.26500000000000001</v>
+        <v>0</v>
       </c>
       <c r="H291">
-        <v>62560</v>
+        <v>0</v>
       </c>
       <c r="I291">
         <v>46103</v>
       </c>
       <c r="J291">
-        <v>1678</v>
+        <v>1651</v>
       </c>
       <c r="K291">
-        <v>2020</v>
+        <v>1988</v>
       </c>
       <c r="L291">
-        <v>3208</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="292" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A292" t="s">
         <v>50</v>
       </c>
       <c r="B292">
         <v>2025</v>
       </c>
       <c r="C292" t="s">
         <v>126</v>
       </c>
       <c r="D292" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="E292" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F292">
-        <v>236075742</v>
+        <v>662374863</v>
       </c>
       <c r="G292">
-        <v>0</v>
+        <v>0.41099999999999998</v>
       </c>
       <c r="H292">
-        <v>0</v>
+        <v>272236</v>
       </c>
       <c r="I292">
         <v>46103</v>
       </c>
       <c r="J292">
-        <v>1678</v>
+        <v>1658</v>
       </c>
       <c r="K292">
-        <v>2020</v>
+        <v>1999</v>
       </c>
       <c r="L292">
-        <v>3209</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="293" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A293" t="s">
         <v>50</v>
       </c>
       <c r="B293">
         <v>2025</v>
       </c>
       <c r="C293" t="s">
         <v>126</v>
       </c>
       <c r="D293" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="E293" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F293">
-        <v>51196384</v>
+        <v>662374863</v>
       </c>
       <c r="G293">
-        <v>0.76700000000000002</v>
+        <v>0</v>
       </c>
       <c r="H293">
-        <v>39268</v>
+        <v>0</v>
       </c>
       <c r="I293">
         <v>46103</v>
       </c>
       <c r="J293">
-        <v>1680</v>
+        <v>1658</v>
       </c>
       <c r="K293">
-        <v>2023</v>
+        <v>1999</v>
       </c>
       <c r="L293">
-        <v>3217</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="294" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A294" t="s">
         <v>50</v>
       </c>
       <c r="B294">
         <v>2025</v>
       </c>
       <c r="C294" t="s">
         <v>126</v>
       </c>
       <c r="D294" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="E294" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F294">
-        <v>51196384</v>
+        <v>236075742</v>
       </c>
       <c r="G294">
-        <v>0</v>
+        <v>0.26500000000000001</v>
       </c>
       <c r="H294">
-        <v>0</v>
+        <v>62560</v>
       </c>
       <c r="I294">
         <v>46103</v>
       </c>
       <c r="J294">
-        <v>1680</v>
+        <v>1678</v>
       </c>
       <c r="K294">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="L294">
-        <v>3218</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="295" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A295" t="s">
         <v>50</v>
       </c>
       <c r="B295">
         <v>2025</v>
       </c>
       <c r="C295" t="s">
         <v>126</v>
       </c>
       <c r="D295" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="E295" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F295">
-        <v>1156858932</v>
+        <v>236075742</v>
       </c>
       <c r="G295">
-        <v>0.20399999999999999</v>
+        <v>0</v>
       </c>
       <c r="H295">
-        <v>235999</v>
+        <v>0</v>
       </c>
       <c r="I295">
         <v>46103</v>
       </c>
       <c r="J295">
-        <v>1690</v>
+        <v>1678</v>
       </c>
       <c r="K295">
-        <v>2035</v>
+        <v>2020</v>
       </c>
       <c r="L295">
-        <v>3256</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="296" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A296" t="s">
         <v>50</v>
       </c>
       <c r="B296">
         <v>2025</v>
       </c>
       <c r="C296" t="s">
         <v>126</v>
       </c>
       <c r="D296" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="E296" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F296">
-        <v>1156858932</v>
+        <v>51196384</v>
       </c>
       <c r="G296">
-        <v>0</v>
+        <v>0.76700000000000002</v>
       </c>
       <c r="H296">
-        <v>0</v>
+        <v>39268</v>
       </c>
       <c r="I296">
         <v>46103</v>
       </c>
       <c r="J296">
-        <v>1690</v>
+        <v>1680</v>
       </c>
       <c r="K296">
-        <v>2035</v>
+        <v>2023</v>
       </c>
       <c r="L296">
-        <v>3257</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="297" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A297" t="s">
         <v>50</v>
       </c>
       <c r="B297">
         <v>2025</v>
       </c>
       <c r="C297" t="s">
         <v>126</v>
       </c>
       <c r="D297" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
       <c r="E297" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F297">
-        <v>1156858932</v>
+        <v>51196384</v>
       </c>
       <c r="G297">
-        <v>0.17299999999999999</v>
+        <v>0</v>
       </c>
       <c r="H297">
-        <v>200137</v>
+        <v>0</v>
       </c>
       <c r="I297">
         <v>46103</v>
       </c>
       <c r="J297">
-        <v>1690</v>
+        <v>1680</v>
       </c>
       <c r="K297">
-        <v>2035</v>
+        <v>2023</v>
       </c>
       <c r="L297">
-        <v>3258</v>
+        <v>3218</v>
       </c>
     </row>
     <row r="298" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A298" t="s">
         <v>50</v>
       </c>
       <c r="B298">
         <v>2025</v>
       </c>
       <c r="C298" t="s">
         <v>126</v>
       </c>
       <c r="D298" t="s">
-        <v>198</v>
+        <v>220</v>
       </c>
       <c r="E298" t="s">
         <v>15</v>
       </c>
       <c r="F298">
-        <v>68290639</v>
+        <v>1156858932</v>
       </c>
       <c r="G298">
-        <v>0.81299999999999994</v>
+        <v>0.20399999999999999</v>
       </c>
       <c r="H298">
-        <v>55520</v>
+        <v>235999</v>
       </c>
       <c r="I298">
         <v>46103</v>
       </c>
       <c r="J298">
-        <v>1693</v>
+        <v>1690</v>
       </c>
       <c r="K298">
-        <v>2037</v>
+        <v>2035</v>
       </c>
       <c r="L298">
-        <v>3265</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="299" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A299" t="s">
         <v>50</v>
       </c>
       <c r="B299">
         <v>2025</v>
       </c>
       <c r="C299" t="s">
         <v>126</v>
       </c>
       <c r="D299" t="s">
-        <v>198</v>
+        <v>220</v>
       </c>
       <c r="E299" t="s">
         <v>18</v>
       </c>
       <c r="F299">
-        <v>68290639</v>
+        <v>1156858932</v>
       </c>
       <c r="G299">
         <v>0</v>
       </c>
       <c r="H299">
         <v>0</v>
       </c>
       <c r="I299">
         <v>46103</v>
       </c>
       <c r="J299">
-        <v>1693</v>
+        <v>1690</v>
       </c>
       <c r="K299">
-        <v>2037</v>
+        <v>2035</v>
       </c>
       <c r="L299">
-        <v>3266</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="300" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A300" t="s">
         <v>50</v>
       </c>
       <c r="B300">
         <v>2025</v>
       </c>
       <c r="C300" t="s">
         <v>126</v>
       </c>
       <c r="D300" t="s">
-        <v>198</v>
+        <v>220</v>
       </c>
       <c r="E300" t="s">
         <v>20</v>
       </c>
       <c r="F300">
-        <v>68290639</v>
+        <v>1156858932</v>
       </c>
       <c r="G300">
-        <v>0.13100000000000001</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="H300">
-        <v>8946</v>
+        <v>200137</v>
       </c>
       <c r="I300">
         <v>46103</v>
       </c>
       <c r="J300">
-        <v>1693</v>
+        <v>1690</v>
       </c>
       <c r="K300">
-        <v>2037</v>
+        <v>2035</v>
       </c>
       <c r="L300">
-        <v>3267</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="301" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A301" t="s">
         <v>50</v>
       </c>
       <c r="B301">
         <v>2025</v>
       </c>
       <c r="C301" t="s">
         <v>126</v>
       </c>
       <c r="D301" t="s">
-        <v>221</v>
+        <v>198</v>
       </c>
       <c r="E301" t="s">
         <v>15</v>
       </c>
       <c r="F301">
-        <v>613980280</v>
+        <v>68290639</v>
       </c>
       <c r="G301">
-        <v>0.33200000000000002</v>
+        <v>0.81299999999999994</v>
       </c>
       <c r="H301">
-        <v>203841</v>
+        <v>55520</v>
       </c>
       <c r="I301">
         <v>46103</v>
       </c>
       <c r="J301">
-        <v>1694</v>
+        <v>1693</v>
       </c>
       <c r="K301">
-        <v>2038</v>
+        <v>2037</v>
       </c>
       <c r="L301">
-        <v>3268</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="302" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A302" t="s">
         <v>50</v>
       </c>
       <c r="B302">
         <v>2025</v>
       </c>
       <c r="C302" t="s">
         <v>126</v>
       </c>
       <c r="D302" t="s">
-        <v>221</v>
+        <v>198</v>
       </c>
       <c r="E302" t="s">
         <v>18</v>
       </c>
       <c r="F302">
-        <v>613980280</v>
+        <v>68290639</v>
       </c>
       <c r="G302">
         <v>0</v>
       </c>
       <c r="H302">
         <v>0</v>
       </c>
       <c r="I302">
         <v>46103</v>
       </c>
       <c r="J302">
-        <v>1694</v>
+        <v>1693</v>
       </c>
       <c r="K302">
-        <v>2038</v>
+        <v>2037</v>
       </c>
       <c r="L302">
-        <v>3269</v>
+        <v>3266</v>
       </c>
     </row>
     <row r="303" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A303" t="s">
         <v>50</v>
       </c>
       <c r="B303">
         <v>2025</v>
       </c>
       <c r="C303" t="s">
         <v>126</v>
       </c>
       <c r="D303" t="s">
-        <v>222</v>
+        <v>198</v>
       </c>
       <c r="E303" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F303">
-        <v>45698436</v>
+        <v>68290639</v>
       </c>
       <c r="G303">
-        <v>1</v>
+        <v>0.13100000000000001</v>
       </c>
       <c r="H303">
-        <v>45699</v>
+        <v>8946</v>
       </c>
       <c r="I303">
         <v>46103</v>
       </c>
       <c r="J303">
-        <v>1698</v>
+        <v>1693</v>
       </c>
       <c r="K303">
-        <v>2044</v>
+        <v>2037</v>
       </c>
       <c r="L303">
-        <v>3280</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="304" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A304" t="s">
         <v>50</v>
       </c>
       <c r="B304">
         <v>2025</v>
       </c>
       <c r="C304" t="s">
         <v>126</v>
       </c>
       <c r="D304" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="E304" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F304">
-        <v>45698436</v>
+        <v>613980280</v>
       </c>
       <c r="G304">
-        <v>0.57699999999999996</v>
+        <v>0.33200000000000002</v>
       </c>
       <c r="H304">
-        <v>26368</v>
+        <v>203841</v>
       </c>
       <c r="I304">
         <v>46103</v>
       </c>
       <c r="J304">
-        <v>1698</v>
+        <v>1694</v>
       </c>
       <c r="K304">
-        <v>2044</v>
+        <v>2038</v>
       </c>
       <c r="L304">
-        <v>3281</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="305" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A305" t="s">
         <v>50</v>
       </c>
       <c r="B305">
         <v>2025</v>
       </c>
       <c r="C305" t="s">
         <v>126</v>
       </c>
       <c r="D305" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E305" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F305">
-        <v>488221463</v>
+        <v>613980280</v>
       </c>
       <c r="G305">
-        <v>0.25600000000000001</v>
+        <v>0</v>
       </c>
       <c r="H305">
-        <v>124985</v>
+        <v>0</v>
       </c>
       <c r="I305">
         <v>46103</v>
       </c>
       <c r="J305">
-        <v>1721</v>
+        <v>1694</v>
       </c>
       <c r="K305">
-        <v>2065</v>
+        <v>2038</v>
       </c>
       <c r="L305">
-        <v>3323</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="306" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A306" t="s">
         <v>50</v>
       </c>
       <c r="B306">
         <v>2025</v>
       </c>
       <c r="C306" t="s">
         <v>126</v>
       </c>
       <c r="D306" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="E306" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F306">
-        <v>488221463</v>
+        <v>45698436</v>
       </c>
       <c r="G306">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H306">
-        <v>0</v>
+        <v>45699</v>
       </c>
       <c r="I306">
         <v>46103</v>
       </c>
       <c r="J306">
-        <v>1721</v>
+        <v>1698</v>
       </c>
       <c r="K306">
-        <v>2065</v>
+        <v>2044</v>
       </c>
       <c r="L306">
-        <v>3324</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="307" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A307" t="s">
         <v>50</v>
       </c>
       <c r="B307">
         <v>2025</v>
       </c>
       <c r="C307" t="s">
         <v>126</v>
       </c>
       <c r="D307" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="E307" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F307">
-        <v>488221463</v>
+        <v>45698436</v>
       </c>
       <c r="G307">
-        <v>1.1160000000000001</v>
+        <v>0.57699999999999996</v>
       </c>
       <c r="H307">
-        <v>544855</v>
+        <v>26368</v>
       </c>
       <c r="I307">
         <v>46103</v>
       </c>
       <c r="J307">
-        <v>1721</v>
+        <v>1698</v>
       </c>
       <c r="K307">
-        <v>2065</v>
+        <v>2044</v>
       </c>
       <c r="L307">
-        <v>3325</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="308" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A308" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B308">
         <v>2025</v>
       </c>
       <c r="C308" t="s">
         <v>126</v>
       </c>
       <c r="D308" t="s">
-        <v>178</v>
+        <v>223</v>
       </c>
       <c r="E308" t="s">
         <v>15</v>
       </c>
       <c r="F308">
-        <v>34809854</v>
+        <v>488221463</v>
       </c>
       <c r="G308">
-        <v>6.0000000000000001E-3</v>
+        <v>0.25600000000000001</v>
       </c>
       <c r="H308">
-        <v>209</v>
+        <v>124985</v>
       </c>
       <c r="I308">
-        <v>46107</v>
+        <v>46103</v>
       </c>
       <c r="J308">
-        <v>1697</v>
+        <v>1721</v>
       </c>
       <c r="K308">
-        <v>2043</v>
+        <v>2065</v>
       </c>
       <c r="L308">
-        <v>6909</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="309" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A309" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B309">
         <v>2025</v>
       </c>
       <c r="C309" t="s">
         <v>126</v>
       </c>
       <c r="D309" t="s">
-        <v>178</v>
+        <v>223</v>
       </c>
       <c r="E309" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="F309">
-        <v>34809854</v>
+        <v>488221463</v>
       </c>
       <c r="G309">
-        <v>4.1000000000000002E-2</v>
+        <v>0</v>
       </c>
       <c r="H309">
-        <v>1427</v>
+        <v>0</v>
       </c>
       <c r="I309">
-        <v>46107</v>
+        <v>46103</v>
       </c>
       <c r="J309">
-        <v>1697</v>
+        <v>1721</v>
       </c>
       <c r="K309">
-        <v>2043</v>
+        <v>2065</v>
       </c>
       <c r="L309">
-        <v>6910</v>
+        <v>3324</v>
       </c>
     </row>
     <row r="310" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A310" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B310">
         <v>2025</v>
       </c>
       <c r="C310" t="s">
         <v>126</v>
       </c>
       <c r="D310" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="E310" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F310">
-        <v>155476021</v>
+        <v>488221463</v>
       </c>
       <c r="G310">
-        <v>0.24399999999999999</v>
+        <v>1.1160000000000001</v>
       </c>
       <c r="H310">
-        <v>37936</v>
+        <v>544855</v>
       </c>
       <c r="I310">
-        <v>46109</v>
+        <v>46103</v>
       </c>
       <c r="J310">
-        <v>1627</v>
+        <v>1721</v>
       </c>
       <c r="K310">
-        <v>1956</v>
+        <v>2065</v>
       </c>
       <c r="L310">
-        <v>6107</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="311" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A311" t="s">
-        <v>225</v>
+        <v>91</v>
       </c>
       <c r="B311">
         <v>2025</v>
       </c>
       <c r="C311" t="s">
         <v>126</v>
       </c>
       <c r="D311" t="s">
-        <v>226</v>
+        <v>178</v>
       </c>
       <c r="E311" t="s">
         <v>15</v>
       </c>
       <c r="F311">
-        <v>25604585</v>
+        <v>34809854</v>
       </c>
       <c r="G311">
-        <v>0.06</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="H311">
-        <v>1536</v>
+        <v>209</v>
       </c>
       <c r="I311">
-        <v>46111</v>
+        <v>46107</v>
       </c>
       <c r="J311">
-        <v>1667</v>
+        <v>1697</v>
       </c>
       <c r="K311">
-        <v>2007</v>
+        <v>2043</v>
       </c>
       <c r="L311">
-        <v>6225</v>
+        <v>6909</v>
       </c>
     </row>
     <row r="312" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A312" t="s">
-        <v>225</v>
+        <v>91</v>
       </c>
       <c r="B312">
         <v>2025</v>
       </c>
       <c r="C312" t="s">
         <v>126</v>
       </c>
       <c r="D312" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="E312" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F312">
-        <v>285892201</v>
+        <v>34809854</v>
       </c>
       <c r="G312">
-        <v>0.111</v>
+        <v>4.1000000000000002E-2</v>
       </c>
       <c r="H312">
-        <v>31734</v>
+        <v>1427</v>
       </c>
       <c r="I312">
-        <v>46111</v>
+        <v>46107</v>
       </c>
       <c r="J312">
-        <v>1705</v>
+        <v>1697</v>
       </c>
       <c r="K312">
-        <v>2052</v>
+        <v>2043</v>
       </c>
       <c r="L312">
-        <v>6221</v>
+        <v>6910</v>
       </c>
     </row>
     <row r="313" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A313" t="s">
-        <v>225</v>
+        <v>54</v>
       </c>
       <c r="B313">
         <v>2025</v>
       </c>
       <c r="C313" t="s">
         <v>126</v>
       </c>
       <c r="D313" t="s">
-        <v>190</v>
+        <v>224</v>
       </c>
       <c r="E313" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F313">
-        <v>285892201</v>
+        <v>155476021</v>
       </c>
       <c r="G313">
-        <v>0.13700000000000001</v>
+        <v>0.24399999999999999</v>
       </c>
       <c r="H313">
-        <v>39167</v>
+        <v>37936</v>
       </c>
       <c r="I313">
-        <v>46111</v>
+        <v>46109</v>
       </c>
       <c r="J313">
-        <v>1705</v>
+        <v>1627</v>
       </c>
       <c r="K313">
-        <v>2052</v>
+        <v>1956</v>
       </c>
       <c r="L313">
-        <v>6222</v>
+        <v>6107</v>
       </c>
     </row>
     <row r="314" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A314" t="s">
         <v>225</v>
       </c>
       <c r="B314">
         <v>2025</v>
       </c>
       <c r="C314" t="s">
         <v>126</v>
       </c>
       <c r="D314" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="E314" t="s">
         <v>15</v>
       </c>
       <c r="F314">
-        <v>7823408</v>
+        <v>25604585</v>
       </c>
       <c r="G314">
-        <v>5.5E-2</v>
+        <v>0.06</v>
       </c>
       <c r="H314">
-        <v>430</v>
+        <v>1536</v>
       </c>
       <c r="I314">
         <v>46111</v>
       </c>
       <c r="J314">
-        <v>1710</v>
+        <v>1667</v>
       </c>
       <c r="K314">
-        <v>2059</v>
+        <v>2007</v>
       </c>
       <c r="L314">
-        <v>6223</v>
+        <v>6225</v>
       </c>
     </row>
     <row r="315" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A315" t="s">
         <v>225</v>
       </c>
       <c r="B315">
         <v>2025</v>
       </c>
       <c r="C315" t="s">
         <v>126</v>
       </c>
       <c r="D315" t="s">
-        <v>228</v>
+        <v>190</v>
       </c>
       <c r="E315" t="s">
         <v>15</v>
       </c>
       <c r="F315">
-        <v>39953315</v>
+        <v>285892201</v>
       </c>
       <c r="G315">
-        <v>3.1E-2</v>
+        <v>0.111</v>
       </c>
       <c r="H315">
-        <v>1239</v>
+        <v>31734</v>
       </c>
       <c r="I315">
         <v>46111</v>
       </c>
       <c r="J315">
-        <v>1711</v>
+        <v>1705</v>
       </c>
       <c r="K315">
-        <v>2060</v>
+        <v>2052</v>
       </c>
       <c r="L315">
-        <v>6224</v>
+        <v>6221</v>
       </c>
     </row>
     <row r="316" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A316" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B316">
         <v>2025</v>
       </c>
       <c r="C316" t="s">
         <v>126</v>
       </c>
       <c r="D316" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="E316" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F316">
-        <v>183084495</v>
+        <v>285892201</v>
       </c>
       <c r="G316">
-        <v>0.13800000000000001</v>
+        <v>0.13700000000000001</v>
       </c>
       <c r="H316">
-        <v>25265</v>
+        <v>39167</v>
       </c>
       <c r="I316">
-        <v>46115</v>
+        <v>46111</v>
       </c>
       <c r="J316">
-        <v>1630</v>
+        <v>1705</v>
       </c>
       <c r="K316">
-        <v>1963</v>
+        <v>2052</v>
       </c>
       <c r="L316">
-        <v>5534</v>
+        <v>6222</v>
       </c>
     </row>
     <row r="317" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A317" t="s">
-        <v>59</v>
+        <v>225</v>
       </c>
       <c r="B317">
         <v>2025</v>
       </c>
       <c r="C317" t="s">
         <v>126</v>
       </c>
       <c r="D317" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="E317" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F317">
-        <v>484075346</v>
+        <v>7823408</v>
       </c>
       <c r="G317">
-        <v>0.16400000000000001</v>
+        <v>5.5E-2</v>
       </c>
       <c r="H317">
-        <v>79388</v>
+        <v>430</v>
       </c>
       <c r="I317">
-        <v>46127</v>
+        <v>46111</v>
       </c>
       <c r="J317">
-        <v>1639</v>
+        <v>1710</v>
       </c>
       <c r="K317">
-        <v>1972</v>
+        <v>2059</v>
       </c>
       <c r="L317">
-        <v>5156</v>
+        <v>6223</v>
       </c>
     </row>
     <row r="318" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A318" t="s">
-        <v>59</v>
+        <v>225</v>
       </c>
       <c r="B318">
         <v>2025</v>
       </c>
       <c r="C318" t="s">
         <v>126</v>
       </c>
       <c r="D318" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="E318" t="s">
         <v>15</v>
       </c>
       <c r="F318">
-        <v>484075346</v>
+        <v>39953315</v>
       </c>
       <c r="G318">
-        <v>0.151</v>
+        <v>3.1E-2</v>
       </c>
       <c r="H318">
-        <v>73095</v>
+        <v>1239</v>
       </c>
       <c r="I318">
-        <v>46127</v>
+        <v>46111</v>
       </c>
       <c r="J318">
-        <v>1639</v>
+        <v>1711</v>
       </c>
       <c r="K318">
-        <v>1972</v>
+        <v>2060</v>
       </c>
       <c r="L318">
-        <v>5157</v>
+        <v>6224</v>
       </c>
     </row>
     <row r="319" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
-        <v>59</v>
+        <v>229</v>
       </c>
       <c r="B319">
         <v>2025</v>
       </c>
       <c r="C319" t="s">
         <v>126</v>
       </c>
       <c r="D319" t="s">
-        <v>231</v>
+        <v>140</v>
       </c>
       <c r="E319" t="s">
         <v>15</v>
       </c>
       <c r="F319">
-        <v>134078427</v>
+        <v>183084495</v>
       </c>
       <c r="G319">
-        <v>0.27200000000000002</v>
+        <v>0.13800000000000001</v>
       </c>
       <c r="H319">
-        <v>36469</v>
+        <v>25265</v>
       </c>
       <c r="I319">
-        <v>46127</v>
+        <v>46115</v>
       </c>
       <c r="J319">
-        <v>1719</v>
+        <v>1630</v>
       </c>
       <c r="K319">
-        <v>2063</v>
+        <v>1963</v>
       </c>
       <c r="L319">
-        <v>5155</v>
+        <v>5534</v>
       </c>
     </row>
     <row r="320" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="B320">
         <v>2025</v>
       </c>
       <c r="C320" t="s">
         <v>126</v>
       </c>
       <c r="D320" t="s">
-        <v>169</v>
+        <v>230</v>
       </c>
       <c r="E320" t="s">
-        <v>66</v>
+        <v>18</v>
       </c>
       <c r="F320">
-        <v>76538109</v>
+        <v>484075346</v>
       </c>
       <c r="G320">
-        <v>2.9000000000000001E-2</v>
+        <v>0.16400000000000001</v>
       </c>
       <c r="H320">
-        <v>2220</v>
+        <v>79388</v>
       </c>
       <c r="I320">
-        <v>46129</v>
+        <v>46127</v>
       </c>
       <c r="J320">
-        <v>1619</v>
+        <v>1639</v>
       </c>
       <c r="K320">
-        <v>1948</v>
+        <v>1972</v>
       </c>
       <c r="L320">
-        <v>9356</v>
+        <v>5156</v>
       </c>
     </row>
     <row r="321" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A321" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="B321">
         <v>2025</v>
       </c>
       <c r="C321" t="s">
         <v>126</v>
       </c>
       <c r="D321" t="s">
-        <v>169</v>
+        <v>230</v>
       </c>
       <c r="E321" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F321">
-        <v>76538109</v>
+        <v>484075346</v>
       </c>
       <c r="G321">
-        <v>6.0999999999999999E-2</v>
+        <v>0.151</v>
       </c>
       <c r="H321">
-        <v>4669</v>
+        <v>73095</v>
       </c>
       <c r="I321">
-        <v>46129</v>
+        <v>46127</v>
       </c>
       <c r="J321">
-        <v>1619</v>
+        <v>1639</v>
       </c>
       <c r="K321">
-        <v>1948</v>
+        <v>1972</v>
       </c>
       <c r="L321">
-        <v>9357</v>
+        <v>5157</v>
       </c>
     </row>
     <row r="322" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="B322">
         <v>2025</v>
       </c>
       <c r="C322" t="s">
         <v>126</v>
       </c>
       <c r="D322" t="s">
-        <v>148</v>
+        <v>231</v>
       </c>
       <c r="E322" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="F322">
-        <v>147906215</v>
+        <v>134078427</v>
       </c>
       <c r="G322">
-        <v>7.3999999999999996E-2</v>
+        <v>0.27200000000000002</v>
       </c>
       <c r="H322">
-        <v>10945</v>
+        <v>36469</v>
       </c>
       <c r="I322">
-        <v>46129</v>
+        <v>46127</v>
       </c>
       <c r="J322">
-        <v>1657</v>
+        <v>1719</v>
       </c>
       <c r="K322">
-        <v>1998</v>
+        <v>2063</v>
       </c>
       <c r="L322">
-        <v>9359</v>
+        <v>5155</v>
       </c>
     </row>
     <row r="323" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A323" t="s">
-        <v>232</v>
+        <v>100</v>
       </c>
       <c r="B323">
         <v>2025</v>
       </c>
       <c r="C323" t="s">
         <v>126</v>
       </c>
       <c r="D323" t="s">
-        <v>233</v>
+        <v>169</v>
       </c>
       <c r="E323" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="F323">
-        <v>170277687</v>
+        <v>76538109</v>
       </c>
       <c r="G323">
-        <v>0.122</v>
+        <v>2.9000000000000001E-2</v>
       </c>
       <c r="H323">
-        <v>20774</v>
+        <v>2220</v>
       </c>
       <c r="I323">
-        <v>46135</v>
+        <v>46129</v>
       </c>
       <c r="J323">
-        <v>1655</v>
+        <v>1619</v>
       </c>
       <c r="K323">
-        <v>1994</v>
+        <v>1948</v>
       </c>
       <c r="L323">
-        <v>9135</v>
+        <v>9356</v>
       </c>
     </row>
     <row r="324" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A324" t="s">
-        <v>232</v>
+        <v>100</v>
       </c>
       <c r="B324">
         <v>2025</v>
       </c>
       <c r="C324" t="s">
         <v>126</v>
       </c>
       <c r="D324" t="s">
-        <v>131</v>
+        <v>169</v>
       </c>
       <c r="E324" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F324">
-        <v>122004371</v>
+        <v>76538109</v>
       </c>
       <c r="G324">
-        <v>0.17799999999999999</v>
+        <v>6.0999999999999999E-2</v>
       </c>
       <c r="H324">
-        <v>21717</v>
+        <v>4669</v>
       </c>
       <c r="I324">
-        <v>46135</v>
+        <v>46129</v>
       </c>
       <c r="J324">
-        <v>1665</v>
+        <v>1619</v>
       </c>
       <c r="K324">
-        <v>2005</v>
+        <v>1948</v>
       </c>
       <c r="L324">
-        <v>9139</v>
+        <v>9357</v>
       </c>
     </row>
     <row r="325" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A325" t="s">
-        <v>232</v>
+        <v>100</v>
       </c>
       <c r="B325">
         <v>2025</v>
       </c>
       <c r="C325" t="s">
         <v>126</v>
       </c>
       <c r="D325" t="s">
-        <v>189</v>
+        <v>148</v>
       </c>
       <c r="E325" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="F325">
-        <v>52575264</v>
+        <v>147906215</v>
       </c>
       <c r="G325">
-        <v>0.109</v>
+        <v>7.3999999999999996E-2</v>
       </c>
       <c r="H325">
-        <v>5731</v>
+        <v>10945</v>
       </c>
       <c r="I325">
-        <v>46135</v>
+        <v>46129</v>
       </c>
       <c r="J325">
-        <v>1669</v>
+        <v>1657</v>
       </c>
       <c r="K325">
-        <v>2010</v>
+        <v>1998</v>
       </c>
       <c r="L325">
-        <v>9136</v>
+        <v>9359</v>
       </c>
     </row>
     <row r="326" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A326" t="s">
         <v>232</v>
       </c>
       <c r="B326">
         <v>2025</v>
       </c>
       <c r="C326" t="s">
         <v>126</v>
       </c>
       <c r="D326" t="s">
-        <v>132</v>
+        <v>233</v>
       </c>
       <c r="E326" t="s">
         <v>15</v>
       </c>
       <c r="F326">
-        <v>11760424</v>
+        <v>170277687</v>
       </c>
       <c r="G326">
-        <v>0.22900000000000001</v>
+        <v>0.122</v>
       </c>
       <c r="H326">
-        <v>2693</v>
+        <v>20774</v>
       </c>
       <c r="I326">
         <v>46135</v>
       </c>
       <c r="J326">
-        <v>1696</v>
+        <v>1655</v>
       </c>
       <c r="K326">
-        <v>2041</v>
+        <v>1994</v>
       </c>
       <c r="L326">
-        <v>9140</v>
+        <v>9135</v>
       </c>
     </row>
     <row r="327" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A327" t="s">
         <v>232</v>
       </c>
       <c r="B327">
         <v>2025</v>
       </c>
       <c r="C327" t="s">
         <v>126</v>
       </c>
       <c r="D327" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="E327" t="s">
         <v>15</v>
       </c>
       <c r="F327">
-        <v>45110936</v>
+        <v>122004371</v>
       </c>
       <c r="G327">
-        <v>9.5000000000000001E-2</v>
+        <v>0.17799999999999999</v>
       </c>
       <c r="H327">
-        <v>4286</v>
+        <v>21717</v>
       </c>
       <c r="I327">
         <v>46135</v>
       </c>
       <c r="J327">
-        <v>1706</v>
+        <v>1665</v>
       </c>
       <c r="K327">
-        <v>2054</v>
+        <v>2005</v>
       </c>
       <c r="L327">
-        <v>9137</v>
+        <v>9139</v>
       </c>
     </row>
     <row r="328" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A328" t="s">
         <v>232</v>
       </c>
       <c r="B328">
         <v>2025</v>
       </c>
       <c r="C328" t="s">
         <v>126</v>
       </c>
       <c r="D328" t="s">
-        <v>134</v>
+        <v>189</v>
       </c>
       <c r="E328" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F328">
-        <v>45110936</v>
+        <v>52575264</v>
       </c>
       <c r="G328">
-        <v>0.16700000000000001</v>
+        <v>0.109</v>
       </c>
       <c r="H328">
-        <v>7534</v>
+        <v>5731</v>
       </c>
       <c r="I328">
         <v>46135</v>
       </c>
       <c r="J328">
-        <v>1706</v>
+        <v>1669</v>
       </c>
       <c r="K328">
-        <v>2054</v>
+        <v>2010</v>
       </c>
       <c r="L328">
-        <v>9138</v>
+        <v>9136</v>
       </c>
     </row>
     <row r="329" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A329" t="s">
         <v>232</v>
       </c>
       <c r="B329">
         <v>2025</v>
       </c>
       <c r="C329" t="s">
         <v>126</v>
       </c>
       <c r="D329" t="s">
-        <v>234</v>
+        <v>132</v>
       </c>
       <c r="E329" t="s">
         <v>15</v>
       </c>
       <c r="F329">
-        <v>18552569</v>
+        <v>11760424</v>
       </c>
       <c r="G329">
-        <v>6.5000000000000002E-2</v>
+        <v>0.22900000000000001</v>
       </c>
       <c r="H329">
-        <v>1206</v>
+        <v>2693</v>
       </c>
       <c r="I329">
         <v>46135</v>
       </c>
       <c r="J329">
-        <v>1712</v>
+        <v>1696</v>
       </c>
       <c r="K329">
-        <v>2061</v>
+        <v>2041</v>
       </c>
       <c r="L329">
-        <v>9134</v>
+        <v>9140</v>
       </c>
     </row>
     <row r="330" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A330" t="s">
         <v>232</v>
       </c>
       <c r="B330">
         <v>2025</v>
       </c>
       <c r="C330" t="s">
         <v>126</v>
       </c>
       <c r="D330" t="s">
-        <v>235</v>
+        <v>134</v>
       </c>
       <c r="E330" t="s">
         <v>15</v>
       </c>
       <c r="F330">
-        <v>69010515</v>
+        <v>45110936</v>
       </c>
       <c r="G330">
-        <v>1.6</v>
+        <v>9.5000000000000001E-2</v>
       </c>
       <c r="H330">
-        <v>110417</v>
+        <v>4286</v>
       </c>
       <c r="I330">
         <v>46135</v>
       </c>
       <c r="J330">
-        <v>2627</v>
+        <v>1706</v>
       </c>
       <c r="K330">
-        <v>2682</v>
+        <v>2054</v>
       </c>
       <c r="L330">
-        <v>9870</v>
+        <v>9137</v>
       </c>
     </row>
     <row r="331" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A331" t="s">
         <v>232</v>
       </c>
       <c r="B331">
         <v>2025</v>
       </c>
       <c r="C331" t="s">
         <v>126</v>
       </c>
       <c r="D331" t="s">
-        <v>236</v>
+        <v>134</v>
       </c>
       <c r="E331" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F331">
-        <v>872506651</v>
+        <v>45110936</v>
       </c>
       <c r="G331">
-        <v>0.33300000000000002</v>
+        <v>0.16700000000000001</v>
       </c>
       <c r="H331">
-        <v>290025</v>
+        <v>7534</v>
       </c>
       <c r="I331">
         <v>46135</v>
       </c>
       <c r="J331">
-        <v>1724</v>
+        <v>1706</v>
       </c>
       <c r="K331">
-        <v>2068</v>
+        <v>2054</v>
       </c>
       <c r="L331">
-        <v>9133</v>
+        <v>9138</v>
       </c>
     </row>
     <row r="332" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A332" t="s">
-        <v>125</v>
+        <v>232</v>
       </c>
       <c r="B332">
         <v>2025</v>
       </c>
       <c r="C332" t="s">
-        <v>237</v>
+        <v>126</v>
       </c>
       <c r="D332" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="E332" t="s">
         <v>15</v>
       </c>
       <c r="F332">
-        <v>38577687</v>
+        <v>18552569</v>
       </c>
       <c r="G332">
-        <v>0</v>
+        <v>6.5000000000000002E-2</v>
       </c>
       <c r="H332">
-        <v>0</v>
+        <v>1206</v>
       </c>
       <c r="I332">
-        <v>46005</v>
+        <v>46135</v>
       </c>
       <c r="J332">
-        <v>2126</v>
+        <v>1712</v>
       </c>
       <c r="K332">
-        <v>2481</v>
+        <v>2061</v>
       </c>
       <c r="L332">
-        <v>7347</v>
+        <v>9134</v>
       </c>
     </row>
     <row r="333" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A333" t="s">
-        <v>111</v>
+        <v>232</v>
       </c>
       <c r="B333">
         <v>2025</v>
       </c>
       <c r="C333" t="s">
-        <v>237</v>
+        <v>126</v>
       </c>
       <c r="D333" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="E333" t="s">
         <v>15</v>
       </c>
       <c r="F333">
-        <v>56673725</v>
+        <v>69010515</v>
       </c>
       <c r="G333">
-        <v>8.8999999999999996E-2</v>
+        <v>1.6</v>
       </c>
       <c r="H333">
-        <v>5044</v>
+        <v>110417</v>
       </c>
       <c r="I333">
-        <v>46011</v>
+        <v>46135</v>
       </c>
       <c r="J333">
-        <v>2187</v>
+        <v>2627</v>
       </c>
       <c r="K333">
-        <v>2539</v>
+        <v>2682</v>
       </c>
       <c r="L333">
-        <v>8647</v>
+        <v>9870</v>
       </c>
     </row>
     <row r="334" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A334" t="s">
-        <v>111</v>
+        <v>232</v>
       </c>
       <c r="B334">
         <v>2025</v>
       </c>
       <c r="C334" t="s">
-        <v>237</v>
+        <v>126</v>
       </c>
       <c r="D334" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="E334" t="s">
         <v>15</v>
       </c>
       <c r="F334">
-        <v>28011460</v>
+        <v>872506651</v>
       </c>
       <c r="G334">
-        <v>0.1295</v>
+        <v>0.33300000000000002</v>
       </c>
       <c r="H334">
-        <v>3630</v>
+        <v>290025</v>
       </c>
       <c r="I334">
-        <v>46011</v>
+        <v>46135</v>
       </c>
       <c r="J334">
-        <v>2192</v>
+        <v>1724</v>
       </c>
       <c r="K334">
-        <v>2544</v>
+        <v>2068</v>
       </c>
       <c r="L334">
-        <v>8645</v>
+        <v>9133</v>
       </c>
     </row>
     <row r="335" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A335" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="B335">
         <v>2025</v>
       </c>
       <c r="C335" t="s">
         <v>237</v>
       </c>
       <c r="D335" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="E335" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F335">
-        <v>28011460</v>
+        <v>38577687</v>
       </c>
       <c r="G335">
-        <v>0.35899999999999999</v>
+        <v>0</v>
       </c>
       <c r="H335">
-        <v>10056</v>
+        <v>0</v>
       </c>
       <c r="I335">
-        <v>46011</v>
+        <v>46005</v>
       </c>
       <c r="J335">
-        <v>2192</v>
+        <v>2126</v>
       </c>
       <c r="K335">
-        <v>2544</v>
+        <v>2481</v>
       </c>
       <c r="L335">
-        <v>8646</v>
+        <v>7347</v>
       </c>
     </row>
     <row r="336" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A336" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B336">
         <v>2025</v>
       </c>
       <c r="C336" t="s">
         <v>237</v>
       </c>
       <c r="D336" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E336" t="s">
         <v>15</v>
       </c>
       <c r="F336">
-        <v>10112812</v>
+        <v>56673725</v>
       </c>
       <c r="G336">
-        <v>0</v>
+        <v>8.8999999999999996E-2</v>
       </c>
       <c r="H336">
-        <v>0</v>
+        <v>5044</v>
       </c>
       <c r="I336">
-        <v>46013</v>
+        <v>46011</v>
       </c>
       <c r="J336">
-        <v>2193</v>
+        <v>2187</v>
       </c>
       <c r="K336">
-        <v>2546</v>
+        <v>2539</v>
       </c>
       <c r="L336">
-        <v>9866</v>
+        <v>8647</v>
       </c>
     </row>
     <row r="337" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A337" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B337">
         <v>2025</v>
       </c>
       <c r="C337" t="s">
         <v>237</v>
       </c>
       <c r="D337" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="E337" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F337">
-        <v>10112812</v>
+        <v>28011460</v>
       </c>
       <c r="G337">
-        <v>0</v>
+        <v>0.1295</v>
       </c>
       <c r="H337">
-        <v>0</v>
+        <v>3630</v>
       </c>
       <c r="I337">
-        <v>46013</v>
+        <v>46011</v>
       </c>
       <c r="J337">
-        <v>2193</v>
+        <v>2192</v>
       </c>
       <c r="K337">
-        <v>2546</v>
+        <v>2544</v>
       </c>
       <c r="L337">
-        <v>9867</v>
+        <v>8645</v>
       </c>
     </row>
     <row r="338" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A338" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B338">
         <v>2025</v>
       </c>
       <c r="C338" t="s">
         <v>237</v>
       </c>
       <c r="D338" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E338" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F338">
-        <v>65759706</v>
+        <v>28011460</v>
       </c>
       <c r="G338">
-        <v>0.189</v>
+        <v>0.35899999999999999</v>
       </c>
       <c r="H338">
-        <v>12429</v>
+        <v>10056</v>
       </c>
       <c r="I338">
-        <v>46013</v>
+        <v>46011</v>
       </c>
       <c r="J338">
-        <v>1757</v>
+        <v>2192</v>
       </c>
       <c r="K338">
-        <v>2094</v>
+        <v>2544</v>
       </c>
       <c r="L338">
-        <v>9858</v>
+        <v>8646</v>
       </c>
     </row>
     <row r="339" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A339" t="s">
         <v>116</v>
       </c>
       <c r="B339">
         <v>2025</v>
       </c>
       <c r="C339" t="s">
         <v>237</v>
       </c>
       <c r="D339" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="E339" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F339">
-        <v>65759706</v>
+        <v>10112812</v>
       </c>
       <c r="G339">
         <v>0</v>
       </c>
       <c r="H339">
         <v>0</v>
       </c>
       <c r="I339">
         <v>46013</v>
       </c>
       <c r="J339">
-        <v>1757</v>
+        <v>2193</v>
       </c>
       <c r="K339">
-        <v>2094</v>
+        <v>2546</v>
       </c>
       <c r="L339">
-        <v>9859</v>
+        <v>9866</v>
       </c>
     </row>
     <row r="340" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A340" t="s">
         <v>116</v>
       </c>
       <c r="B340">
         <v>2025</v>
       </c>
       <c r="C340" t="s">
         <v>237</v>
       </c>
       <c r="D340" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E340" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F340">
-        <v>96701921</v>
+        <v>10112812</v>
       </c>
       <c r="G340">
-        <v>0.372</v>
+        <v>0</v>
       </c>
       <c r="H340">
-        <v>35973</v>
+        <v>0</v>
       </c>
       <c r="I340">
         <v>46013</v>
       </c>
       <c r="J340">
-        <v>1760</v>
+        <v>2193</v>
       </c>
       <c r="K340">
-        <v>2097</v>
+        <v>2546</v>
       </c>
       <c r="L340">
-        <v>9860</v>
+        <v>9867</v>
       </c>
     </row>
     <row r="341" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A341" t="s">
         <v>116</v>
       </c>
       <c r="B341">
         <v>2025</v>
       </c>
       <c r="C341" t="s">
         <v>237</v>
       </c>
       <c r="D341" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E341" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F341">
-        <v>96701921</v>
+        <v>65759706</v>
       </c>
       <c r="G341">
-        <v>0</v>
+        <v>0.189</v>
       </c>
       <c r="H341">
-        <v>0</v>
+        <v>12429</v>
       </c>
       <c r="I341">
         <v>46013</v>
       </c>
       <c r="J341">
-        <v>1760</v>
+        <v>1757</v>
       </c>
       <c r="K341">
-        <v>2097</v>
+        <v>2094</v>
       </c>
       <c r="L341">
-        <v>9861</v>
+        <v>9858</v>
       </c>
     </row>
     <row r="342" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A342" t="s">
-        <v>163</v>
+        <v>116</v>
       </c>
       <c r="B342">
         <v>2025</v>
       </c>
       <c r="C342" t="s">
         <v>237</v>
       </c>
       <c r="D342" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E342" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F342">
-        <v>85079297</v>
+        <v>65759706</v>
       </c>
       <c r="G342">
-        <v>0.17899999999999999</v>
+        <v>0</v>
       </c>
       <c r="H342">
-        <v>15229</v>
+        <v>0</v>
       </c>
       <c r="I342">
-        <v>46037</v>
+        <v>46013</v>
       </c>
       <c r="J342">
-        <v>1742</v>
+        <v>1757</v>
       </c>
       <c r="K342">
-        <v>2083</v>
+        <v>2094</v>
       </c>
       <c r="L342">
-        <v>6712</v>
+        <v>9859</v>
       </c>
     </row>
     <row r="343" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A343" t="s">
-        <v>163</v>
+        <v>116</v>
       </c>
       <c r="B343">
         <v>2025</v>
       </c>
       <c r="C343" t="s">
         <v>237</v>
       </c>
       <c r="D343" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="E343" t="s">
         <v>15</v>
       </c>
       <c r="F343">
-        <v>174352570</v>
+        <v>96701921</v>
       </c>
       <c r="G343">
-        <v>0.20699999999999999</v>
+        <v>0.372</v>
       </c>
       <c r="H343">
-        <v>36091</v>
+        <v>35973</v>
       </c>
       <c r="I343">
-        <v>46037</v>
+        <v>46013</v>
       </c>
       <c r="J343">
-        <v>1756</v>
+        <v>1760</v>
       </c>
       <c r="K343">
-        <v>2093</v>
+        <v>2097</v>
       </c>
       <c r="L343">
-        <v>6713</v>
+        <v>9860</v>
       </c>
     </row>
     <row r="344" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="B344">
         <v>2025</v>
       </c>
       <c r="C344" t="s">
         <v>237</v>
       </c>
       <c r="D344" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E344" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F344">
-        <v>319527396</v>
+        <v>96701921</v>
       </c>
       <c r="G344">
-        <v>0.129</v>
+        <v>0</v>
       </c>
       <c r="H344">
-        <v>41212</v>
+        <v>0</v>
       </c>
       <c r="I344">
-        <v>46057</v>
+        <v>46013</v>
       </c>
       <c r="J344">
-        <v>1750</v>
+        <v>1760</v>
       </c>
       <c r="K344">
-        <v>2087</v>
+        <v>2097</v>
       </c>
       <c r="L344">
-        <v>8963</v>
+        <v>9861</v>
       </c>
     </row>
     <row r="345" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
-        <v>36</v>
+        <v>163</v>
       </c>
       <c r="B345">
         <v>2025</v>
       </c>
       <c r="C345" t="s">
         <v>237</v>
       </c>
       <c r="D345" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E345" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F345">
-        <v>319527396</v>
+        <v>85079297</v>
       </c>
       <c r="G345">
-        <v>0.35899999999999999</v>
+        <v>0.17899999999999999</v>
       </c>
       <c r="H345">
-        <v>114717</v>
+        <v>15229</v>
       </c>
       <c r="I345">
-        <v>46057</v>
+        <v>46037</v>
       </c>
       <c r="J345">
-        <v>1750</v>
+        <v>1742</v>
       </c>
       <c r="K345">
-        <v>2087</v>
+        <v>2083</v>
       </c>
       <c r="L345">
-        <v>8964</v>
+        <v>6712</v>
       </c>
     </row>
     <row r="346" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A346" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="B346">
         <v>2025</v>
       </c>
       <c r="C346" t="s">
         <v>237</v>
       </c>
       <c r="D346" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E346" t="s">
         <v>15</v>
       </c>
       <c r="F346">
-        <v>90410621</v>
+        <v>174352570</v>
       </c>
       <c r="G346">
-        <v>0.39300000000000002</v>
+        <v>0.20699999999999999</v>
       </c>
       <c r="H346">
-        <v>35531</v>
+        <v>36091</v>
       </c>
       <c r="I346">
-        <v>46079</v>
+        <v>46037</v>
       </c>
       <c r="J346">
-        <v>1735</v>
+        <v>1756</v>
       </c>
       <c r="K346">
-        <v>2077</v>
+        <v>2093</v>
       </c>
       <c r="L346">
-        <v>10760</v>
+        <v>6713</v>
       </c>
     </row>
     <row r="347" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A347" t="s">
-        <v>194</v>
+        <v>36</v>
       </c>
       <c r="B347">
         <v>2025</v>
       </c>
       <c r="C347" t="s">
         <v>237</v>
       </c>
       <c r="D347" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="E347" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F347">
-        <v>0</v>
+        <v>319527396</v>
       </c>
       <c r="G347">
-        <v>0</v>
+        <v>0.129</v>
       </c>
       <c r="H347">
-        <v>0</v>
+        <v>41212</v>
       </c>
       <c r="I347">
-        <v>46079</v>
+        <v>46057</v>
       </c>
       <c r="J347">
-        <v>1735</v>
+        <v>1750</v>
       </c>
       <c r="K347">
-        <v>2077</v>
+        <v>2087</v>
       </c>
       <c r="L347">
-        <v>10762</v>
+        <v>8963</v>
       </c>
     </row>
     <row r="348" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A348" t="s">
-        <v>194</v>
+        <v>36</v>
       </c>
       <c r="B348">
         <v>2025</v>
       </c>
       <c r="C348" t="s">
         <v>237</v>
       </c>
       <c r="D348" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="E348" t="s">
         <v>20</v>
       </c>
       <c r="F348">
-        <v>0</v>
+        <v>319527396</v>
       </c>
       <c r="G348">
-        <v>0</v>
+        <v>0.35899999999999999</v>
       </c>
       <c r="H348">
-        <v>0</v>
+        <v>114717</v>
       </c>
       <c r="I348">
-        <v>46079</v>
+        <v>46057</v>
       </c>
       <c r="J348">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="K348">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="L348">
-        <v>10761</v>
+        <v>8964</v>
       </c>
     </row>
     <row r="349" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A349" t="s">
         <v>194</v>
       </c>
       <c r="B349">
         <v>2025</v>
       </c>
       <c r="C349" t="s">
         <v>237</v>
       </c>
       <c r="D349" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="E349" t="s">
         <v>15</v>
       </c>
       <c r="F349">
-        <v>49383812</v>
+        <v>90410621</v>
       </c>
       <c r="G349">
-        <v>0.127</v>
+        <v>0.39300000000000002</v>
       </c>
       <c r="H349">
-        <v>6272</v>
+        <v>35531</v>
       </c>
       <c r="I349">
         <v>46079</v>
       </c>
       <c r="J349">
-        <v>1748</v>
+        <v>1735</v>
       </c>
       <c r="K349">
-        <v>2086</v>
+        <v>2077</v>
       </c>
       <c r="L349">
-        <v>10759</v>
+        <v>10760</v>
       </c>
     </row>
     <row r="350" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A350" t="s">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="B350">
         <v>2025</v>
       </c>
       <c r="C350" t="s">
         <v>237</v>
       </c>
       <c r="D350" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="E350" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F350">
-        <v>82955547</v>
+        <v>0</v>
       </c>
       <c r="G350">
-        <v>0.433</v>
+        <v>0</v>
       </c>
       <c r="H350">
-        <v>35920</v>
+        <v>0</v>
       </c>
       <c r="I350">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J350">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="K350">
-        <v>2274</v>
+        <v>2077</v>
       </c>
       <c r="L350">
-        <v>1160</v>
+        <v>10762</v>
       </c>
     </row>
     <row r="351" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A351" t="s">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="B351">
         <v>2025</v>
       </c>
       <c r="C351" t="s">
         <v>237</v>
       </c>
       <c r="D351" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E351" t="s">
         <v>15</v>
       </c>
       <c r="F351">
-        <v>86001928</v>
+        <v>49383812</v>
       </c>
       <c r="G351">
-        <v>1.68</v>
+        <v>0.127</v>
       </c>
       <c r="H351">
-        <v>144483</v>
+        <v>6272</v>
       </c>
       <c r="I351">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J351">
-        <v>1740</v>
+        <v>1748</v>
       </c>
       <c r="K351">
-        <v>2276</v>
+        <v>2086</v>
       </c>
       <c r="L351">
-        <v>1166</v>
+        <v>10759</v>
       </c>
     </row>
     <row r="352" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A352" t="s">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="B352">
         <v>2025</v>
       </c>
       <c r="C352" t="s">
         <v>237</v>
       </c>
       <c r="D352" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E352" t="s">
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="F352">
-        <v>86001928</v>
+        <v>0</v>
       </c>
       <c r="G352">
-        <v>1.395</v>
+        <v>0</v>
       </c>
       <c r="H352">
-        <v>119973</v>
+        <v>0</v>
       </c>
       <c r="I352">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J352">
-        <v>1740</v>
+        <v>1748</v>
       </c>
       <c r="K352">
-        <v>2276</v>
+        <v>2086</v>
       </c>
       <c r="L352">
-        <v>9868</v>
+        <v>10761</v>
       </c>
     </row>
     <row r="353" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A353" t="s">
         <v>61</v>
       </c>
       <c r="B353">
         <v>2025</v>
       </c>
       <c r="C353" t="s">
         <v>237</v>
       </c>
       <c r="D353" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="E353" t="s">
         <v>15</v>
       </c>
       <c r="F353">
-        <v>687957720</v>
+        <v>82955547</v>
       </c>
       <c r="G353">
-        <v>0.56999999999999995</v>
+        <v>0.433</v>
       </c>
       <c r="H353">
-        <v>392136</v>
+        <v>35920</v>
       </c>
       <c r="I353">
         <v>46081</v>
       </c>
       <c r="J353">
-        <v>1751</v>
+        <v>1731</v>
       </c>
       <c r="K353">
-        <v>2088</v>
+        <v>2274</v>
       </c>
       <c r="L353">
-        <v>1167</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="354" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A354" t="s">
         <v>61</v>
       </c>
       <c r="B354">
         <v>2025</v>
       </c>
       <c r="C354" t="s">
         <v>237</v>
       </c>
       <c r="D354" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="E354" t="s">
         <v>15</v>
       </c>
       <c r="F354">
-        <v>160805785</v>
+        <v>86001928</v>
       </c>
       <c r="G354">
-        <v>3.3000000000000002E-2</v>
+        <v>1.68</v>
       </c>
       <c r="H354">
-        <v>5307</v>
+        <v>144483</v>
       </c>
       <c r="I354">
         <v>46081</v>
       </c>
       <c r="J354">
-        <v>1761</v>
+        <v>1740</v>
       </c>
       <c r="K354">
-        <v>2287</v>
+        <v>2276</v>
       </c>
       <c r="L354">
-        <v>1174</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="355" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A355" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="B355">
         <v>2025</v>
       </c>
       <c r="C355" t="s">
         <v>237</v>
       </c>
       <c r="D355" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="E355" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="F355">
-        <v>6616660</v>
+        <v>86001928</v>
       </c>
       <c r="G355">
-        <v>0.25700000000000001</v>
+        <v>1.395</v>
       </c>
       <c r="H355">
-        <v>1701</v>
+        <v>119973</v>
       </c>
       <c r="I355">
-        <v>46085</v>
+        <v>46081</v>
       </c>
       <c r="J355">
-        <v>1766</v>
+        <v>1740</v>
       </c>
       <c r="K355">
-        <v>2102</v>
+        <v>2276</v>
       </c>
       <c r="L355">
-        <v>4768</v>
+        <v>9868</v>
       </c>
     </row>
     <row r="356" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A356" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="B356">
         <v>2025</v>
       </c>
       <c r="C356" t="s">
         <v>237</v>
       </c>
       <c r="D356" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E356" t="s">
         <v>15</v>
       </c>
       <c r="F356">
-        <v>9081046</v>
+        <v>687957720</v>
       </c>
       <c r="G356">
-        <v>0</v>
+        <v>0.56999999999999995</v>
       </c>
       <c r="H356">
-        <v>0</v>
+        <v>392136</v>
       </c>
       <c r="I356">
-        <v>46093</v>
+        <v>46081</v>
       </c>
       <c r="J356">
-        <v>1732</v>
+        <v>1751</v>
       </c>
       <c r="K356">
-        <v>2075</v>
+        <v>2088</v>
       </c>
       <c r="L356">
-        <v>8843</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="357" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A357" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="B357">
         <v>2025</v>
       </c>
       <c r="C357" t="s">
         <v>237</v>
       </c>
       <c r="D357" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="E357" t="s">
         <v>15</v>
       </c>
       <c r="F357">
-        <v>56289000</v>
+        <v>160805785</v>
       </c>
       <c r="G357">
-        <v>0.52600000000000002</v>
+        <v>3.3000000000000002E-2</v>
       </c>
       <c r="H357">
-        <v>29608</v>
+        <v>5307</v>
       </c>
       <c r="I357">
-        <v>46093</v>
+        <v>46081</v>
       </c>
       <c r="J357">
-        <v>1734</v>
+        <v>1761</v>
       </c>
       <c r="K357">
-        <v>2076</v>
+        <v>2287</v>
       </c>
       <c r="L357">
-        <v>8840</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="358" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A358" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B358">
         <v>2025</v>
       </c>
       <c r="C358" t="s">
         <v>237</v>
       </c>
       <c r="D358" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E358" t="s">
         <v>15</v>
       </c>
       <c r="F358">
-        <v>20881455</v>
+        <v>6616660</v>
       </c>
       <c r="G358">
-        <v>0.55300000000000005</v>
+        <v>0.25700000000000001</v>
       </c>
       <c r="H358">
-        <v>11547</v>
+        <v>1701</v>
       </c>
       <c r="I358">
-        <v>46093</v>
+        <v>46085</v>
       </c>
       <c r="J358">
-        <v>1741</v>
+        <v>1766</v>
       </c>
       <c r="K358">
-        <v>2082</v>
+        <v>2102</v>
       </c>
       <c r="L358">
-        <v>8841</v>
+        <v>4768</v>
       </c>
     </row>
     <row r="359" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A359" t="s">
         <v>48</v>
       </c>
       <c r="B359">
         <v>2025</v>
       </c>
       <c r="C359" t="s">
         <v>237</v>
       </c>
       <c r="D359" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E359" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F359">
-        <v>20881455</v>
+        <v>9081046</v>
       </c>
       <c r="G359">
         <v>0</v>
       </c>
       <c r="H359">
         <v>0</v>
       </c>
       <c r="I359">
         <v>46093</v>
       </c>
       <c r="J359">
-        <v>1741</v>
+        <v>1732</v>
       </c>
       <c r="K359">
-        <v>2082</v>
+        <v>2075</v>
       </c>
       <c r="L359">
-        <v>8842</v>
+        <v>8843</v>
       </c>
     </row>
     <row r="360" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A360" t="s">
         <v>48</v>
       </c>
       <c r="B360">
         <v>2025</v>
       </c>
       <c r="C360" t="s">
         <v>237</v>
       </c>
       <c r="D360" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="E360" t="s">
         <v>15</v>
       </c>
       <c r="F360">
-        <v>13370470</v>
+        <v>56289000</v>
       </c>
       <c r="G360">
-        <v>0.87</v>
+        <v>0.52600000000000002</v>
       </c>
       <c r="H360">
-        <v>11632</v>
+        <v>29608</v>
       </c>
       <c r="I360">
         <v>46093</v>
       </c>
       <c r="J360">
-        <v>1744</v>
+        <v>1734</v>
       </c>
       <c r="K360">
-        <v>2085</v>
+        <v>2076</v>
       </c>
       <c r="L360">
-        <v>8836</v>
+        <v>8840</v>
       </c>
     </row>
     <row r="361" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A361" t="s">
         <v>48</v>
       </c>
       <c r="B361">
         <v>2025</v>
       </c>
       <c r="C361" t="s">
         <v>237</v>
       </c>
       <c r="D361" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E361" t="s">
         <v>15</v>
       </c>
       <c r="F361">
-        <v>32984519</v>
+        <v>20881455</v>
       </c>
       <c r="G361">
-        <v>0</v>
+        <v>0.55300000000000005</v>
       </c>
       <c r="H361">
-        <v>0</v>
+        <v>11547</v>
       </c>
       <c r="I361">
         <v>46093</v>
       </c>
       <c r="J361">
-        <v>1762</v>
+        <v>1741</v>
       </c>
       <c r="K361">
-        <v>2099</v>
+        <v>2082</v>
       </c>
       <c r="L361">
-        <v>8838</v>
+        <v>8841</v>
       </c>
     </row>
     <row r="362" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A362" t="s">
         <v>48</v>
       </c>
       <c r="B362">
         <v>2025</v>
       </c>
       <c r="C362" t="s">
         <v>237</v>
       </c>
       <c r="D362" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="E362" t="s">
         <v>20</v>
       </c>
       <c r="F362">
-        <v>32984519</v>
+        <v>20881455</v>
       </c>
       <c r="G362">
-        <v>0.105</v>
+        <v>0</v>
       </c>
       <c r="H362">
-        <v>3463</v>
+        <v>0</v>
       </c>
       <c r="I362">
         <v>46093</v>
       </c>
       <c r="J362">
-        <v>1762</v>
+        <v>1741</v>
       </c>
       <c r="K362">
-        <v>2099</v>
+        <v>2082</v>
       </c>
       <c r="L362">
-        <v>8839</v>
+        <v>8842</v>
       </c>
     </row>
     <row r="363" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A363" t="s">
         <v>48</v>
       </c>
       <c r="B363">
         <v>2025</v>
       </c>
       <c r="C363" t="s">
         <v>237</v>
       </c>
       <c r="D363" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="E363" t="s">
         <v>15</v>
       </c>
       <c r="F363">
-        <v>13099591</v>
+        <v>13370470</v>
       </c>
       <c r="G363">
-        <v>1.1819999999999999</v>
+        <v>0.87</v>
       </c>
       <c r="H363">
-        <v>15484</v>
+        <v>11632</v>
       </c>
       <c r="I363">
         <v>46093</v>
       </c>
       <c r="J363">
-        <v>1765</v>
+        <v>1744</v>
       </c>
       <c r="K363">
-        <v>2101</v>
+        <v>2085</v>
       </c>
       <c r="L363">
-        <v>8837</v>
+        <v>8836</v>
       </c>
     </row>
     <row r="364" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A364" t="s">
         <v>48</v>
       </c>
       <c r="B364">
         <v>2025</v>
       </c>
       <c r="C364" t="s">
         <v>237</v>
       </c>
       <c r="D364" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="E364" t="s">
         <v>15</v>
       </c>
       <c r="F364">
-        <v>48823963</v>
+        <v>32984519</v>
       </c>
       <c r="G364">
-        <v>0.36299999999999999</v>
+        <v>0</v>
       </c>
       <c r="H364">
-        <v>17723</v>
+        <v>0</v>
       </c>
       <c r="I364">
         <v>46093</v>
       </c>
       <c r="J364">
-        <v>1771</v>
+        <v>1762</v>
       </c>
       <c r="K364">
-        <v>2105</v>
+        <v>2099</v>
       </c>
       <c r="L364">
-        <v>8845</v>
+        <v>8838</v>
       </c>
     </row>
     <row r="365" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B365">
         <v>2025</v>
       </c>
       <c r="C365" t="s">
         <v>237</v>
       </c>
       <c r="D365" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E365" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F365">
-        <v>68024304</v>
+        <v>32984519</v>
       </c>
       <c r="G365">
-        <v>0</v>
+        <v>0.105</v>
       </c>
       <c r="H365">
-        <v>0</v>
+        <v>3463</v>
       </c>
       <c r="I365">
-        <v>46103</v>
+        <v>46093</v>
       </c>
       <c r="J365">
-        <v>1736</v>
+        <v>1762</v>
       </c>
       <c r="K365">
-        <v>2078</v>
+        <v>2099</v>
       </c>
       <c r="L365">
-        <v>3167</v>
+        <v>8839</v>
       </c>
     </row>
     <row r="366" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B366">
         <v>2025</v>
       </c>
       <c r="C366" t="s">
         <v>237</v>
       </c>
       <c r="D366" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="E366" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F366">
-        <v>68024304</v>
+        <v>13099591</v>
       </c>
       <c r="G366">
-        <v>0.83799999999999997</v>
+        <v>1.1819999999999999</v>
       </c>
       <c r="H366">
-        <v>57004</v>
+        <v>15484</v>
       </c>
       <c r="I366">
-        <v>46103</v>
+        <v>46093</v>
       </c>
       <c r="J366">
-        <v>1736</v>
+        <v>1765</v>
       </c>
       <c r="K366">
-        <v>2078</v>
+        <v>2101</v>
       </c>
       <c r="L366">
-        <v>3168</v>
+        <v>8837</v>
       </c>
     </row>
     <row r="367" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B367">
         <v>2025</v>
       </c>
       <c r="C367" t="s">
         <v>237</v>
       </c>
       <c r="D367" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="E367" t="s">
         <v>15</v>
       </c>
       <c r="F367">
-        <v>5014059</v>
+        <v>48823963</v>
       </c>
       <c r="G367">
-        <v>0</v>
+        <v>0.36299999999999999</v>
       </c>
       <c r="H367">
-        <v>0</v>
+        <v>17723</v>
       </c>
       <c r="I367">
-        <v>46103</v>
+        <v>46093</v>
       </c>
       <c r="J367">
-        <v>1737</v>
+        <v>1771</v>
       </c>
       <c r="K367">
-        <v>2079</v>
+        <v>2105</v>
       </c>
       <c r="L367">
-        <v>3175</v>
+        <v>8845</v>
       </c>
     </row>
     <row r="368" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
         <v>50</v>
       </c>
       <c r="B368">
         <v>2025</v>
       </c>
       <c r="C368" t="s">
         <v>237</v>
       </c>
       <c r="D368" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E368" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F368">
-        <v>5014059</v>
+        <v>68024304</v>
       </c>
       <c r="G368">
-        <v>1.1970000000000001</v>
+        <v>0</v>
       </c>
       <c r="H368">
-        <v>6002</v>
+        <v>0</v>
       </c>
       <c r="I368">
         <v>46103</v>
       </c>
       <c r="J368">
-        <v>1737</v>
+        <v>1736</v>
       </c>
       <c r="K368">
-        <v>2079</v>
+        <v>2078</v>
       </c>
       <c r="L368">
-        <v>3176</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="369" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
         <v>50</v>
       </c>
       <c r="B369">
         <v>2025</v>
       </c>
       <c r="C369" t="s">
         <v>237</v>
       </c>
       <c r="D369" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="E369" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F369">
-        <v>198555338</v>
+        <v>68024304</v>
       </c>
       <c r="G369">
-        <v>0</v>
+        <v>0.83799999999999997</v>
       </c>
       <c r="H369">
-        <v>0</v>
+        <v>57004</v>
       </c>
       <c r="I369">
         <v>46103</v>
       </c>
       <c r="J369">
-        <v>1739</v>
+        <v>1736</v>
       </c>
       <c r="K369">
-        <v>2080</v>
+        <v>2078</v>
       </c>
       <c r="L369">
-        <v>3184</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="370" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
         <v>50</v>
       </c>
       <c r="B370">
         <v>2025</v>
       </c>
       <c r="C370" t="s">
         <v>237</v>
       </c>
       <c r="D370" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="E370" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F370">
-        <v>198555338</v>
+        <v>5014059</v>
       </c>
       <c r="G370">
-        <v>0.60399999999999998</v>
+        <v>0</v>
       </c>
       <c r="H370">
-        <v>119927</v>
+        <v>0</v>
       </c>
       <c r="I370">
         <v>46103</v>
       </c>
       <c r="J370">
-        <v>1739</v>
+        <v>1737</v>
       </c>
       <c r="K370">
-        <v>2080</v>
+        <v>2079</v>
       </c>
       <c r="L370">
-        <v>3185</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="371" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
         <v>50</v>
       </c>
       <c r="B371">
         <v>2025</v>
       </c>
       <c r="C371" t="s">
         <v>237</v>
       </c>
       <c r="D371" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="E371" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F371">
-        <v>58075724</v>
+        <v>5014059</v>
       </c>
       <c r="G371">
-        <v>0</v>
+        <v>1.1970000000000001</v>
       </c>
       <c r="H371">
-        <v>0</v>
+        <v>6002</v>
       </c>
       <c r="I371">
         <v>46103</v>
       </c>
       <c r="J371">
-        <v>1743</v>
+        <v>1737</v>
       </c>
       <c r="K371">
-        <v>2084</v>
+        <v>2079</v>
       </c>
       <c r="L371">
-        <v>3060</v>
+        <v>3176</v>
       </c>
     </row>
     <row r="372" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
         <v>50</v>
       </c>
       <c r="B372">
         <v>2025</v>
       </c>
       <c r="C372" t="s">
         <v>237</v>
       </c>
       <c r="D372" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E372" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F372">
-        <v>58075724</v>
+        <v>198555338</v>
       </c>
       <c r="G372">
-        <v>0.25800000000000001</v>
+        <v>0</v>
       </c>
       <c r="H372">
-        <v>14984</v>
+        <v>0</v>
       </c>
       <c r="I372">
         <v>46103</v>
       </c>
       <c r="J372">
-        <v>1743</v>
+        <v>1739</v>
       </c>
       <c r="K372">
-        <v>2084</v>
+        <v>2080</v>
       </c>
       <c r="L372">
-        <v>3061</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="373" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
         <v>50</v>
       </c>
       <c r="B373">
         <v>2025</v>
       </c>
       <c r="C373" t="s">
         <v>237</v>
       </c>
       <c r="D373" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E373" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F373">
-        <v>2349062</v>
+        <v>198555338</v>
       </c>
       <c r="G373">
-        <v>0</v>
+        <v>0.60399999999999998</v>
       </c>
       <c r="H373">
-        <v>0</v>
+        <v>119927</v>
       </c>
       <c r="I373">
         <v>46103</v>
       </c>
       <c r="J373">
-        <v>1755</v>
+        <v>1739</v>
       </c>
       <c r="K373">
-        <v>2092</v>
+        <v>2080</v>
       </c>
       <c r="L373">
-        <v>3221</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="374" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
         <v>50</v>
       </c>
       <c r="B374">
         <v>2025</v>
       </c>
       <c r="C374" t="s">
         <v>237</v>
       </c>
       <c r="D374" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="E374" t="s">
         <v>15</v>
       </c>
       <c r="F374">
-        <v>193421095</v>
+        <v>58075724</v>
       </c>
       <c r="G374">
-        <v>0.875</v>
+        <v>0</v>
       </c>
       <c r="H374">
-        <v>169243</v>
+        <v>0</v>
       </c>
       <c r="I374">
         <v>46103</v>
       </c>
       <c r="J374">
-        <v>1758</v>
+        <v>1743</v>
       </c>
       <c r="K374">
-        <v>2095</v>
+        <v>2084</v>
       </c>
       <c r="L374">
-        <v>3252</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="375" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
         <v>50</v>
       </c>
       <c r="B375">
         <v>2025</v>
       </c>
       <c r="C375" t="s">
         <v>237</v>
       </c>
       <c r="D375" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="E375" t="s">
         <v>20</v>
       </c>
       <c r="F375">
-        <v>193421095</v>
+        <v>58075724</v>
       </c>
       <c r="G375">
-        <v>0.23499999999999999</v>
+        <v>0.25800000000000001</v>
       </c>
       <c r="H375">
-        <v>45454</v>
+        <v>14984</v>
       </c>
       <c r="I375">
         <v>46103</v>
       </c>
       <c r="J375">
-        <v>1758</v>
+        <v>1743</v>
       </c>
       <c r="K375">
-        <v>2095</v>
+        <v>2084</v>
       </c>
       <c r="L375">
-        <v>3253</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="376" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
         <v>50</v>
       </c>
       <c r="B376">
         <v>2025</v>
       </c>
       <c r="C376" t="s">
         <v>237</v>
       </c>
       <c r="D376" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E376" t="s">
         <v>15</v>
       </c>
       <c r="F376">
-        <v>1227407474</v>
+        <v>2349062</v>
       </c>
       <c r="G376">
-        <v>0.315</v>
+        <v>0</v>
       </c>
       <c r="H376">
-        <v>387145</v>
+        <v>0</v>
       </c>
       <c r="I376">
         <v>46103</v>
       </c>
       <c r="J376">
-        <v>1759</v>
+        <v>1755</v>
       </c>
       <c r="K376">
-        <v>2096</v>
+        <v>2092</v>
       </c>
       <c r="L376">
-        <v>3259</v>
+        <v>3221</v>
       </c>
     </row>
     <row r="377" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
         <v>50</v>
       </c>
       <c r="B377">
         <v>2025</v>
       </c>
       <c r="C377" t="s">
         <v>237</v>
       </c>
       <c r="D377" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E377" t="s">
         <v>15</v>
       </c>
       <c r="F377">
-        <v>3304684</v>
+        <v>193421095</v>
       </c>
       <c r="G377">
-        <v>1.387</v>
+        <v>0.875</v>
       </c>
       <c r="H377">
-        <v>4584</v>
+        <v>169243</v>
       </c>
       <c r="I377">
         <v>46103</v>
       </c>
       <c r="J377">
-        <v>1764</v>
+        <v>1758</v>
       </c>
       <c r="K377">
-        <v>2100</v>
+        <v>2095</v>
       </c>
       <c r="L377">
-        <v>3306</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="378" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
         <v>50</v>
       </c>
       <c r="B378">
         <v>2025</v>
       </c>
       <c r="C378" t="s">
         <v>237</v>
       </c>
       <c r="D378" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="E378" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F378">
-        <v>60500171</v>
+        <v>193421095</v>
       </c>
       <c r="G378">
-        <v>0.753</v>
+        <v>0.23499999999999999</v>
       </c>
       <c r="H378">
-        <v>45557</v>
+        <v>45454</v>
       </c>
       <c r="I378">
         <v>46103</v>
       </c>
       <c r="J378">
-        <v>2129</v>
+        <v>1758</v>
       </c>
       <c r="K378">
-        <v>2482</v>
+        <v>2095</v>
       </c>
       <c r="L378">
-        <v>3311</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="379" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
-        <v>270</v>
+        <v>50</v>
       </c>
       <c r="B379">
         <v>2025</v>
       </c>
       <c r="C379" t="s">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="D379" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="E379" t="s">
         <v>15</v>
       </c>
       <c r="F379">
-        <v>919795</v>
+        <v>1227407474</v>
       </c>
       <c r="G379">
-        <v>4.883</v>
+        <v>0.315</v>
       </c>
       <c r="H379">
-        <v>11033</v>
+        <v>387145</v>
       </c>
       <c r="I379">
-        <v>46003</v>
+        <v>46103</v>
       </c>
       <c r="J379">
-        <v>2205</v>
+        <v>1759</v>
       </c>
       <c r="K379">
-        <v>2592</v>
+        <v>2096</v>
       </c>
       <c r="L379">
-        <v>7348</v>
+        <v>3259</v>
       </c>
     </row>
     <row r="380" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
-        <v>125</v>
+        <v>50</v>
       </c>
       <c r="B380">
         <v>2025</v>
       </c>
       <c r="C380" t="s">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="D380" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="E380" t="s">
         <v>15</v>
       </c>
       <c r="F380">
-        <v>0</v>
+        <v>3304684</v>
       </c>
       <c r="G380">
-        <v>0</v>
+        <v>1.387</v>
       </c>
       <c r="H380">
-        <v>0</v>
+        <v>4584</v>
       </c>
       <c r="I380">
-        <v>46005</v>
+        <v>46103</v>
       </c>
       <c r="J380">
-        <v>1803</v>
+        <v>1764</v>
       </c>
       <c r="K380">
-        <v>2166</v>
+        <v>2100</v>
       </c>
       <c r="L380">
-        <v>7342</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="381" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
-        <v>125</v>
+        <v>50</v>
       </c>
       <c r="B381">
         <v>2025</v>
       </c>
       <c r="C381" t="s">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="D381" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="E381" t="s">
         <v>15</v>
       </c>
       <c r="F381">
-        <v>0</v>
+        <v>60500171</v>
       </c>
       <c r="G381">
-        <v>0</v>
+        <v>0.753</v>
       </c>
       <c r="H381">
-        <v>0</v>
+        <v>45557</v>
       </c>
       <c r="I381">
-        <v>46005</v>
+        <v>46103</v>
       </c>
       <c r="J381">
-        <v>1802</v>
+        <v>2129</v>
       </c>
       <c r="K381">
-        <v>2165</v>
+        <v>2482</v>
       </c>
       <c r="L381">
-        <v>7343</v>
+        <v>3311</v>
       </c>
     </row>
     <row r="382" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
-        <v>125</v>
+        <v>270</v>
       </c>
       <c r="B382">
         <v>2025</v>
       </c>
       <c r="C382" t="s">
         <v>271</v>
       </c>
       <c r="D382" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="E382" t="s">
         <v>15</v>
       </c>
       <c r="F382">
-        <v>10558643</v>
+        <v>919795</v>
       </c>
       <c r="G382">
-        <v>0</v>
+        <v>4.883</v>
       </c>
       <c r="H382">
-        <v>211405</v>
+        <v>11033</v>
       </c>
       <c r="I382">
-        <v>46005</v>
+        <v>46003</v>
       </c>
       <c r="J382">
-        <v>1806</v>
+        <v>2205</v>
       </c>
       <c r="K382">
-        <v>2169</v>
+        <v>2592</v>
       </c>
       <c r="L382">
-        <v>7344</v>
+        <v>7348</v>
       </c>
     </row>
     <row r="383" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
         <v>125</v>
       </c>
       <c r="B383">
         <v>2025</v>
       </c>
       <c r="C383" t="s">
         <v>271</v>
       </c>
       <c r="D383" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="E383" t="s">
         <v>15</v>
       </c>
       <c r="F383">
-        <v>4316317</v>
+        <v>0</v>
       </c>
       <c r="G383">
         <v>0</v>
       </c>
       <c r="H383">
-        <v>86421</v>
+        <v>0</v>
       </c>
       <c r="I383">
         <v>46005</v>
       </c>
       <c r="J383">
-        <v>1805</v>
+        <v>1803</v>
       </c>
       <c r="K383">
-        <v>2168</v>
+        <v>2166</v>
       </c>
       <c r="L383">
-        <v>7345</v>
+        <v>7342</v>
       </c>
     </row>
     <row r="384" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
         <v>125</v>
       </c>
       <c r="B384">
         <v>2025</v>
       </c>
       <c r="C384" t="s">
         <v>271</v>
       </c>
       <c r="D384" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="E384" t="s">
         <v>15</v>
       </c>
       <c r="F384">
-        <v>23939485</v>
+        <v>0</v>
       </c>
       <c r="G384">
         <v>0</v>
       </c>
       <c r="H384">
-        <v>460004</v>
+        <v>0</v>
       </c>
       <c r="I384">
         <v>46005</v>
       </c>
       <c r="J384">
-        <v>1804</v>
+        <v>1802</v>
       </c>
       <c r="K384">
-        <v>2167</v>
+        <v>2165</v>
       </c>
       <c r="L384">
-        <v>7346</v>
+        <v>7343</v>
       </c>
     </row>
     <row r="385" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
         <v>125</v>
       </c>
       <c r="B385">
         <v>2025</v>
       </c>
       <c r="C385" t="s">
         <v>271</v>
       </c>
       <c r="D385" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E385" t="s">
         <v>15</v>
       </c>
       <c r="F385">
-        <v>0</v>
+        <v>10558643</v>
       </c>
       <c r="G385">
         <v>0</v>
       </c>
       <c r="H385">
-        <v>0</v>
+        <v>211405</v>
       </c>
       <c r="I385">
         <v>46005</v>
       </c>
       <c r="J385">
-        <v>1807</v>
+        <v>1806</v>
       </c>
       <c r="K385">
-        <v>1379</v>
+        <v>2169</v>
       </c>
       <c r="L385">
-        <v>9427</v>
+        <v>7344</v>
       </c>
     </row>
     <row r="386" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
         <v>125</v>
       </c>
       <c r="B386">
         <v>2025</v>
       </c>
       <c r="C386" t="s">
         <v>271</v>
       </c>
       <c r="D386" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E386" t="s">
         <v>15</v>
       </c>
       <c r="F386">
-        <v>0</v>
+        <v>4316317</v>
       </c>
       <c r="G386">
         <v>0</v>
       </c>
       <c r="H386">
-        <v>0</v>
+        <v>86421</v>
       </c>
       <c r="I386">
         <v>46005</v>
       </c>
       <c r="J386">
-        <v>2742</v>
+        <v>1805</v>
       </c>
       <c r="K386">
-        <v>2793</v>
+        <v>2168</v>
       </c>
       <c r="L386">
-        <v>10756</v>
+        <v>7345</v>
       </c>
     </row>
     <row r="387" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
         <v>125</v>
       </c>
       <c r="B387">
         <v>2025</v>
       </c>
       <c r="C387" t="s">
         <v>271</v>
       </c>
       <c r="D387" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="E387" t="s">
         <v>15</v>
       </c>
       <c r="F387">
-        <v>6363635</v>
+        <v>23939485</v>
       </c>
       <c r="G387">
         <v>0</v>
       </c>
       <c r="H387">
-        <v>127413</v>
+        <v>460004</v>
       </c>
       <c r="I387">
         <v>46005</v>
       </c>
       <c r="J387">
-        <v>2245</v>
+        <v>1804</v>
       </c>
       <c r="K387">
-        <v>2632</v>
+        <v>2167</v>
       </c>
       <c r="L387">
-        <v>9638</v>
+        <v>7346</v>
       </c>
     </row>
     <row r="388" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="B388">
         <v>2025</v>
       </c>
       <c r="C388" t="s">
         <v>271</v>
       </c>
       <c r="D388" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="E388" t="s">
         <v>15</v>
       </c>
       <c r="F388">
         <v>0</v>
       </c>
       <c r="G388">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H388">
-        <v>73707</v>
+        <v>0</v>
       </c>
       <c r="I388">
-        <v>46011</v>
+        <v>46005</v>
       </c>
       <c r="J388">
-        <v>1825</v>
+        <v>1807</v>
       </c>
       <c r="K388">
-        <v>2188</v>
+        <v>1379</v>
       </c>
       <c r="L388">
-        <v>9456</v>
+        <v>9427</v>
       </c>
     </row>
     <row r="389" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="B389">
         <v>2025</v>
       </c>
       <c r="C389" t="s">
         <v>271</v>
       </c>
       <c r="D389" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="E389" t="s">
         <v>15</v>
       </c>
       <c r="F389">
         <v>0</v>
       </c>
       <c r="G389">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H389">
-        <v>26213</v>
+        <v>0</v>
       </c>
       <c r="I389">
-        <v>46011</v>
+        <v>46005</v>
       </c>
       <c r="J389">
-        <v>2647</v>
+        <v>2742</v>
       </c>
       <c r="K389">
-        <v>2702</v>
+        <v>2793</v>
       </c>
       <c r="L389">
-        <v>10749</v>
+        <v>10756</v>
       </c>
     </row>
     <row r="390" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="B390">
         <v>2025</v>
       </c>
       <c r="C390" t="s">
         <v>271</v>
       </c>
       <c r="D390" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="E390" t="s">
         <v>15</v>
       </c>
       <c r="F390">
-        <v>0</v>
+        <v>6363635</v>
       </c>
       <c r="G390">
         <v>0</v>
       </c>
       <c r="H390">
-        <v>0</v>
+        <v>127413</v>
       </c>
       <c r="I390">
-        <v>46011</v>
+        <v>46005</v>
       </c>
       <c r="J390">
-        <v>1813</v>
+        <v>2245</v>
       </c>
       <c r="K390">
-        <v>2176</v>
+        <v>2632</v>
       </c>
       <c r="L390">
-        <v>9444</v>
+        <v>9638</v>
       </c>
     </row>
     <row r="391" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
         <v>111</v>
       </c>
       <c r="B391">
         <v>2025</v>
       </c>
       <c r="C391" t="s">
         <v>271</v>
       </c>
       <c r="D391" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="E391" t="s">
         <v>15</v>
       </c>
       <c r="F391">
         <v>0</v>
       </c>
       <c r="G391">
         <v>1</v>
       </c>
       <c r="H391">
-        <v>81930</v>
+        <v>73707</v>
       </c>
       <c r="I391">
         <v>46011</v>
       </c>
       <c r="J391">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="K391">
-        <v>2184</v>
+        <v>2188</v>
       </c>
       <c r="L391">
-        <v>9452</v>
+        <v>9456</v>
       </c>
     </row>
     <row r="392" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
         <v>111</v>
       </c>
       <c r="B392">
         <v>2025</v>
       </c>
       <c r="C392" t="s">
         <v>271</v>
       </c>
       <c r="D392" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="E392" t="s">
         <v>15</v>
       </c>
       <c r="F392">
         <v>0</v>
       </c>
       <c r="G392">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H392">
-        <v>0</v>
+        <v>26213</v>
       </c>
       <c r="I392">
         <v>46011</v>
       </c>
       <c r="J392">
-        <v>1824</v>
+        <v>2647</v>
       </c>
       <c r="K392">
-        <v>2046</v>
+        <v>2702</v>
       </c>
       <c r="L392">
-        <v>9430</v>
+        <v>10749</v>
       </c>
     </row>
     <row r="393" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
         <v>111</v>
       </c>
       <c r="B393">
         <v>2025</v>
       </c>
       <c r="C393" t="s">
         <v>271</v>
       </c>
       <c r="D393" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="E393" t="s">
         <v>15</v>
       </c>
       <c r="F393">
         <v>0</v>
       </c>
       <c r="G393">
         <v>0</v>
       </c>
       <c r="H393">
         <v>0</v>
       </c>
       <c r="I393">
         <v>46011</v>
       </c>
       <c r="J393">
-        <v>2202</v>
+        <v>1813</v>
       </c>
       <c r="K393">
-        <v>2589</v>
+        <v>2176</v>
       </c>
       <c r="L393">
-        <v>9618</v>
+        <v>9444</v>
       </c>
     </row>
     <row r="394" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
         <v>111</v>
       </c>
       <c r="B394">
         <v>2025</v>
       </c>
       <c r="C394" t="s">
         <v>271</v>
       </c>
       <c r="D394" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="E394" t="s">
         <v>15</v>
       </c>
       <c r="F394">
         <v>0</v>
       </c>
       <c r="G394">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H394">
-        <v>0</v>
+        <v>81930</v>
       </c>
       <c r="I394">
         <v>46011</v>
       </c>
       <c r="J394">
-        <v>2697</v>
+        <v>1821</v>
       </c>
       <c r="K394">
-        <v>2747</v>
+        <v>2184</v>
       </c>
       <c r="L394">
-        <v>10623</v>
+        <v>9452</v>
       </c>
     </row>
     <row r="395" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
         <v>111</v>
       </c>
       <c r="B395">
         <v>2025</v>
       </c>
       <c r="C395" t="s">
         <v>271</v>
       </c>
       <c r="D395" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="E395" t="s">
         <v>15</v>
       </c>
       <c r="F395">
         <v>0</v>
       </c>
       <c r="G395">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H395">
-        <v>52973</v>
+        <v>0</v>
       </c>
       <c r="I395">
         <v>46011</v>
       </c>
       <c r="J395">
-        <v>2632</v>
+        <v>1824</v>
       </c>
       <c r="K395">
-        <v>2687</v>
+        <v>2046</v>
       </c>
       <c r="L395">
-        <v>10592</v>
+        <v>9430</v>
       </c>
     </row>
     <row r="396" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
         <v>111</v>
       </c>
       <c r="B396">
         <v>2025</v>
       </c>
       <c r="C396" t="s">
         <v>271</v>
       </c>
       <c r="D396" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="E396" t="s">
         <v>15</v>
       </c>
       <c r="F396">
         <v>0</v>
       </c>
       <c r="G396">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H396">
-        <v>14146</v>
+        <v>0</v>
       </c>
       <c r="I396">
         <v>46011</v>
       </c>
       <c r="J396">
-        <v>2649</v>
+        <v>2202</v>
       </c>
       <c r="K396">
-        <v>2704</v>
+        <v>2589</v>
       </c>
       <c r="L396">
-        <v>10573</v>
+        <v>9618</v>
       </c>
     </row>
     <row r="397" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
         <v>111</v>
       </c>
       <c r="B397">
         <v>2025</v>
       </c>
       <c r="C397" t="s">
         <v>271</v>
       </c>
       <c r="D397" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="E397" t="s">
         <v>15</v>
       </c>
       <c r="F397">
         <v>0</v>
       </c>
       <c r="G397">
         <v>0</v>
       </c>
       <c r="H397">
         <v>0</v>
       </c>
       <c r="I397">
         <v>46011</v>
       </c>
       <c r="J397">
-        <v>2693</v>
+        <v>2697</v>
       </c>
       <c r="K397">
-        <v>2743</v>
+        <v>2747</v>
       </c>
       <c r="L397">
-        <v>10579</v>
+        <v>10623</v>
       </c>
     </row>
     <row r="398" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
         <v>111</v>
       </c>
       <c r="B398">
         <v>2025</v>
       </c>
       <c r="C398" t="s">
         <v>271</v>
       </c>
       <c r="D398" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="E398" t="s">
         <v>15</v>
       </c>
       <c r="F398">
         <v>0</v>
       </c>
       <c r="G398">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H398">
-        <v>0</v>
+        <v>52973</v>
       </c>
       <c r="I398">
         <v>46011</v>
       </c>
       <c r="J398">
-        <v>2704</v>
+        <v>2632</v>
       </c>
       <c r="K398">
-        <v>2754</v>
+        <v>2687</v>
       </c>
       <c r="L398">
-        <v>10652</v>
+        <v>10592</v>
       </c>
     </row>
     <row r="399" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
         <v>111</v>
       </c>
       <c r="B399">
         <v>2025</v>
       </c>
       <c r="C399" t="s">
         <v>271</v>
       </c>
       <c r="D399" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="E399" t="s">
         <v>15</v>
       </c>
       <c r="F399">
         <v>0</v>
       </c>
       <c r="G399">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H399">
-        <v>0</v>
+        <v>14146</v>
       </c>
       <c r="I399">
         <v>46011</v>
       </c>
       <c r="J399">
-        <v>1814</v>
+        <v>2649</v>
       </c>
       <c r="K399">
-        <v>2177</v>
+        <v>2704</v>
       </c>
       <c r="L399">
-        <v>9445</v>
+        <v>10573</v>
       </c>
     </row>
     <row r="400" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
         <v>111</v>
       </c>
       <c r="B400">
         <v>2025</v>
       </c>
       <c r="C400" t="s">
         <v>271</v>
       </c>
       <c r="D400" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="E400" t="s">
         <v>15</v>
       </c>
       <c r="F400">
         <v>0</v>
       </c>
       <c r="G400">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H400">
-        <v>365532</v>
+        <v>0</v>
       </c>
       <c r="I400">
         <v>46011</v>
       </c>
       <c r="J400">
-        <v>1812</v>
+        <v>2693</v>
       </c>
       <c r="K400">
-        <v>2175</v>
+        <v>2743</v>
       </c>
       <c r="L400">
-        <v>9443</v>
+        <v>10579</v>
       </c>
     </row>
     <row r="401" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
         <v>111</v>
       </c>
       <c r="B401">
         <v>2025</v>
       </c>
       <c r="C401" t="s">
         <v>271</v>
       </c>
       <c r="D401" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="E401" t="s">
         <v>15</v>
       </c>
       <c r="F401">
         <v>0</v>
       </c>
       <c r="G401">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H401">
-        <v>2345628</v>
+        <v>0</v>
       </c>
       <c r="I401">
         <v>46011</v>
       </c>
       <c r="J401">
-        <v>1808</v>
+        <v>2704</v>
       </c>
       <c r="K401">
-        <v>2171</v>
+        <v>2754</v>
       </c>
       <c r="L401">
-        <v>9439</v>
+        <v>10652</v>
       </c>
     </row>
     <row r="402" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
         <v>111</v>
       </c>
       <c r="B402">
         <v>2025</v>
       </c>
       <c r="C402" t="s">
         <v>271</v>
       </c>
       <c r="D402" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="E402" t="s">
         <v>15</v>
       </c>
       <c r="F402">
         <v>0</v>
       </c>
       <c r="G402">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H402">
-        <v>414989</v>
+        <v>0</v>
       </c>
       <c r="I402">
         <v>46011</v>
       </c>
       <c r="J402">
-        <v>1823</v>
+        <v>1814</v>
       </c>
       <c r="K402">
-        <v>2186</v>
+        <v>2177</v>
       </c>
       <c r="L402">
-        <v>9454</v>
+        <v>9445</v>
       </c>
     </row>
     <row r="403" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
         <v>111</v>
       </c>
       <c r="B403">
         <v>2025</v>
       </c>
       <c r="C403" t="s">
         <v>271</v>
       </c>
       <c r="D403" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="E403" t="s">
         <v>15</v>
       </c>
       <c r="F403">
         <v>0</v>
       </c>
       <c r="G403">
         <v>1</v>
       </c>
       <c r="H403">
-        <v>108597</v>
+        <v>365532</v>
       </c>
       <c r="I403">
         <v>46011</v>
       </c>
       <c r="J403">
-        <v>1820</v>
+        <v>1812</v>
       </c>
       <c r="K403">
-        <v>2183</v>
+        <v>2175</v>
       </c>
       <c r="L403">
-        <v>9451</v>
+        <v>9443</v>
       </c>
     </row>
     <row r="404" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
         <v>111</v>
       </c>
       <c r="B404">
         <v>2025</v>
       </c>
       <c r="C404" t="s">
         <v>271</v>
       </c>
       <c r="D404" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E404" t="s">
         <v>15</v>
       </c>
       <c r="F404">
         <v>0</v>
       </c>
       <c r="G404">
         <v>1</v>
       </c>
       <c r="H404">
-        <v>8347</v>
+        <v>2345628</v>
       </c>
       <c r="I404">
         <v>46011</v>
       </c>
       <c r="J404">
-        <v>1815</v>
+        <v>1808</v>
       </c>
       <c r="K404">
-        <v>2178</v>
+        <v>2171</v>
       </c>
       <c r="L404">
-        <v>9446</v>
+        <v>9439</v>
       </c>
     </row>
     <row r="405" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
         <v>111</v>
       </c>
       <c r="B405">
         <v>2025</v>
       </c>
       <c r="C405" t="s">
         <v>271</v>
       </c>
       <c r="D405" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="E405" t="s">
         <v>15</v>
       </c>
       <c r="F405">
         <v>0</v>
       </c>
       <c r="G405">
         <v>1</v>
       </c>
       <c r="H405">
-        <v>77666</v>
+        <v>414989</v>
       </c>
       <c r="I405">
         <v>46011</v>
       </c>
       <c r="J405">
-        <v>1811</v>
+        <v>1823</v>
       </c>
       <c r="K405">
-        <v>2174</v>
+        <v>2186</v>
       </c>
       <c r="L405">
-        <v>9442</v>
+        <v>9454</v>
       </c>
     </row>
     <row r="406" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
         <v>111</v>
       </c>
       <c r="B406">
         <v>2025</v>
       </c>
       <c r="C406" t="s">
         <v>271</v>
       </c>
       <c r="D406" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="E406" t="s">
         <v>15</v>
       </c>
       <c r="F406">
         <v>0</v>
       </c>
       <c r="G406">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H406">
-        <v>0</v>
+        <v>108597</v>
       </c>
       <c r="I406">
         <v>46011</v>
       </c>
       <c r="J406">
-        <v>1810</v>
+        <v>1820</v>
       </c>
       <c r="K406">
-        <v>2173</v>
+        <v>2183</v>
       </c>
       <c r="L406">
-        <v>9441</v>
+        <v>9451</v>
       </c>
     </row>
     <row r="407" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
         <v>111</v>
       </c>
       <c r="B407">
         <v>2025</v>
       </c>
       <c r="C407" t="s">
         <v>271</v>
       </c>
       <c r="D407" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="E407" t="s">
         <v>15</v>
       </c>
       <c r="F407">
         <v>0</v>
       </c>
       <c r="G407">
         <v>1</v>
       </c>
       <c r="H407">
-        <v>98632</v>
+        <v>8347</v>
       </c>
       <c r="I407">
         <v>46011</v>
       </c>
       <c r="J407">
-        <v>1818</v>
+        <v>1815</v>
       </c>
       <c r="K407">
-        <v>2181</v>
+        <v>2178</v>
       </c>
       <c r="L407">
-        <v>9449</v>
+        <v>9446</v>
       </c>
     </row>
     <row r="408" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
         <v>111</v>
       </c>
       <c r="B408">
         <v>2025</v>
       </c>
       <c r="C408" t="s">
         <v>271</v>
       </c>
       <c r="D408" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E408" t="s">
         <v>15</v>
       </c>
       <c r="F408">
         <v>0</v>
       </c>
       <c r="G408">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H408">
-        <v>0</v>
+        <v>77666</v>
       </c>
       <c r="I408">
         <v>46011</v>
       </c>
       <c r="J408">
-        <v>1817</v>
+        <v>1811</v>
       </c>
       <c r="K408">
-        <v>2180</v>
+        <v>2174</v>
       </c>
       <c r="L408">
-        <v>9448</v>
+        <v>9442</v>
       </c>
     </row>
     <row r="409" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
         <v>111</v>
       </c>
       <c r="B409">
         <v>2025</v>
       </c>
       <c r="C409" t="s">
         <v>271</v>
       </c>
       <c r="D409" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="E409" t="s">
         <v>15</v>
       </c>
       <c r="F409">
         <v>0</v>
       </c>
       <c r="G409">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H409">
-        <v>132468</v>
+        <v>0</v>
       </c>
       <c r="I409">
         <v>46011</v>
       </c>
       <c r="J409">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="K409">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="L409">
-        <v>9440</v>
+        <v>9441</v>
       </c>
     </row>
     <row r="410" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
         <v>111</v>
       </c>
       <c r="B410">
         <v>2025</v>
       </c>
       <c r="C410" t="s">
         <v>271</v>
       </c>
       <c r="D410" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="E410" t="s">
         <v>15</v>
       </c>
       <c r="F410">
         <v>0</v>
       </c>
       <c r="G410">
         <v>1</v>
       </c>
       <c r="H410">
-        <v>109121</v>
+        <v>98632</v>
       </c>
       <c r="I410">
         <v>46011</v>
       </c>
       <c r="J410">
-        <v>1816</v>
+        <v>1818</v>
       </c>
       <c r="K410">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="L410">
-        <v>9447</v>
+        <v>9449</v>
       </c>
     </row>
     <row r="411" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
         <v>111</v>
       </c>
       <c r="B411">
         <v>2025</v>
       </c>
       <c r="C411" t="s">
         <v>271</v>
       </c>
       <c r="D411" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="E411" t="s">
         <v>15</v>
       </c>
       <c r="F411">
         <v>0</v>
       </c>
       <c r="G411">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H411">
-        <v>165004</v>
+        <v>0</v>
       </c>
       <c r="I411">
         <v>46011</v>
       </c>
       <c r="J411">
-        <v>1822</v>
+        <v>1817</v>
       </c>
       <c r="K411">
-        <v>2036</v>
+        <v>2180</v>
       </c>
       <c r="L411">
-        <v>9429</v>
+        <v>9448</v>
       </c>
     </row>
     <row r="412" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
         <v>111</v>
       </c>
       <c r="B412">
         <v>2025</v>
       </c>
       <c r="C412" t="s">
         <v>271</v>
       </c>
       <c r="D412" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E412" t="s">
         <v>15</v>
       </c>
       <c r="F412">
         <v>0</v>
       </c>
       <c r="G412">
         <v>1</v>
       </c>
       <c r="H412">
-        <v>30540</v>
+        <v>132468</v>
       </c>
       <c r="I412">
         <v>46011</v>
       </c>
       <c r="J412">
-        <v>1819</v>
+        <v>1809</v>
       </c>
       <c r="K412">
-        <v>1872</v>
+        <v>2172</v>
       </c>
       <c r="L412">
-        <v>9428</v>
+        <v>9440</v>
       </c>
     </row>
     <row r="413" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
         <v>111</v>
       </c>
       <c r="B413">
         <v>2025</v>
       </c>
       <c r="C413" t="s">
         <v>271</v>
       </c>
       <c r="D413" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="E413" t="s">
         <v>15</v>
       </c>
       <c r="F413">
         <v>0</v>
       </c>
       <c r="G413">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H413">
-        <v>0</v>
+        <v>109121</v>
       </c>
       <c r="I413">
         <v>46011</v>
       </c>
       <c r="J413">
-        <v>2713</v>
+        <v>1816</v>
       </c>
       <c r="K413">
-        <v>2763</v>
+        <v>2179</v>
       </c>
       <c r="L413">
-        <v>10661</v>
+        <v>9447</v>
       </c>
     </row>
     <row r="414" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
         <v>111</v>
       </c>
       <c r="B414">
         <v>2025</v>
       </c>
       <c r="C414" t="s">
         <v>271</v>
       </c>
       <c r="D414" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="E414" t="s">
         <v>15</v>
       </c>
       <c r="F414">
         <v>0</v>
       </c>
       <c r="G414">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H414">
-        <v>0</v>
+        <v>165004</v>
       </c>
       <c r="I414">
         <v>46011</v>
       </c>
       <c r="J414">
-        <v>2714</v>
+        <v>1822</v>
       </c>
       <c r="K414">
-        <v>2764</v>
+        <v>2036</v>
       </c>
       <c r="L414">
-        <v>10662</v>
+        <v>9429</v>
       </c>
     </row>
     <row r="415" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B415">
         <v>2025</v>
       </c>
       <c r="C415" t="s">
         <v>271</v>
       </c>
       <c r="D415" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="E415" t="s">
         <v>15</v>
       </c>
       <c r="F415">
-        <v>58389915</v>
+        <v>0</v>
       </c>
       <c r="G415">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H415">
-        <v>855821</v>
+        <v>30540</v>
       </c>
       <c r="I415">
-        <v>46013</v>
+        <v>46011</v>
       </c>
       <c r="J415">
-        <v>1835</v>
+        <v>1819</v>
       </c>
       <c r="K415">
-        <v>2197</v>
+        <v>1872</v>
       </c>
       <c r="L415">
-        <v>10519</v>
+        <v>9428</v>
       </c>
     </row>
     <row r="416" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B416">
         <v>2025</v>
       </c>
       <c r="C416" t="s">
         <v>271</v>
       </c>
       <c r="D416" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E416" t="s">
         <v>15</v>
       </c>
       <c r="F416">
         <v>0</v>
       </c>
       <c r="G416">
         <v>0</v>
       </c>
       <c r="H416">
         <v>0</v>
       </c>
       <c r="I416">
-        <v>46013</v>
+        <v>46011</v>
       </c>
       <c r="J416">
-        <v>1836</v>
+        <v>2713</v>
       </c>
       <c r="K416">
-        <v>2182</v>
+        <v>2763</v>
       </c>
       <c r="L416">
-        <v>10508</v>
+        <v>10661</v>
       </c>
     </row>
     <row r="417" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B417">
         <v>2025</v>
       </c>
       <c r="C417" t="s">
         <v>271</v>
       </c>
       <c r="D417" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="E417" t="s">
         <v>15</v>
       </c>
       <c r="F417">
-        <v>12599644</v>
+        <v>0</v>
       </c>
       <c r="G417">
         <v>0</v>
       </c>
       <c r="H417">
-        <v>220594</v>
+        <v>0</v>
       </c>
       <c r="I417">
-        <v>46013</v>
+        <v>46011</v>
       </c>
       <c r="J417">
-        <v>1826</v>
+        <v>2714</v>
       </c>
       <c r="K417">
-        <v>2081</v>
+        <v>2764</v>
       </c>
       <c r="L417">
-        <v>10503</v>
+        <v>10662</v>
       </c>
     </row>
     <row r="418" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
         <v>116</v>
       </c>
       <c r="B418">
         <v>2025</v>
       </c>
       <c r="C418" t="s">
         <v>271</v>
       </c>
       <c r="D418" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E418" t="s">
         <v>15</v>
       </c>
       <c r="F418">
-        <v>3178996</v>
+        <v>58389915</v>
       </c>
       <c r="G418">
         <v>0</v>
       </c>
       <c r="H418">
-        <v>58529</v>
+        <v>855821</v>
       </c>
       <c r="I418">
         <v>46013</v>
       </c>
       <c r="J418">
-        <v>1827</v>
+        <v>1835</v>
       </c>
       <c r="K418">
-        <v>2098</v>
+        <v>2197</v>
       </c>
       <c r="L418">
-        <v>10501</v>
+        <v>10519</v>
       </c>
     </row>
     <row r="419" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
         <v>116</v>
       </c>
       <c r="B419">
         <v>2025</v>
       </c>
       <c r="C419" t="s">
         <v>271</v>
       </c>
       <c r="D419" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E419" t="s">
         <v>15</v>
       </c>
       <c r="F419">
         <v>0</v>
       </c>
       <c r="G419">
         <v>0</v>
       </c>
       <c r="H419">
         <v>0</v>
       </c>
       <c r="I419">
         <v>46013</v>
       </c>
       <c r="J419">
-        <v>1829</v>
+        <v>1836</v>
       </c>
       <c r="K419">
-        <v>2109</v>
+        <v>2182</v>
       </c>
       <c r="L419">
-        <v>10526</v>
+        <v>10508</v>
       </c>
     </row>
     <row r="420" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
         <v>116</v>
       </c>
       <c r="B420">
         <v>2025</v>
       </c>
       <c r="C420" t="s">
         <v>271</v>
       </c>
       <c r="D420" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="E420" t="s">
         <v>15</v>
       </c>
       <c r="F420">
-        <v>15649178</v>
+        <v>12599644</v>
       </c>
       <c r="G420">
         <v>0</v>
       </c>
       <c r="H420">
-        <v>250103</v>
+        <v>220594</v>
       </c>
       <c r="I420">
         <v>46013</v>
       </c>
       <c r="J420">
-        <v>1828</v>
+        <v>1826</v>
       </c>
       <c r="K420">
-        <v>2106</v>
+        <v>2081</v>
       </c>
       <c r="L420">
-        <v>10502</v>
+        <v>10503</v>
       </c>
     </row>
     <row r="421" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
         <v>116</v>
       </c>
       <c r="B421">
         <v>2025</v>
       </c>
       <c r="C421" t="s">
         <v>271</v>
       </c>
       <c r="D421" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="E421" t="s">
         <v>15</v>
       </c>
       <c r="F421">
-        <v>6364267</v>
+        <v>3178996</v>
       </c>
       <c r="G421">
         <v>0</v>
       </c>
       <c r="H421">
-        <v>116110</v>
+        <v>58529</v>
       </c>
       <c r="I421">
         <v>46013</v>
       </c>
       <c r="J421">
-        <v>1837</v>
+        <v>1827</v>
       </c>
       <c r="K421">
-        <v>2185</v>
+        <v>2098</v>
       </c>
       <c r="L421">
-        <v>10509</v>
+        <v>10501</v>
       </c>
     </row>
     <row r="422" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
         <v>116</v>
       </c>
       <c r="B422">
         <v>2025</v>
       </c>
       <c r="C422" t="s">
         <v>271</v>
       </c>
       <c r="D422" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E422" t="s">
         <v>15</v>
       </c>
       <c r="F422">
-        <v>5474188</v>
+        <v>0</v>
       </c>
       <c r="G422">
         <v>0</v>
       </c>
       <c r="H422">
-        <v>87766</v>
+        <v>0</v>
       </c>
       <c r="I422">
         <v>46013</v>
       </c>
       <c r="J422">
-        <v>1830</v>
+        <v>1829</v>
       </c>
       <c r="K422">
-        <v>2117</v>
+        <v>2109</v>
       </c>
       <c r="L422">
-        <v>10504</v>
+        <v>10526</v>
       </c>
     </row>
     <row r="423" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
         <v>116</v>
       </c>
       <c r="B423">
         <v>2025</v>
       </c>
       <c r="C423" t="s">
         <v>271</v>
       </c>
       <c r="D423" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="E423" t="s">
         <v>15</v>
       </c>
       <c r="F423">
-        <v>10953490</v>
+        <v>15649178</v>
       </c>
       <c r="G423">
         <v>0</v>
       </c>
       <c r="H423">
-        <v>175112</v>
+        <v>250103</v>
       </c>
       <c r="I423">
         <v>46013</v>
       </c>
       <c r="J423">
-        <v>1833</v>
+        <v>1828</v>
       </c>
       <c r="K423">
-        <v>2120</v>
+        <v>2106</v>
       </c>
       <c r="L423">
-        <v>10506</v>
+        <v>10502</v>
       </c>
     </row>
     <row r="424" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
         <v>116</v>
       </c>
       <c r="B424">
         <v>2025</v>
       </c>
       <c r="C424" t="s">
         <v>271</v>
       </c>
       <c r="D424" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E424" t="s">
         <v>15</v>
       </c>
       <c r="F424">
-        <v>4690151</v>
+        <v>6364267</v>
       </c>
       <c r="G424">
         <v>0</v>
       </c>
       <c r="H424">
-        <v>88006</v>
+        <v>116110</v>
       </c>
       <c r="I424">
         <v>46013</v>
       </c>
       <c r="J424">
-        <v>1841</v>
+        <v>1837</v>
       </c>
       <c r="K424">
-        <v>2190</v>
+        <v>2185</v>
       </c>
       <c r="L424">
-        <v>10512</v>
+        <v>10509</v>
       </c>
     </row>
     <row r="425" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
         <v>116</v>
       </c>
       <c r="B425">
         <v>2025</v>
       </c>
       <c r="C425" t="s">
         <v>271</v>
       </c>
       <c r="D425" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="E425" t="s">
         <v>15</v>
       </c>
       <c r="F425">
-        <v>14417059</v>
+        <v>5474188</v>
       </c>
       <c r="G425">
         <v>0</v>
       </c>
       <c r="H425">
-        <v>231568</v>
+        <v>87766</v>
       </c>
       <c r="I425">
         <v>46013</v>
       </c>
       <c r="J425">
-        <v>1834</v>
+        <v>1830</v>
       </c>
       <c r="K425">
-        <v>2170</v>
+        <v>2117</v>
       </c>
       <c r="L425">
-        <v>10507</v>
+        <v>10504</v>
       </c>
     </row>
     <row r="426" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
         <v>116</v>
       </c>
       <c r="B426">
         <v>2025</v>
       </c>
       <c r="C426" t="s">
         <v>271</v>
       </c>
       <c r="D426" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E426" t="s">
         <v>15</v>
       </c>
       <c r="F426">
-        <v>5660907</v>
+        <v>10953490</v>
       </c>
       <c r="G426">
         <v>0</v>
       </c>
       <c r="H426">
-        <v>92495</v>
+        <v>175112</v>
       </c>
       <c r="I426">
         <v>46013</v>
       </c>
       <c r="J426">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="K426">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="L426">
-        <v>10505</v>
+        <v>10506</v>
       </c>
     </row>
     <row r="427" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
         <v>116</v>
       </c>
       <c r="B427">
         <v>2025</v>
       </c>
       <c r="C427" t="s">
         <v>271</v>
       </c>
       <c r="D427" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="E427" t="s">
         <v>15</v>
       </c>
       <c r="F427">
-        <v>15072549</v>
+        <v>4690151</v>
       </c>
       <c r="G427">
         <v>0</v>
       </c>
       <c r="H427">
-        <v>243057</v>
+        <v>88006</v>
       </c>
       <c r="I427">
         <v>46013</v>
       </c>
       <c r="J427">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="K427">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="L427">
-        <v>10511</v>
+        <v>10512</v>
       </c>
     </row>
     <row r="428" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
         <v>116</v>
       </c>
       <c r="B428">
         <v>2025</v>
       </c>
       <c r="C428" t="s">
         <v>271</v>
       </c>
       <c r="D428" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="E428" t="s">
         <v>15</v>
       </c>
       <c r="F428">
-        <v>12471136</v>
+        <v>14417059</v>
       </c>
       <c r="G428">
         <v>0</v>
       </c>
       <c r="H428">
-        <v>199969</v>
+        <v>231568</v>
       </c>
       <c r="I428">
         <v>46013</v>
       </c>
       <c r="J428">
-        <v>1846</v>
+        <v>1834</v>
       </c>
       <c r="K428">
-        <v>2195</v>
+        <v>2170</v>
       </c>
       <c r="L428">
-        <v>10517</v>
+        <v>10507</v>
       </c>
     </row>
     <row r="429" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A429" t="s">
         <v>116</v>
       </c>
       <c r="B429">
         <v>2025</v>
       </c>
       <c r="C429" t="s">
         <v>271</v>
       </c>
       <c r="D429" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="E429" t="s">
         <v>15</v>
       </c>
       <c r="F429">
-        <v>23246034</v>
+        <v>5660907</v>
       </c>
       <c r="G429">
         <v>0</v>
       </c>
       <c r="H429">
-        <v>370968</v>
+        <v>92495</v>
       </c>
       <c r="I429">
         <v>46013</v>
       </c>
       <c r="J429">
-        <v>1843</v>
+        <v>1832</v>
       </c>
       <c r="K429">
-        <v>2192</v>
+        <v>2119</v>
       </c>
       <c r="L429">
-        <v>10514</v>
+        <v>10505</v>
       </c>
     </row>
     <row r="430" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
         <v>116</v>
       </c>
       <c r="B430">
         <v>2025</v>
       </c>
       <c r="C430" t="s">
         <v>271</v>
       </c>
       <c r="D430" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E430" t="s">
         <v>15</v>
       </c>
       <c r="F430">
-        <v>25227549</v>
+        <v>15072549</v>
       </c>
       <c r="G430">
         <v>0</v>
       </c>
       <c r="H430">
-        <v>415019</v>
+        <v>243057</v>
       </c>
       <c r="I430">
         <v>46013</v>
       </c>
       <c r="J430">
-        <v>1844</v>
+        <v>1840</v>
       </c>
       <c r="K430">
-        <v>2193</v>
+        <v>2189</v>
       </c>
       <c r="L430">
-        <v>10515</v>
+        <v>10511</v>
       </c>
     </row>
     <row r="431" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
         <v>116</v>
       </c>
       <c r="B431">
         <v>2025</v>
       </c>
       <c r="C431" t="s">
         <v>271</v>
       </c>
       <c r="D431" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="E431" t="s">
         <v>15</v>
       </c>
       <c r="F431">
-        <v>4267294</v>
+        <v>12471136</v>
       </c>
       <c r="G431">
         <v>0</v>
       </c>
       <c r="H431">
-        <v>71725</v>
+        <v>199969</v>
       </c>
       <c r="I431">
         <v>46013</v>
       </c>
       <c r="J431">
-        <v>1842</v>
+        <v>1846</v>
       </c>
       <c r="K431">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="L431">
-        <v>10513</v>
+        <v>10517</v>
       </c>
     </row>
     <row r="432" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A432" t="s">
         <v>116</v>
       </c>
       <c r="B432">
         <v>2025</v>
       </c>
       <c r="C432" t="s">
         <v>271</v>
       </c>
       <c r="D432" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="E432" t="s">
         <v>15</v>
       </c>
       <c r="F432">
-        <v>9686748</v>
+        <v>23246034</v>
       </c>
       <c r="G432">
         <v>0</v>
       </c>
       <c r="H432">
-        <v>181762</v>
+        <v>370968</v>
       </c>
       <c r="I432">
         <v>46013</v>
       </c>
       <c r="J432">
-        <v>1845</v>
+        <v>1843</v>
       </c>
       <c r="K432">
-        <v>2194</v>
+        <v>2192</v>
       </c>
       <c r="L432">
-        <v>10516</v>
+        <v>10514</v>
       </c>
     </row>
     <row r="433" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
         <v>116</v>
       </c>
       <c r="B433">
         <v>2025</v>
       </c>
       <c r="C433" t="s">
         <v>271</v>
       </c>
       <c r="D433" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="E433" t="s">
         <v>15</v>
       </c>
       <c r="F433">
-        <v>2121366</v>
+        <v>25227549</v>
       </c>
       <c r="G433">
         <v>0</v>
       </c>
       <c r="H433">
-        <v>39805</v>
+        <v>415019</v>
       </c>
       <c r="I433">
         <v>46013</v>
       </c>
       <c r="J433">
-        <v>2020</v>
+        <v>1844</v>
       </c>
       <c r="K433">
-        <v>2196</v>
+        <v>2193</v>
       </c>
       <c r="L433">
-        <v>10518</v>
+        <v>10515</v>
       </c>
     </row>
     <row r="434" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
         <v>116</v>
       </c>
       <c r="B434">
         <v>2025</v>
       </c>
       <c r="C434" t="s">
         <v>271</v>
       </c>
       <c r="D434" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E434" t="s">
         <v>15</v>
       </c>
       <c r="F434">
-        <v>13188097</v>
+        <v>4267294</v>
       </c>
       <c r="G434">
         <v>0</v>
       </c>
       <c r="H434">
-        <v>247461</v>
+        <v>71725</v>
       </c>
       <c r="I434">
         <v>46013</v>
       </c>
       <c r="J434">
-        <v>2177</v>
+        <v>1842</v>
       </c>
       <c r="K434">
-        <v>2529</v>
+        <v>2191</v>
       </c>
       <c r="L434">
-        <v>10520</v>
+        <v>10513</v>
       </c>
     </row>
     <row r="435" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
         <v>116</v>
       </c>
       <c r="B435">
         <v>2025</v>
       </c>
       <c r="C435" t="s">
         <v>271</v>
       </c>
       <c r="D435" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="E435" t="s">
         <v>15</v>
       </c>
       <c r="F435">
-        <v>2372746</v>
+        <v>9686748</v>
       </c>
       <c r="G435">
         <v>0</v>
       </c>
       <c r="H435">
-        <v>44400</v>
+        <v>181762</v>
       </c>
       <c r="I435">
         <v>46013</v>
       </c>
       <c r="J435">
-        <v>2184</v>
+        <v>1845</v>
       </c>
       <c r="K435">
-        <v>2536</v>
+        <v>2194</v>
       </c>
       <c r="L435">
-        <v>10521</v>
+        <v>10516</v>
       </c>
     </row>
     <row r="436" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
         <v>116</v>
       </c>
       <c r="B436">
         <v>2025</v>
       </c>
       <c r="C436" t="s">
         <v>271</v>
       </c>
       <c r="D436" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="E436" t="s">
         <v>15</v>
       </c>
       <c r="F436">
-        <v>344363</v>
+        <v>2121366</v>
       </c>
       <c r="G436">
         <v>0</v>
       </c>
       <c r="H436">
-        <v>6462</v>
+        <v>39805</v>
       </c>
       <c r="I436">
         <v>46013</v>
       </c>
       <c r="J436">
-        <v>2236</v>
+        <v>2020</v>
       </c>
       <c r="K436">
-        <v>2605</v>
+        <v>2196</v>
       </c>
       <c r="L436">
-        <v>10522</v>
+        <v>10518</v>
       </c>
     </row>
     <row r="437" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A437" t="s">
         <v>116</v>
       </c>
       <c r="B437">
         <v>2025</v>
       </c>
       <c r="C437" t="s">
         <v>271</v>
       </c>
       <c r="D437" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="E437" t="s">
         <v>15</v>
       </c>
       <c r="F437">
-        <v>3622179</v>
+        <v>13188097</v>
       </c>
       <c r="G437">
         <v>0</v>
       </c>
       <c r="H437">
-        <v>62111</v>
+        <v>247461</v>
       </c>
       <c r="I437">
         <v>46013</v>
       </c>
       <c r="J437">
-        <v>2256</v>
+        <v>2177</v>
       </c>
       <c r="K437">
-        <v>2697</v>
+        <v>2529</v>
       </c>
       <c r="L437">
-        <v>10523</v>
+        <v>10520</v>
       </c>
     </row>
     <row r="438" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
         <v>116</v>
       </c>
       <c r="B438">
         <v>2025</v>
       </c>
       <c r="C438" t="s">
         <v>271</v>
       </c>
       <c r="D438" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E438" t="s">
         <v>15</v>
       </c>
       <c r="F438">
-        <v>2199173</v>
+        <v>2372746</v>
       </c>
       <c r="G438">
         <v>0</v>
       </c>
       <c r="H438">
-        <v>41265</v>
+        <v>44400</v>
       </c>
       <c r="I438">
         <v>46013</v>
       </c>
       <c r="J438">
-        <v>2637</v>
+        <v>2184</v>
       </c>
       <c r="K438">
-        <v>2692</v>
+        <v>2536</v>
       </c>
       <c r="L438">
-        <v>10575</v>
+        <v>10521</v>
       </c>
     </row>
     <row r="439" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A439" t="s">
         <v>116</v>
       </c>
       <c r="B439">
         <v>2025</v>
       </c>
       <c r="C439" t="s">
         <v>271</v>
       </c>
       <c r="D439" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="E439" t="s">
         <v>15</v>
       </c>
       <c r="F439">
-        <v>1576945</v>
+        <v>344363</v>
       </c>
       <c r="G439">
         <v>0</v>
       </c>
       <c r="H439">
-        <v>28525</v>
+        <v>6462</v>
       </c>
       <c r="I439">
         <v>46013</v>
       </c>
       <c r="J439">
-        <v>2650</v>
+        <v>2236</v>
       </c>
       <c r="K439">
-        <v>2705</v>
+        <v>2605</v>
       </c>
       <c r="L439">
-        <v>10524</v>
+        <v>10522</v>
       </c>
     </row>
     <row r="440" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A440" t="s">
         <v>116</v>
       </c>
       <c r="B440">
         <v>2025</v>
       </c>
       <c r="C440" t="s">
         <v>271</v>
       </c>
       <c r="D440" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E440" t="s">
         <v>15</v>
       </c>
       <c r="F440">
-        <v>626008</v>
+        <v>3622179</v>
       </c>
       <c r="G440">
         <v>0</v>
       </c>
       <c r="H440">
-        <v>11747</v>
+        <v>62111</v>
       </c>
       <c r="I440">
         <v>46013</v>
       </c>
       <c r="J440">
-        <v>2651</v>
+        <v>2256</v>
       </c>
       <c r="K440">
-        <v>2706</v>
+        <v>2697</v>
       </c>
       <c r="L440">
-        <v>10525</v>
+        <v>10523</v>
       </c>
     </row>
     <row r="441" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A441" t="s">
         <v>116</v>
       </c>
       <c r="B441">
         <v>2025</v>
       </c>
       <c r="C441" t="s">
         <v>271</v>
       </c>
       <c r="D441" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="E441" t="s">
         <v>15</v>
       </c>
       <c r="F441">
-        <v>6141</v>
+        <v>2199173</v>
       </c>
       <c r="G441">
         <v>0</v>
       </c>
       <c r="H441">
-        <v>100</v>
+        <v>41265</v>
       </c>
       <c r="I441">
         <v>46013</v>
       </c>
       <c r="J441">
-        <v>2707</v>
+        <v>2637</v>
       </c>
       <c r="K441">
-        <v>2757</v>
+        <v>2692</v>
       </c>
       <c r="L441">
-        <v>10655</v>
+        <v>10575</v>
       </c>
     </row>
     <row r="442" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A442" t="s">
         <v>116</v>
       </c>
       <c r="B442">
         <v>2025</v>
       </c>
       <c r="C442" t="s">
         <v>271</v>
       </c>
       <c r="D442" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="E442" t="s">
         <v>15</v>
       </c>
       <c r="F442">
-        <v>10584750</v>
+        <v>1576945</v>
       </c>
       <c r="G442">
         <v>0</v>
       </c>
       <c r="H442">
-        <v>198612</v>
+        <v>28525</v>
       </c>
       <c r="I442">
         <v>46013</v>
       </c>
       <c r="J442">
-        <v>1839</v>
+        <v>2650</v>
       </c>
       <c r="K442">
-        <v>2187</v>
+        <v>2705</v>
       </c>
       <c r="L442">
-        <v>10510</v>
+        <v>10524</v>
       </c>
     </row>
     <row r="443" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A443" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="B443">
         <v>2025</v>
       </c>
       <c r="C443" t="s">
         <v>271</v>
       </c>
       <c r="D443" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="E443" t="s">
         <v>15</v>
       </c>
       <c r="F443">
-        <v>14135675</v>
+        <v>626008</v>
       </c>
       <c r="G443">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H443">
-        <v>140226</v>
+        <v>11747</v>
       </c>
       <c r="I443">
-        <v>46015</v>
+        <v>46013</v>
       </c>
       <c r="J443">
-        <v>1847</v>
+        <v>2651</v>
       </c>
       <c r="K443">
-        <v>2198</v>
+        <v>2706</v>
       </c>
       <c r="L443">
-        <v>9466</v>
+        <v>10525</v>
       </c>
     </row>
     <row r="444" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A444" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="B444">
         <v>2025</v>
       </c>
       <c r="C444" t="s">
         <v>271</v>
       </c>
       <c r="D444" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E444" t="s">
         <v>15</v>
       </c>
       <c r="F444">
-        <v>2070019</v>
+        <v>6141</v>
       </c>
       <c r="G444">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H444">
-        <v>37004</v>
+        <v>100</v>
       </c>
       <c r="I444">
-        <v>46015</v>
+        <v>46013</v>
       </c>
       <c r="J444">
-        <v>1850</v>
+        <v>2707</v>
       </c>
       <c r="K444">
-        <v>2201</v>
+        <v>2757</v>
       </c>
       <c r="L444">
-        <v>9469</v>
+        <v>10655</v>
       </c>
     </row>
     <row r="445" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A445" t="s">
-        <v>16</v>
+        <v>116</v>
       </c>
       <c r="B445">
         <v>2025</v>
       </c>
       <c r="C445" t="s">
         <v>271</v>
       </c>
       <c r="D445" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="E445" t="s">
         <v>15</v>
       </c>
       <c r="F445">
-        <v>1821237</v>
+        <v>10584750</v>
       </c>
       <c r="G445">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H445">
-        <v>30352</v>
+        <v>198612</v>
       </c>
       <c r="I445">
-        <v>46015</v>
+        <v>46013</v>
       </c>
       <c r="J445">
-        <v>1848</v>
+        <v>1839</v>
       </c>
       <c r="K445">
-        <v>2199</v>
+        <v>2187</v>
       </c>
       <c r="L445">
-        <v>9467</v>
+        <v>10510</v>
       </c>
     </row>
     <row r="446" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A446" t="s">
         <v>16</v>
       </c>
       <c r="B446">
         <v>2025</v>
       </c>
       <c r="C446" t="s">
         <v>271</v>
       </c>
       <c r="D446" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="E446" t="s">
         <v>15</v>
       </c>
       <c r="F446">
-        <v>4447945</v>
+        <v>14135675</v>
       </c>
       <c r="G446">
         <v>1</v>
       </c>
       <c r="H446">
-        <v>69371</v>
+        <v>140226</v>
       </c>
       <c r="I446">
         <v>46015</v>
       </c>
       <c r="J446">
-        <v>1849</v>
+        <v>1847</v>
       </c>
       <c r="K446">
-        <v>2200</v>
+        <v>2198</v>
       </c>
       <c r="L446">
-        <v>9468</v>
+        <v>9466</v>
       </c>
     </row>
     <row r="447" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A447" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B447">
         <v>2025</v>
       </c>
       <c r="C447" t="s">
         <v>271</v>
       </c>
       <c r="D447" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="E447" t="s">
         <v>15</v>
       </c>
       <c r="F447">
-        <v>2755802</v>
+        <v>2070019</v>
       </c>
       <c r="G447">
         <v>1</v>
       </c>
       <c r="H447">
-        <v>37319</v>
+        <v>37004</v>
       </c>
       <c r="I447">
-        <v>46023</v>
+        <v>46015</v>
       </c>
       <c r="J447">
-        <v>2134</v>
+        <v>1850</v>
       </c>
       <c r="K447">
-        <v>2203</v>
+        <v>2201</v>
       </c>
       <c r="L447">
-        <v>9471</v>
+        <v>9469</v>
       </c>
     </row>
     <row r="448" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A448" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="B448">
         <v>2025</v>
       </c>
       <c r="C448" t="s">
         <v>271</v>
       </c>
       <c r="D448" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="E448" t="s">
         <v>15</v>
       </c>
       <c r="F448">
-        <v>0</v>
+        <v>1821237</v>
       </c>
       <c r="G448">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H448">
-        <v>0</v>
+        <v>30352</v>
       </c>
       <c r="I448">
-        <v>46025</v>
+        <v>46015</v>
       </c>
       <c r="J448">
-        <v>1852</v>
+        <v>1848</v>
       </c>
       <c r="K448">
-        <v>2213</v>
+        <v>2199</v>
       </c>
       <c r="L448">
-        <v>4734</v>
+        <v>9467</v>
       </c>
     </row>
     <row r="449" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A449" t="s">
-        <v>154</v>
+        <v>16</v>
       </c>
       <c r="B449">
         <v>2025</v>
       </c>
       <c r="C449" t="s">
         <v>271</v>
       </c>
       <c r="D449" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="E449" t="s">
         <v>15</v>
       </c>
       <c r="F449">
-        <v>0</v>
+        <v>4447945</v>
       </c>
       <c r="G449">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H449">
-        <v>0</v>
+        <v>69371</v>
       </c>
       <c r="I449">
-        <v>46025</v>
+        <v>46015</v>
       </c>
       <c r="J449">
-        <v>1853</v>
+        <v>1849</v>
       </c>
       <c r="K449">
-        <v>2214</v>
+        <v>2200</v>
       </c>
       <c r="L449">
-        <v>4733</v>
+        <v>9468</v>
       </c>
     </row>
     <row r="450" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A450" t="s">
-        <v>154</v>
+        <v>630</v>
       </c>
       <c r="B450">
         <v>2025</v>
       </c>
       <c r="C450" t="s">
         <v>271</v>
       </c>
       <c r="D450" t="s">
-        <v>343</v>
+        <v>635</v>
       </c>
       <c r="E450" t="s">
         <v>15</v>
       </c>
       <c r="F450">
-        <v>44985759</v>
+        <v>5291730</v>
       </c>
       <c r="G450">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H450">
-        <v>253436</v>
+        <v>80592</v>
       </c>
       <c r="I450">
-        <v>46025</v>
+        <v>46019</v>
       </c>
       <c r="J450">
-        <v>1854</v>
+        <v>1851</v>
       </c>
       <c r="K450">
-        <v>2204</v>
+        <v>2202</v>
       </c>
       <c r="L450">
-        <v>4735</v>
+        <v>9470</v>
       </c>
     </row>
     <row r="451" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A451" t="s">
-        <v>68</v>
+        <v>630</v>
       </c>
       <c r="B451">
         <v>2025</v>
       </c>
       <c r="C451" t="s">
         <v>271</v>
       </c>
       <c r="D451" t="s">
-        <v>344</v>
+        <v>636</v>
       </c>
       <c r="E451" t="s">
         <v>15</v>
       </c>
       <c r="F451">
-        <v>77750</v>
+        <v>46809</v>
       </c>
       <c r="G451">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H451">
-        <v>1670</v>
+        <v>527</v>
       </c>
       <c r="I451">
-        <v>46027</v>
+        <v>46019</v>
       </c>
       <c r="J451">
-        <v>2694</v>
+        <v>2677</v>
       </c>
       <c r="K451">
-        <v>2744</v>
+        <v>2727</v>
       </c>
       <c r="L451">
-        <v>10580</v>
+        <v>10490</v>
       </c>
     </row>
     <row r="452" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A452" t="s">
-        <v>68</v>
+        <v>630</v>
       </c>
       <c r="B452">
         <v>2025</v>
       </c>
       <c r="C452" t="s">
         <v>271</v>
       </c>
       <c r="D452" t="s">
-        <v>345</v>
+        <v>637</v>
       </c>
       <c r="E452" t="s">
         <v>15</v>
       </c>
       <c r="F452">
-        <v>0</v>
+        <v>1176713</v>
       </c>
       <c r="G452">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H452">
-        <v>0</v>
+        <v>18007</v>
       </c>
       <c r="I452">
-        <v>46027</v>
+        <v>46019</v>
       </c>
       <c r="J452">
-        <v>2719</v>
+        <v>2668</v>
       </c>
       <c r="K452">
-        <v>2769</v>
+        <v>2721</v>
       </c>
       <c r="L452">
-        <v>10667</v>
+        <v>10488</v>
       </c>
     </row>
     <row r="453" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A453" t="s">
-        <v>68</v>
+        <v>630</v>
       </c>
       <c r="B453">
         <v>2025</v>
       </c>
       <c r="C453" t="s">
         <v>271</v>
       </c>
       <c r="D453" t="s">
-        <v>346</v>
+        <v>638</v>
       </c>
       <c r="E453" t="s">
         <v>15</v>
       </c>
       <c r="F453">
         <v>0</v>
       </c>
       <c r="G453">
         <v>0</v>
       </c>
       <c r="H453">
         <v>0</v>
       </c>
       <c r="I453">
-        <v>46027</v>
+        <v>46019</v>
       </c>
       <c r="J453">
-        <v>2731</v>
+        <v>2703</v>
       </c>
       <c r="K453">
-        <v>2781</v>
+        <v>2753</v>
       </c>
       <c r="L453">
-        <v>10706</v>
+        <v>10651</v>
       </c>
     </row>
     <row r="454" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A454" t="s">
-        <v>68</v>
+        <v>23</v>
       </c>
       <c r="B454">
         <v>2025</v>
       </c>
       <c r="C454" t="s">
         <v>271</v>
       </c>
       <c r="D454" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
       <c r="E454" t="s">
         <v>15</v>
       </c>
       <c r="F454">
-        <v>4876211</v>
+        <v>2755802</v>
       </c>
       <c r="G454">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H454">
-        <v>104716</v>
+        <v>37319</v>
       </c>
       <c r="I454">
-        <v>46027</v>
+        <v>46023</v>
       </c>
       <c r="J454">
-        <v>1857</v>
+        <v>2134</v>
       </c>
       <c r="K454">
-        <v>2207</v>
+        <v>2203</v>
       </c>
       <c r="L454">
-        <v>9474</v>
+        <v>9471</v>
       </c>
     </row>
     <row r="455" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A455" t="s">
-        <v>68</v>
+        <v>154</v>
       </c>
       <c r="B455">
         <v>2025</v>
       </c>
       <c r="C455" t="s">
         <v>271</v>
       </c>
       <c r="D455" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="E455" t="s">
         <v>15</v>
       </c>
       <c r="F455">
         <v>0</v>
       </c>
       <c r="G455">
         <v>0</v>
       </c>
       <c r="H455">
         <v>0</v>
       </c>
       <c r="I455">
-        <v>46027</v>
+        <v>46025</v>
       </c>
       <c r="J455">
-        <v>1856</v>
+        <v>1852</v>
       </c>
       <c r="K455">
-        <v>2206</v>
+        <v>2213</v>
       </c>
       <c r="L455">
-        <v>9473</v>
+        <v>4734</v>
       </c>
     </row>
     <row r="456" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A456" t="s">
-        <v>68</v>
+        <v>154</v>
       </c>
       <c r="B456">
         <v>2025</v>
       </c>
       <c r="C456" t="s">
         <v>271</v>
       </c>
       <c r="D456" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="E456" t="s">
         <v>15</v>
       </c>
       <c r="F456">
-        <v>7700907</v>
+        <v>0</v>
       </c>
       <c r="G456">
         <v>0</v>
       </c>
       <c r="H456">
-        <v>155885</v>
+        <v>0</v>
       </c>
       <c r="I456">
-        <v>46027</v>
+        <v>46025</v>
       </c>
       <c r="J456">
-        <v>1855</v>
+        <v>1853</v>
       </c>
       <c r="K456">
-        <v>2205</v>
+        <v>2214</v>
       </c>
       <c r="L456">
-        <v>9472</v>
+        <v>4733</v>
       </c>
     </row>
     <row r="457" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A457" t="s">
-        <v>68</v>
+        <v>154</v>
       </c>
       <c r="B457">
         <v>2025</v>
       </c>
       <c r="C457" t="s">
         <v>271</v>
       </c>
       <c r="D457" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="E457" t="s">
         <v>15</v>
       </c>
       <c r="F457">
-        <v>0</v>
+        <v>44985759</v>
       </c>
       <c r="G457">
         <v>0</v>
       </c>
       <c r="H457">
-        <v>0</v>
+        <v>253436</v>
       </c>
       <c r="I457">
-        <v>46027</v>
+        <v>46025</v>
       </c>
       <c r="J457">
-        <v>2662</v>
+        <v>1854</v>
       </c>
       <c r="K457">
-        <v>2717</v>
+        <v>2204</v>
       </c>
       <c r="L457">
-        <v>10487</v>
+        <v>4735</v>
       </c>
     </row>
     <row r="458" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A458" t="s">
         <v>68</v>
       </c>
       <c r="B458">
         <v>2025</v>
       </c>
       <c r="C458" t="s">
         <v>271</v>
       </c>
       <c r="D458" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="E458" t="s">
         <v>15</v>
       </c>
       <c r="F458">
-        <v>261541</v>
+        <v>77750</v>
       </c>
       <c r="G458">
         <v>0</v>
       </c>
       <c r="H458">
-        <v>5618</v>
+        <v>1670</v>
       </c>
       <c r="I458">
         <v>46027</v>
       </c>
       <c r="J458">
-        <v>2684</v>
+        <v>2694</v>
       </c>
       <c r="K458">
-        <v>2734</v>
+        <v>2744</v>
       </c>
       <c r="L458">
-        <v>10574</v>
+        <v>10580</v>
       </c>
     </row>
     <row r="459" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A459" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="B459">
         <v>2025</v>
       </c>
       <c r="C459" t="s">
         <v>271</v>
       </c>
       <c r="D459" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="E459" t="s">
         <v>15</v>
       </c>
       <c r="F459">
         <v>0</v>
       </c>
       <c r="G459">
         <v>0</v>
       </c>
       <c r="H459">
         <v>0</v>
       </c>
       <c r="I459">
-        <v>46029</v>
+        <v>46027</v>
       </c>
       <c r="J459">
-        <v>1862</v>
+        <v>2719</v>
       </c>
       <c r="K459">
-        <v>2222</v>
+        <v>2769</v>
       </c>
       <c r="L459">
-        <v>4179</v>
+        <v>10667</v>
       </c>
     </row>
     <row r="460" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A460" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="B460">
         <v>2025</v>
       </c>
       <c r="C460" t="s">
         <v>271</v>
       </c>
       <c r="D460" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="E460" t="s">
         <v>15</v>
       </c>
       <c r="F460">
-        <v>101517</v>
+        <v>0</v>
       </c>
       <c r="G460">
         <v>0</v>
       </c>
       <c r="H460">
-        <v>1410</v>
+        <v>0</v>
       </c>
       <c r="I460">
-        <v>46029</v>
+        <v>46027</v>
       </c>
       <c r="J460">
-        <v>1867</v>
+        <v>2731</v>
       </c>
       <c r="K460">
-        <v>2227</v>
+        <v>2781</v>
       </c>
       <c r="L460">
-        <v>4186</v>
+        <v>10706</v>
       </c>
     </row>
     <row r="461" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A461" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="B461">
         <v>2025</v>
       </c>
       <c r="C461" t="s">
         <v>271</v>
       </c>
       <c r="D461" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="E461" t="s">
         <v>15</v>
       </c>
       <c r="F461">
-        <v>5506981</v>
+        <v>4876211</v>
       </c>
       <c r="G461">
         <v>0</v>
       </c>
       <c r="H461">
-        <v>76773</v>
+        <v>104716</v>
       </c>
       <c r="I461">
-        <v>46029</v>
+        <v>46027</v>
       </c>
       <c r="J461">
-        <v>1860</v>
+        <v>1857</v>
       </c>
       <c r="K461">
-        <v>2220</v>
+        <v>2207</v>
       </c>
       <c r="L461">
-        <v>4187</v>
+        <v>9474</v>
       </c>
     </row>
     <row r="462" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A462" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="B462">
         <v>2025</v>
       </c>
       <c r="C462" t="s">
         <v>271</v>
       </c>
       <c r="D462" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="E462" t="s">
         <v>15</v>
       </c>
       <c r="F462">
-        <v>3205838</v>
+        <v>0</v>
       </c>
       <c r="G462">
         <v>0</v>
       </c>
       <c r="H462">
-        <v>44693</v>
+        <v>0</v>
       </c>
       <c r="I462">
-        <v>46029</v>
+        <v>46027</v>
       </c>
       <c r="J462">
-        <v>1859</v>
+        <v>1856</v>
       </c>
       <c r="K462">
-        <v>2208</v>
+        <v>2206</v>
       </c>
       <c r="L462">
-        <v>4188</v>
+        <v>9473</v>
       </c>
     </row>
     <row r="463" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A463" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="B463">
         <v>2025</v>
       </c>
       <c r="C463" t="s">
         <v>271</v>
       </c>
       <c r="D463" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="E463" t="s">
         <v>15</v>
       </c>
       <c r="F463">
-        <v>5973687</v>
+        <v>7700907</v>
       </c>
       <c r="G463">
         <v>0</v>
       </c>
       <c r="H463">
-        <v>83279</v>
+        <v>155885</v>
       </c>
       <c r="I463">
-        <v>46029</v>
+        <v>46027</v>
       </c>
       <c r="J463">
-        <v>1866</v>
+        <v>1855</v>
       </c>
       <c r="K463">
-        <v>2211</v>
+        <v>2205</v>
       </c>
       <c r="L463">
-        <v>4189</v>
+        <v>9472</v>
       </c>
     </row>
     <row r="464" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A464" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="B464">
         <v>2025</v>
       </c>
       <c r="C464" t="s">
         <v>271</v>
       </c>
       <c r="D464" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="E464" t="s">
         <v>15</v>
       </c>
       <c r="F464">
-        <v>22016042</v>
+        <v>0</v>
       </c>
       <c r="G464">
         <v>0</v>
       </c>
       <c r="H464">
-        <v>290661</v>
+        <v>0</v>
       </c>
       <c r="I464">
-        <v>46029</v>
+        <v>46027</v>
       </c>
       <c r="J464">
-        <v>2175</v>
+        <v>2662</v>
       </c>
       <c r="K464">
-        <v>2527</v>
+        <v>2717</v>
       </c>
       <c r="L464">
-        <v>4190</v>
+        <v>10487</v>
       </c>
     </row>
     <row r="465" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A465" t="s">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="B465">
         <v>2025</v>
       </c>
       <c r="C465" t="s">
         <v>271</v>
       </c>
       <c r="D465" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="E465" t="s">
         <v>15</v>
       </c>
       <c r="F465">
-        <v>14076298</v>
+        <v>261541</v>
       </c>
       <c r="G465">
         <v>0</v>
       </c>
       <c r="H465">
-        <v>196238</v>
+        <v>5618</v>
       </c>
       <c r="I465">
-        <v>46029</v>
+        <v>46027</v>
       </c>
       <c r="J465">
-        <v>1865</v>
+        <v>2684</v>
       </c>
       <c r="K465">
-        <v>2210</v>
+        <v>2734</v>
       </c>
       <c r="L465">
-        <v>4191</v>
+        <v>10574</v>
       </c>
     </row>
     <row r="466" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A466" t="s">
         <v>102</v>
       </c>
       <c r="B466">
         <v>2025</v>
       </c>
       <c r="C466" t="s">
         <v>271</v>
       </c>
       <c r="D466" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="E466" t="s">
         <v>15</v>
       </c>
       <c r="F466">
-        <v>4427955</v>
+        <v>0</v>
       </c>
       <c r="G466">
         <v>0</v>
       </c>
       <c r="H466">
-        <v>61730</v>
+        <v>0</v>
       </c>
       <c r="I466">
         <v>46029</v>
       </c>
       <c r="J466">
-        <v>1864</v>
+        <v>1862</v>
       </c>
       <c r="K466">
-        <v>2209</v>
+        <v>2222</v>
       </c>
       <c r="L466">
-        <v>4192</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="467" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A467" t="s">
         <v>102</v>
       </c>
       <c r="B467">
         <v>2025</v>
       </c>
       <c r="C467" t="s">
         <v>271</v>
       </c>
       <c r="D467" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E467" t="s">
         <v>15</v>
       </c>
       <c r="F467">
-        <v>6566596</v>
+        <v>101517</v>
       </c>
       <c r="G467">
         <v>0</v>
       </c>
       <c r="H467">
-        <v>80856</v>
+        <v>1410</v>
       </c>
       <c r="I467">
         <v>46029</v>
       </c>
       <c r="J467">
-        <v>2176</v>
+        <v>1867</v>
       </c>
       <c r="K467">
-        <v>2528</v>
+        <v>2227</v>
       </c>
       <c r="L467">
-        <v>4193</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="468" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
         <v>102</v>
       </c>
       <c r="B468">
         <v>2025</v>
       </c>
       <c r="C468" t="s">
         <v>271</v>
       </c>
       <c r="D468" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="E468" t="s">
         <v>15</v>
       </c>
       <c r="F468">
-        <v>0</v>
+        <v>5506981</v>
       </c>
       <c r="G468">
         <v>0</v>
       </c>
       <c r="H468">
-        <v>0</v>
+        <v>76773</v>
       </c>
       <c r="I468">
         <v>46029</v>
       </c>
       <c r="J468">
-        <v>2021</v>
+        <v>1860</v>
       </c>
       <c r="K468">
-        <v>2212</v>
+        <v>2220</v>
       </c>
       <c r="L468">
-        <v>9475</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="469" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A469" t="s">
         <v>102</v>
       </c>
       <c r="B469">
         <v>2025</v>
       </c>
       <c r="C469" t="s">
         <v>271</v>
       </c>
       <c r="D469" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="E469" t="s">
         <v>15</v>
       </c>
       <c r="F469">
-        <v>2802334</v>
+        <v>3205838</v>
       </c>
       <c r="G469">
         <v>0</v>
       </c>
       <c r="H469">
-        <v>37925</v>
+        <v>44693</v>
       </c>
       <c r="I469">
         <v>46029</v>
       </c>
       <c r="J469">
-        <v>2231</v>
+        <v>1859</v>
       </c>
       <c r="K469">
-        <v>2606</v>
+        <v>2208</v>
       </c>
       <c r="L469">
-        <v>9626</v>
+        <v>4188</v>
       </c>
     </row>
     <row r="470" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A470" t="s">
         <v>102</v>
       </c>
       <c r="B470">
         <v>2025</v>
       </c>
       <c r="C470" t="s">
         <v>271</v>
       </c>
       <c r="D470" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="E470" t="s">
         <v>15</v>
       </c>
       <c r="F470">
-        <v>0</v>
+        <v>5973687</v>
       </c>
       <c r="G470">
         <v>0</v>
       </c>
       <c r="H470">
-        <v>0</v>
+        <v>83279</v>
       </c>
       <c r="I470">
         <v>46029</v>
       </c>
       <c r="J470">
-        <v>1858</v>
+        <v>1866</v>
       </c>
       <c r="K470">
-        <v>2219</v>
+        <v>2211</v>
       </c>
       <c r="L470">
-        <v>4180</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="471" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A471" t="s">
         <v>102</v>
       </c>
       <c r="B471">
         <v>2025</v>
       </c>
       <c r="C471" t="s">
         <v>271</v>
       </c>
       <c r="D471" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="E471" t="s">
         <v>15</v>
       </c>
       <c r="F471">
-        <v>1745817</v>
+        <v>22016042</v>
       </c>
       <c r="G471">
         <v>0</v>
       </c>
       <c r="H471">
-        <v>24338</v>
+        <v>290661</v>
       </c>
       <c r="I471">
         <v>46029</v>
       </c>
       <c r="J471">
-        <v>2240</v>
+        <v>2175</v>
       </c>
       <c r="K471">
-        <v>2607</v>
+        <v>2527</v>
       </c>
       <c r="L471">
-        <v>9627</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="472" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A472" t="s">
         <v>102</v>
       </c>
       <c r="B472">
         <v>2025</v>
       </c>
       <c r="C472" t="s">
         <v>271</v>
       </c>
       <c r="D472" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="E472" t="s">
         <v>15</v>
       </c>
       <c r="F472">
-        <v>36921085</v>
+        <v>14076298</v>
       </c>
       <c r="G472">
         <v>0</v>
       </c>
       <c r="H472">
-        <v>486606</v>
+        <v>196238</v>
       </c>
       <c r="I472">
         <v>46029</v>
       </c>
       <c r="J472">
-        <v>1861</v>
+        <v>1865</v>
       </c>
       <c r="K472">
-        <v>2221</v>
+        <v>2210</v>
       </c>
       <c r="L472">
-        <v>4181</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="473" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A473" t="s">
         <v>102</v>
       </c>
       <c r="B473">
         <v>2025</v>
       </c>
       <c r="C473" t="s">
         <v>271</v>
       </c>
       <c r="D473" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E473" t="s">
         <v>15</v>
       </c>
       <c r="F473">
-        <v>0</v>
+        <v>4427955</v>
       </c>
       <c r="G473">
         <v>0</v>
       </c>
       <c r="H473">
-        <v>0</v>
+        <v>61730</v>
       </c>
       <c r="I473">
         <v>46029</v>
       </c>
       <c r="J473">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="K473">
-        <v>2223</v>
+        <v>2209</v>
       </c>
       <c r="L473">
-        <v>4182</v>
+        <v>4192</v>
       </c>
     </row>
     <row r="474" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A474" t="s">
         <v>102</v>
       </c>
       <c r="B474">
         <v>2025</v>
       </c>
       <c r="C474" t="s">
         <v>271</v>
       </c>
       <c r="D474" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="E474" t="s">
         <v>15</v>
       </c>
       <c r="F474">
-        <v>22451276</v>
+        <v>6566596</v>
       </c>
       <c r="G474">
         <v>0</v>
       </c>
       <c r="H474">
-        <v>312993</v>
+        <v>80856</v>
       </c>
       <c r="I474">
         <v>46029</v>
       </c>
       <c r="J474">
-        <v>1869</v>
+        <v>2176</v>
       </c>
       <c r="K474">
-        <v>2229</v>
+        <v>2528</v>
       </c>
       <c r="L474">
-        <v>4183</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="475" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A475" t="s">
         <v>102</v>
       </c>
       <c r="B475">
         <v>2025</v>
       </c>
       <c r="C475" t="s">
         <v>271</v>
       </c>
       <c r="D475" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="E475" t="s">
         <v>15</v>
       </c>
       <c r="F475">
-        <v>2842042</v>
+        <v>0</v>
       </c>
       <c r="G475">
         <v>0</v>
       </c>
       <c r="H475">
-        <v>39621</v>
+        <v>0</v>
       </c>
       <c r="I475">
         <v>46029</v>
       </c>
       <c r="J475">
-        <v>1868</v>
+        <v>2021</v>
       </c>
       <c r="K475">
-        <v>2228</v>
+        <v>2212</v>
       </c>
       <c r="L475">
-        <v>4184</v>
+        <v>9475</v>
       </c>
     </row>
     <row r="476" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A476" t="s">
         <v>102</v>
       </c>
       <c r="B476">
         <v>2025</v>
       </c>
       <c r="C476" t="s">
         <v>271</v>
       </c>
       <c r="D476" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="E476" t="s">
         <v>15</v>
       </c>
       <c r="F476">
-        <v>2127616</v>
+        <v>2802334</v>
       </c>
       <c r="G476">
         <v>0</v>
       </c>
       <c r="H476">
-        <v>29684</v>
+        <v>37925</v>
       </c>
       <c r="I476">
         <v>46029</v>
       </c>
       <c r="J476">
-        <v>1871</v>
+        <v>2231</v>
       </c>
       <c r="K476">
-        <v>2230</v>
+        <v>2606</v>
       </c>
       <c r="L476">
-        <v>4185</v>
+        <v>9626</v>
       </c>
     </row>
     <row r="477" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A477" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="B477">
         <v>2025</v>
       </c>
       <c r="C477" t="s">
         <v>271</v>
       </c>
       <c r="D477" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="E477" t="s">
         <v>15</v>
       </c>
       <c r="F477">
-        <v>15046209</v>
+        <v>0</v>
       </c>
       <c r="G477">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H477">
-        <v>200191</v>
+        <v>0</v>
       </c>
       <c r="I477">
-        <v>46033</v>
+        <v>46029</v>
       </c>
       <c r="J477">
-        <v>1875</v>
+        <v>1858</v>
       </c>
       <c r="K477">
-        <v>2234</v>
+        <v>2219</v>
       </c>
       <c r="L477">
-        <v>9482</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="478" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A478" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="B478">
         <v>2025</v>
       </c>
       <c r="C478" t="s">
         <v>271</v>
       </c>
       <c r="D478" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="E478" t="s">
         <v>15</v>
       </c>
       <c r="F478">
-        <v>10908674</v>
+        <v>1745817</v>
       </c>
       <c r="G478">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H478">
-        <v>155004</v>
+        <v>24338</v>
       </c>
       <c r="I478">
-        <v>46033</v>
+        <v>46029</v>
       </c>
       <c r="J478">
-        <v>1874</v>
+        <v>2240</v>
       </c>
       <c r="K478">
-        <v>2233</v>
+        <v>2607</v>
       </c>
       <c r="L478">
-        <v>9481</v>
+        <v>9627</v>
       </c>
     </row>
     <row r="479" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A479" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="B479">
         <v>2025</v>
       </c>
       <c r="C479" t="s">
         <v>271</v>
       </c>
       <c r="D479" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="E479" t="s">
         <v>15</v>
       </c>
       <c r="F479">
-        <v>0</v>
+        <v>36921085</v>
       </c>
       <c r="G479">
         <v>0</v>
       </c>
       <c r="H479">
-        <v>0</v>
+        <v>486606</v>
       </c>
       <c r="I479">
-        <v>46033</v>
+        <v>46029</v>
       </c>
       <c r="J479">
-        <v>1873</v>
+        <v>1861</v>
       </c>
       <c r="K479">
-        <v>2232</v>
+        <v>2221</v>
       </c>
       <c r="L479">
-        <v>9480</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="480" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A480" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="B480">
         <v>2025</v>
       </c>
       <c r="C480" t="s">
         <v>271</v>
       </c>
       <c r="D480" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="E480" t="s">
         <v>15</v>
       </c>
       <c r="F480">
-        <v>1139631</v>
+        <v>0</v>
       </c>
       <c r="G480">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H480">
-        <v>16241</v>
+        <v>0</v>
       </c>
       <c r="I480">
-        <v>46033</v>
+        <v>46029</v>
       </c>
       <c r="J480">
-        <v>2638</v>
+        <v>1863</v>
       </c>
       <c r="K480">
-        <v>2693</v>
+        <v>2223</v>
       </c>
       <c r="L480">
-        <v>10481</v>
+        <v>4182</v>
       </c>
     </row>
     <row r="481" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A481" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="B481">
         <v>2025</v>
       </c>
       <c r="C481" t="s">
         <v>271</v>
       </c>
       <c r="D481" t="s">
-        <v>374</v>
+        <v>367</v>
       </c>
       <c r="E481" t="s">
         <v>15</v>
       </c>
       <c r="F481">
-        <v>0</v>
+        <v>22451276</v>
       </c>
       <c r="G481">
         <v>0</v>
       </c>
       <c r="H481">
-        <v>0</v>
+        <v>312993</v>
       </c>
       <c r="I481">
-        <v>46033</v>
+        <v>46029</v>
       </c>
       <c r="J481">
-        <v>1872</v>
+        <v>1869</v>
       </c>
       <c r="K481">
-        <v>2231</v>
+        <v>2229</v>
       </c>
       <c r="L481">
-        <v>9479</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="482" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A482" t="s">
-        <v>158</v>
+        <v>102</v>
       </c>
       <c r="B482">
         <v>2025</v>
       </c>
       <c r="C482" t="s">
         <v>271</v>
       </c>
       <c r="D482" t="s">
-        <v>375</v>
+        <v>368</v>
       </c>
       <c r="E482" t="s">
         <v>15</v>
       </c>
       <c r="F482">
-        <v>0</v>
+        <v>2842042</v>
       </c>
       <c r="G482">
         <v>0</v>
       </c>
       <c r="H482">
-        <v>0</v>
+        <v>39621</v>
       </c>
       <c r="I482">
-        <v>46035</v>
+        <v>46029</v>
       </c>
       <c r="J482">
-        <v>1888</v>
+        <v>1868</v>
       </c>
       <c r="K482">
-        <v>2247</v>
+        <v>2228</v>
       </c>
       <c r="L482">
-        <v>9495</v>
+        <v>4184</v>
       </c>
     </row>
     <row r="483" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
-        <v>158</v>
+        <v>102</v>
       </c>
       <c r="B483">
         <v>2025</v>
       </c>
       <c r="C483" t="s">
         <v>271</v>
       </c>
       <c r="D483" t="s">
-        <v>376</v>
+        <v>369</v>
       </c>
       <c r="E483" t="s">
         <v>15</v>
       </c>
       <c r="F483">
-        <v>3926292</v>
+        <v>2127616</v>
       </c>
       <c r="G483">
         <v>0</v>
       </c>
       <c r="H483">
-        <v>66211</v>
+        <v>29684</v>
       </c>
       <c r="I483">
-        <v>46035</v>
+        <v>46029</v>
       </c>
       <c r="J483">
-        <v>1890</v>
+        <v>1871</v>
       </c>
       <c r="K483">
-        <v>2249</v>
+        <v>2230</v>
       </c>
       <c r="L483">
-        <v>9496</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="484" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
-        <v>158</v>
+        <v>25</v>
       </c>
       <c r="B484">
         <v>2025</v>
       </c>
       <c r="C484" t="s">
         <v>271</v>
       </c>
       <c r="D484" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="E484" t="s">
         <v>15</v>
       </c>
       <c r="F484">
-        <v>0</v>
+        <v>15046209</v>
       </c>
       <c r="G484">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H484">
-        <v>0</v>
+        <v>200191</v>
       </c>
       <c r="I484">
-        <v>46035</v>
+        <v>46033</v>
       </c>
       <c r="J484">
-        <v>1891</v>
+        <v>1875</v>
       </c>
       <c r="K484">
-        <v>2250</v>
+        <v>2234</v>
       </c>
       <c r="L484">
-        <v>9497</v>
+        <v>9482</v>
       </c>
     </row>
     <row r="485" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A485" t="s">
-        <v>158</v>
+        <v>25</v>
       </c>
       <c r="B485">
         <v>2025</v>
       </c>
       <c r="C485" t="s">
         <v>271</v>
       </c>
       <c r="D485" t="s">
-        <v>378</v>
+        <v>371</v>
       </c>
       <c r="E485" t="s">
         <v>15</v>
       </c>
       <c r="F485">
-        <v>7402614</v>
+        <v>10908674</v>
       </c>
       <c r="G485">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H485">
-        <v>124834</v>
+        <v>155004</v>
       </c>
       <c r="I485">
-        <v>46035</v>
+        <v>46033</v>
       </c>
       <c r="J485">
-        <v>1882</v>
+        <v>1874</v>
       </c>
       <c r="K485">
-        <v>2241</v>
+        <v>2233</v>
       </c>
       <c r="L485">
-        <v>9489</v>
+        <v>9481</v>
       </c>
     </row>
     <row r="486" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
-        <v>158</v>
+        <v>25</v>
       </c>
       <c r="B486">
         <v>2025</v>
       </c>
       <c r="C486" t="s">
         <v>271</v>
       </c>
       <c r="D486" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
       <c r="E486" t="s">
         <v>15</v>
       </c>
       <c r="F486">
         <v>0</v>
       </c>
       <c r="G486">
         <v>0</v>
       </c>
       <c r="H486">
         <v>0</v>
       </c>
       <c r="I486">
-        <v>46035</v>
+        <v>46033</v>
       </c>
       <c r="J486">
-        <v>1887</v>
+        <v>1873</v>
       </c>
       <c r="K486">
-        <v>2246</v>
+        <v>2232</v>
       </c>
       <c r="L486">
-        <v>9494</v>
+        <v>9480</v>
       </c>
     </row>
     <row r="487" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A487" t="s">
-        <v>158</v>
+        <v>25</v>
       </c>
       <c r="B487">
         <v>2025</v>
       </c>
       <c r="C487" t="s">
         <v>271</v>
       </c>
       <c r="D487" t="s">
-        <v>380</v>
+        <v>373</v>
       </c>
       <c r="E487" t="s">
         <v>15</v>
       </c>
       <c r="F487">
-        <v>1872185</v>
+        <v>1139631</v>
       </c>
       <c r="G487">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H487">
-        <v>31572</v>
+        <v>16241</v>
       </c>
       <c r="I487">
-        <v>46035</v>
+        <v>46033</v>
       </c>
       <c r="J487">
-        <v>1877</v>
+        <v>2638</v>
       </c>
       <c r="K487">
-        <v>2236</v>
+        <v>2693</v>
       </c>
       <c r="L487">
-        <v>9484</v>
+        <v>10481</v>
       </c>
     </row>
     <row r="488" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A488" t="s">
-        <v>158</v>
+        <v>25</v>
       </c>
       <c r="B488">
         <v>2025</v>
       </c>
       <c r="C488" t="s">
         <v>271</v>
       </c>
       <c r="D488" t="s">
-        <v>381</v>
+        <v>374</v>
       </c>
       <c r="E488" t="s">
         <v>15</v>
       </c>
       <c r="F488">
-        <v>1264297</v>
+        <v>0</v>
       </c>
       <c r="G488">
         <v>0</v>
       </c>
       <c r="H488">
-        <v>21320</v>
+        <v>0</v>
       </c>
       <c r="I488">
-        <v>46035</v>
+        <v>46033</v>
       </c>
       <c r="J488">
-        <v>1883</v>
+        <v>1872</v>
       </c>
       <c r="K488">
-        <v>2242</v>
+        <v>2231</v>
       </c>
       <c r="L488">
-        <v>9490</v>
+        <v>9479</v>
       </c>
     </row>
     <row r="489" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A489" t="s">
         <v>158</v>
       </c>
       <c r="B489">
         <v>2025</v>
       </c>
       <c r="C489" t="s">
         <v>271</v>
       </c>
       <c r="D489" t="s">
-        <v>382</v>
+        <v>375</v>
       </c>
       <c r="E489" t="s">
         <v>15</v>
       </c>
       <c r="F489">
-        <v>1254659</v>
+        <v>0</v>
       </c>
       <c r="G489">
         <v>0</v>
       </c>
       <c r="H489">
-        <v>21158</v>
+        <v>0</v>
       </c>
       <c r="I489">
         <v>46035</v>
       </c>
       <c r="J489">
-        <v>1879</v>
+        <v>1888</v>
       </c>
       <c r="K489">
-        <v>2238</v>
+        <v>2247</v>
       </c>
       <c r="L489">
-        <v>9486</v>
+        <v>9495</v>
       </c>
     </row>
     <row r="490" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A490" t="s">
         <v>158</v>
       </c>
       <c r="B490">
         <v>2025</v>
       </c>
       <c r="C490" t="s">
         <v>271</v>
       </c>
       <c r="D490" t="s">
-        <v>383</v>
+        <v>376</v>
       </c>
       <c r="E490" t="s">
         <v>15</v>
       </c>
       <c r="F490">
-        <v>0</v>
+        <v>3926292</v>
       </c>
       <c r="G490">
         <v>0</v>
       </c>
       <c r="H490">
-        <v>0</v>
+        <v>66211</v>
       </c>
       <c r="I490">
         <v>46035</v>
       </c>
       <c r="J490">
-        <v>1878</v>
+        <v>1890</v>
       </c>
       <c r="K490">
-        <v>2237</v>
+        <v>2249</v>
       </c>
       <c r="L490">
-        <v>9485</v>
+        <v>9496</v>
       </c>
     </row>
     <row r="491" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
         <v>158</v>
       </c>
       <c r="B491">
         <v>2025</v>
       </c>
       <c r="C491" t="s">
         <v>271</v>
       </c>
       <c r="D491" t="s">
-        <v>384</v>
+        <v>377</v>
       </c>
       <c r="E491" t="s">
         <v>15</v>
       </c>
       <c r="F491">
-        <v>13776250</v>
+        <v>0</v>
       </c>
       <c r="G491">
         <v>0</v>
       </c>
       <c r="H491">
-        <v>232316</v>
+        <v>0</v>
       </c>
       <c r="I491">
         <v>46035</v>
       </c>
       <c r="J491">
-        <v>1881</v>
+        <v>1891</v>
       </c>
       <c r="K491">
-        <v>2240</v>
+        <v>2250</v>
       </c>
       <c r="L491">
-        <v>9488</v>
+        <v>9497</v>
       </c>
     </row>
     <row r="492" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
         <v>158</v>
       </c>
       <c r="B492">
         <v>2025</v>
       </c>
       <c r="C492" t="s">
         <v>271</v>
       </c>
       <c r="D492" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="E492" t="s">
         <v>15</v>
       </c>
       <c r="F492">
-        <v>0</v>
+        <v>7402614</v>
       </c>
       <c r="G492">
         <v>0</v>
       </c>
       <c r="H492">
-        <v>0</v>
+        <v>124834</v>
       </c>
       <c r="I492">
         <v>46035</v>
       </c>
       <c r="J492">
-        <v>2181</v>
+        <v>1882</v>
       </c>
       <c r="K492">
-        <v>2533</v>
+        <v>2241</v>
       </c>
       <c r="L492">
-        <v>9612</v>
+        <v>9489</v>
       </c>
     </row>
     <row r="493" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A493" t="s">
         <v>158</v>
       </c>
       <c r="B493">
         <v>2025</v>
       </c>
       <c r="C493" t="s">
         <v>271</v>
       </c>
       <c r="D493" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="E493" t="s">
         <v>15</v>
       </c>
       <c r="F493">
-        <v>718462</v>
+        <v>0</v>
       </c>
       <c r="G493">
         <v>0</v>
       </c>
       <c r="H493">
-        <v>12116</v>
+        <v>0</v>
       </c>
       <c r="I493">
         <v>46035</v>
       </c>
       <c r="J493">
-        <v>1889</v>
+        <v>1887</v>
       </c>
       <c r="K493">
-        <v>2215</v>
+        <v>2246</v>
       </c>
       <c r="L493">
-        <v>9476</v>
+        <v>9494</v>
       </c>
     </row>
     <row r="494" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A494" t="s">
         <v>158</v>
       </c>
       <c r="B494">
         <v>2025</v>
       </c>
       <c r="C494" t="s">
         <v>271</v>
       </c>
       <c r="D494" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="E494" t="s">
         <v>15</v>
       </c>
       <c r="F494">
-        <v>3092288</v>
+        <v>1872185</v>
       </c>
       <c r="G494">
         <v>0</v>
       </c>
       <c r="H494">
-        <v>48282</v>
+        <v>31572</v>
       </c>
       <c r="I494">
         <v>46035</v>
       </c>
       <c r="J494">
-        <v>2196</v>
+        <v>1877</v>
       </c>
       <c r="K494">
-        <v>2551</v>
+        <v>2236</v>
       </c>
       <c r="L494">
-        <v>9616</v>
+        <v>9484</v>
       </c>
     </row>
     <row r="495" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A495" t="s">
         <v>158</v>
       </c>
       <c r="B495">
         <v>2025</v>
       </c>
       <c r="C495" t="s">
         <v>271</v>
       </c>
       <c r="D495" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="E495" t="s">
         <v>15</v>
       </c>
       <c r="F495">
-        <v>7301379</v>
+        <v>1264297</v>
       </c>
       <c r="G495">
         <v>0</v>
       </c>
       <c r="H495">
-        <v>123127</v>
+        <v>21320</v>
       </c>
       <c r="I495">
         <v>46035</v>
       </c>
       <c r="J495">
-        <v>2234</v>
+        <v>1883</v>
       </c>
       <c r="K495">
-        <v>2608</v>
+        <v>2242</v>
       </c>
       <c r="L495">
-        <v>9628</v>
+        <v>9490</v>
       </c>
     </row>
     <row r="496" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A496" t="s">
         <v>158</v>
       </c>
       <c r="B496">
         <v>2025</v>
       </c>
       <c r="C496" t="s">
         <v>271</v>
       </c>
       <c r="D496" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="E496" t="s">
         <v>15</v>
       </c>
       <c r="F496">
-        <v>0</v>
+        <v>1254659</v>
       </c>
       <c r="G496">
         <v>0</v>
       </c>
       <c r="H496">
-        <v>0</v>
+        <v>21158</v>
       </c>
       <c r="I496">
         <v>46035</v>
       </c>
       <c r="J496">
-        <v>2246</v>
+        <v>1879</v>
       </c>
       <c r="K496">
-        <v>2633</v>
+        <v>2238</v>
       </c>
       <c r="L496">
-        <v>9639</v>
+        <v>9486</v>
       </c>
     </row>
     <row r="497" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A497" t="s">
         <v>158</v>
       </c>
       <c r="B497">
         <v>2025</v>
       </c>
       <c r="C497" t="s">
         <v>271</v>
       </c>
       <c r="D497" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="E497" t="s">
         <v>15</v>
       </c>
       <c r="F497">
-        <v>876209</v>
+        <v>0</v>
       </c>
       <c r="G497">
         <v>0</v>
       </c>
       <c r="H497">
-        <v>14776</v>
+        <v>0</v>
       </c>
       <c r="I497">
         <v>46035</v>
       </c>
       <c r="J497">
-        <v>2252</v>
+        <v>1878</v>
       </c>
       <c r="K497">
-        <v>2657</v>
+        <v>2237</v>
       </c>
       <c r="L497">
-        <v>9643</v>
+        <v>9485</v>
       </c>
     </row>
     <row r="498" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A498" t="s">
         <v>158</v>
       </c>
       <c r="B498">
         <v>2025</v>
       </c>
       <c r="C498" t="s">
         <v>271</v>
       </c>
       <c r="D498" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="E498" t="s">
         <v>15</v>
       </c>
       <c r="F498">
-        <v>902812</v>
+        <v>13776250</v>
       </c>
       <c r="G498">
         <v>0</v>
       </c>
       <c r="H498">
-        <v>15177</v>
+        <v>232316</v>
       </c>
       <c r="I498">
         <v>46035</v>
       </c>
       <c r="J498">
-        <v>2640</v>
+        <v>1881</v>
       </c>
       <c r="K498">
-        <v>2695</v>
+        <v>2240</v>
       </c>
       <c r="L498">
-        <v>10586</v>
+        <v>9488</v>
       </c>
     </row>
     <row r="499" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A499" t="s">
         <v>158</v>
       </c>
       <c r="B499">
         <v>2025</v>
       </c>
       <c r="C499" t="s">
         <v>271</v>
       </c>
       <c r="D499" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
       <c r="E499" t="s">
         <v>15</v>
       </c>
       <c r="F499">
-        <v>2688783</v>
+        <v>0</v>
       </c>
       <c r="G499">
         <v>0</v>
       </c>
       <c r="H499">
-        <v>45342</v>
+        <v>0</v>
       </c>
       <c r="I499">
         <v>46035</v>
       </c>
       <c r="J499">
-        <v>2655</v>
+        <v>2181</v>
       </c>
       <c r="K499">
-        <v>2710</v>
+        <v>2533</v>
       </c>
       <c r="L499">
-        <v>10479</v>
+        <v>9612</v>
       </c>
     </row>
     <row r="500" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A500" t="s">
         <v>158</v>
       </c>
       <c r="B500">
         <v>2025</v>
       </c>
       <c r="C500" t="s">
         <v>271</v>
       </c>
       <c r="D500" t="s">
-        <v>393</v>
+        <v>386</v>
       </c>
       <c r="E500" t="s">
         <v>15</v>
       </c>
       <c r="F500">
-        <v>1384548</v>
+        <v>718462</v>
       </c>
       <c r="G500">
         <v>0</v>
       </c>
       <c r="H500">
-        <v>23348</v>
+        <v>12116</v>
       </c>
       <c r="I500">
         <v>46035</v>
       </c>
       <c r="J500">
-        <v>2656</v>
+        <v>1889</v>
       </c>
       <c r="K500">
-        <v>2711</v>
+        <v>2215</v>
       </c>
       <c r="L500">
-        <v>10480</v>
+        <v>9476</v>
       </c>
     </row>
     <row r="501" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A501" t="s">
         <v>158</v>
       </c>
       <c r="B501">
         <v>2025</v>
       </c>
       <c r="C501" t="s">
         <v>271</v>
       </c>
       <c r="D501" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="E501" t="s">
         <v>15</v>
       </c>
       <c r="F501">
-        <v>642232</v>
+        <v>3092288</v>
       </c>
       <c r="G501">
         <v>0</v>
       </c>
       <c r="H501">
-        <v>10830</v>
+        <v>48282</v>
       </c>
       <c r="I501">
         <v>46035</v>
       </c>
       <c r="J501">
-        <v>2659</v>
+        <v>2196</v>
       </c>
       <c r="K501">
-        <v>2714</v>
+        <v>2551</v>
       </c>
       <c r="L501">
-        <v>10477</v>
+        <v>9616</v>
       </c>
     </row>
     <row r="502" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A502" t="s">
         <v>158</v>
       </c>
       <c r="B502">
         <v>2025</v>
       </c>
       <c r="C502" t="s">
         <v>271</v>
       </c>
       <c r="D502" t="s">
-        <v>395</v>
+        <v>388</v>
       </c>
       <c r="E502" t="s">
         <v>15</v>
       </c>
       <c r="F502">
-        <v>1033443</v>
+        <v>7301379</v>
       </c>
       <c r="G502">
         <v>0</v>
       </c>
       <c r="H502">
-        <v>17427</v>
+        <v>123127</v>
       </c>
       <c r="I502">
         <v>46035</v>
       </c>
       <c r="J502">
-        <v>2675</v>
+        <v>2234</v>
       </c>
       <c r="K502">
-        <v>2725</v>
+        <v>2608</v>
       </c>
       <c r="L502">
-        <v>10478</v>
+        <v>9628</v>
       </c>
     </row>
     <row r="503" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A503" t="s">
         <v>158</v>
       </c>
       <c r="B503">
         <v>2025</v>
       </c>
       <c r="C503" t="s">
         <v>271</v>
       </c>
       <c r="D503" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="E503" t="s">
         <v>15</v>
       </c>
       <c r="F503">
-        <v>803168</v>
+        <v>0</v>
       </c>
       <c r="G503">
         <v>0</v>
       </c>
       <c r="H503">
-        <v>13513</v>
+        <v>0</v>
       </c>
       <c r="I503">
         <v>46035</v>
       </c>
       <c r="J503">
-        <v>2685</v>
+        <v>2246</v>
       </c>
       <c r="K503">
-        <v>2735</v>
+        <v>2633</v>
       </c>
       <c r="L503">
-        <v>10528</v>
+        <v>9639</v>
       </c>
     </row>
     <row r="504" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A504" t="s">
         <v>158</v>
       </c>
       <c r="B504">
         <v>2025</v>
       </c>
       <c r="C504" t="s">
         <v>271</v>
       </c>
       <c r="D504" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
       <c r="E504" t="s">
         <v>15</v>
       </c>
       <c r="F504">
-        <v>57713</v>
+        <v>876209</v>
       </c>
       <c r="G504">
         <v>0</v>
       </c>
       <c r="H504">
-        <v>973</v>
+        <v>14776</v>
       </c>
       <c r="I504">
         <v>46035</v>
       </c>
       <c r="J504">
-        <v>2688</v>
+        <v>2252</v>
       </c>
       <c r="K504">
-        <v>2738</v>
+        <v>2657</v>
       </c>
       <c r="L504">
-        <v>10569</v>
+        <v>9643</v>
       </c>
     </row>
     <row r="505" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A505" t="s">
         <v>158</v>
       </c>
       <c r="B505">
         <v>2025</v>
       </c>
       <c r="C505" t="s">
         <v>271</v>
       </c>
       <c r="D505" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="E505" t="s">
         <v>15</v>
       </c>
       <c r="F505">
-        <v>445431</v>
+        <v>902812</v>
       </c>
       <c r="G505">
         <v>0</v>
       </c>
       <c r="H505">
-        <v>7512</v>
+        <v>15177</v>
       </c>
       <c r="I505">
         <v>46035</v>
       </c>
       <c r="J505">
-        <v>2699</v>
+        <v>2640</v>
       </c>
       <c r="K505">
-        <v>2749</v>
+        <v>2695</v>
       </c>
       <c r="L505">
-        <v>10628</v>
+        <v>10586</v>
       </c>
     </row>
     <row r="506" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A506" t="s">
         <v>158</v>
       </c>
       <c r="B506">
         <v>2025</v>
       </c>
       <c r="C506" t="s">
         <v>271</v>
       </c>
       <c r="D506" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="E506" t="s">
         <v>15</v>
       </c>
       <c r="F506">
-        <v>6489882</v>
+        <v>2688783</v>
       </c>
       <c r="G506">
         <v>0</v>
       </c>
       <c r="H506">
-        <v>3667</v>
+        <v>45342</v>
       </c>
       <c r="I506">
         <v>46035</v>
       </c>
       <c r="J506">
-        <v>2700</v>
+        <v>2655</v>
       </c>
       <c r="K506">
-        <v>2750</v>
+        <v>2710</v>
       </c>
       <c r="L506">
-        <v>10629</v>
+        <v>10479</v>
       </c>
     </row>
     <row r="507" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A507" t="s">
         <v>158</v>
       </c>
       <c r="B507">
         <v>2025</v>
       </c>
       <c r="C507" t="s">
         <v>271</v>
       </c>
       <c r="D507" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="E507" t="s">
         <v>15</v>
       </c>
       <c r="F507">
-        <v>184797</v>
+        <v>1384548</v>
       </c>
       <c r="G507">
         <v>0</v>
       </c>
       <c r="H507">
-        <v>3116</v>
+        <v>23348</v>
       </c>
       <c r="I507">
         <v>46035</v>
       </c>
       <c r="J507">
-        <v>2701</v>
+        <v>2656</v>
       </c>
       <c r="K507">
-        <v>2751</v>
+        <v>2711</v>
       </c>
       <c r="L507">
-        <v>10630</v>
+        <v>10480</v>
       </c>
     </row>
     <row r="508" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A508" t="s">
         <v>158</v>
       </c>
       <c r="B508">
         <v>2025</v>
       </c>
       <c r="C508" t="s">
         <v>271</v>
       </c>
       <c r="D508" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="E508" t="s">
         <v>15</v>
       </c>
       <c r="F508">
-        <v>0</v>
+        <v>642232</v>
       </c>
       <c r="G508">
         <v>0</v>
       </c>
       <c r="H508">
-        <v>0</v>
+        <v>10830</v>
       </c>
       <c r="I508">
         <v>46035</v>
       </c>
       <c r="J508">
-        <v>2710</v>
+        <v>2659</v>
       </c>
       <c r="K508">
-        <v>2760</v>
+        <v>2714</v>
       </c>
       <c r="L508">
-        <v>10658</v>
+        <v>10477</v>
       </c>
     </row>
     <row r="509" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A509" t="s">
         <v>158</v>
       </c>
       <c r="B509">
         <v>2025</v>
       </c>
       <c r="C509" t="s">
         <v>271</v>
       </c>
       <c r="D509" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="E509" t="s">
         <v>15</v>
       </c>
       <c r="F509">
-        <v>0</v>
+        <v>1033443</v>
       </c>
       <c r="G509">
         <v>0</v>
       </c>
       <c r="H509">
-        <v>0</v>
+        <v>17427</v>
       </c>
       <c r="I509">
         <v>46035</v>
       </c>
       <c r="J509">
-        <v>2711</v>
+        <v>2675</v>
       </c>
       <c r="K509">
-        <v>2761</v>
+        <v>2725</v>
       </c>
       <c r="L509">
-        <v>10659</v>
+        <v>10478</v>
       </c>
     </row>
     <row r="510" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A510" t="s">
         <v>158</v>
       </c>
       <c r="B510">
         <v>2025</v>
       </c>
       <c r="C510" t="s">
         <v>271</v>
       </c>
       <c r="D510" t="s">
-        <v>403</v>
+        <v>396</v>
       </c>
       <c r="E510" t="s">
         <v>15</v>
       </c>
       <c r="F510">
-        <v>0</v>
+        <v>803168</v>
       </c>
       <c r="G510">
         <v>0</v>
       </c>
       <c r="H510">
-        <v>0</v>
+        <v>13513</v>
       </c>
       <c r="I510">
         <v>46035</v>
       </c>
       <c r="J510">
-        <v>2722</v>
+        <v>2685</v>
       </c>
       <c r="K510">
-        <v>2772</v>
+        <v>2735</v>
       </c>
       <c r="L510">
-        <v>10676</v>
+        <v>10528</v>
       </c>
     </row>
     <row r="511" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
         <v>158</v>
       </c>
       <c r="B511">
         <v>2025</v>
       </c>
       <c r="C511" t="s">
         <v>271</v>
       </c>
       <c r="D511" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="E511" t="s">
         <v>15</v>
       </c>
       <c r="F511">
-        <v>0</v>
+        <v>57713</v>
       </c>
       <c r="G511">
         <v>0</v>
       </c>
       <c r="H511">
-        <v>0</v>
+        <v>973</v>
       </c>
       <c r="I511">
         <v>46035</v>
       </c>
       <c r="J511">
-        <v>2736</v>
+        <v>2688</v>
       </c>
       <c r="K511">
-        <v>2787</v>
+        <v>2738</v>
       </c>
       <c r="L511">
-        <v>10731</v>
+        <v>10569</v>
       </c>
     </row>
     <row r="512" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A512" t="s">
         <v>158</v>
       </c>
       <c r="B512">
         <v>2025</v>
       </c>
       <c r="C512" t="s">
         <v>271</v>
       </c>
       <c r="D512" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="E512" t="s">
         <v>15</v>
       </c>
       <c r="F512">
-        <v>0</v>
+        <v>445431</v>
       </c>
       <c r="G512">
         <v>0</v>
       </c>
       <c r="H512">
-        <v>0</v>
+        <v>7512</v>
       </c>
       <c r="I512">
         <v>46035</v>
       </c>
       <c r="J512">
-        <v>2737</v>
+        <v>2699</v>
       </c>
       <c r="K512">
-        <v>2788</v>
+        <v>2749</v>
       </c>
       <c r="L512">
-        <v>10732</v>
+        <v>10628</v>
       </c>
     </row>
     <row r="513" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
         <v>158</v>
       </c>
       <c r="B513">
         <v>2025</v>
       </c>
       <c r="C513" t="s">
         <v>271</v>
       </c>
       <c r="D513" t="s">
-        <v>406</v>
+        <v>399</v>
       </c>
       <c r="E513" t="s">
         <v>15</v>
       </c>
       <c r="F513">
-        <v>0</v>
+        <v>6489882</v>
       </c>
       <c r="G513">
         <v>0</v>
       </c>
       <c r="H513">
-        <v>0</v>
+        <v>3667</v>
       </c>
       <c r="I513">
         <v>46035</v>
       </c>
       <c r="J513">
-        <v>1880</v>
+        <v>2700</v>
       </c>
       <c r="K513">
-        <v>2239</v>
+        <v>2750</v>
       </c>
       <c r="L513">
-        <v>9487</v>
+        <v>10629</v>
       </c>
     </row>
     <row r="514" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A514" t="s">
         <v>158</v>
       </c>
       <c r="B514">
         <v>2025</v>
       </c>
       <c r="C514" t="s">
         <v>271</v>
       </c>
       <c r="D514" t="s">
-        <v>407</v>
+        <v>400</v>
       </c>
       <c r="E514" t="s">
         <v>15</v>
       </c>
       <c r="F514">
-        <v>11062130</v>
+        <v>184797</v>
       </c>
       <c r="G514">
         <v>0</v>
       </c>
       <c r="H514">
-        <v>186546</v>
+        <v>3116</v>
       </c>
       <c r="I514">
         <v>46035</v>
       </c>
       <c r="J514">
-        <v>1884</v>
+        <v>2701</v>
       </c>
       <c r="K514">
-        <v>2243</v>
+        <v>2751</v>
       </c>
       <c r="L514">
-        <v>9491</v>
+        <v>10630</v>
       </c>
     </row>
     <row r="515" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A515" t="s">
         <v>158</v>
       </c>
       <c r="B515">
         <v>2025</v>
       </c>
       <c r="C515" t="s">
         <v>271</v>
       </c>
       <c r="D515" t="s">
-        <v>408</v>
+        <v>401</v>
       </c>
       <c r="E515" t="s">
         <v>15</v>
       </c>
       <c r="F515">
-        <v>6344905</v>
+        <v>0</v>
       </c>
       <c r="G515">
         <v>0</v>
       </c>
       <c r="H515">
-        <v>107213</v>
+        <v>0</v>
       </c>
       <c r="I515">
         <v>46035</v>
       </c>
       <c r="J515">
-        <v>1885</v>
+        <v>2710</v>
       </c>
       <c r="K515">
-        <v>2244</v>
+        <v>2760</v>
       </c>
       <c r="L515">
-        <v>9492</v>
+        <v>10658</v>
       </c>
     </row>
     <row r="516" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A516" t="s">
         <v>158</v>
       </c>
       <c r="B516">
         <v>2025</v>
       </c>
       <c r="C516" t="s">
         <v>271</v>
       </c>
       <c r="D516" t="s">
-        <v>409</v>
+        <v>402</v>
       </c>
       <c r="E516" t="s">
         <v>15</v>
       </c>
       <c r="F516">
-        <v>36121975</v>
+        <v>0</v>
       </c>
       <c r="G516">
         <v>0</v>
       </c>
       <c r="H516">
-        <v>594183</v>
+        <v>0</v>
       </c>
       <c r="I516">
         <v>46035</v>
       </c>
       <c r="J516">
-        <v>1886</v>
+        <v>2711</v>
       </c>
       <c r="K516">
-        <v>2245</v>
+        <v>2761</v>
       </c>
       <c r="L516">
-        <v>9493</v>
+        <v>10659</v>
       </c>
     </row>
     <row r="517" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A517" t="s">
         <v>158</v>
       </c>
       <c r="B517">
         <v>2025</v>
       </c>
       <c r="C517" t="s">
         <v>271</v>
       </c>
       <c r="D517" t="s">
-        <v>410</v>
+        <v>403</v>
       </c>
       <c r="E517" t="s">
         <v>15</v>
       </c>
       <c r="F517">
-        <v>12461892</v>
+        <v>0</v>
       </c>
       <c r="G517">
         <v>0</v>
       </c>
       <c r="H517">
-        <v>210151</v>
+        <v>0</v>
       </c>
       <c r="I517">
         <v>46035</v>
       </c>
       <c r="J517">
-        <v>1876</v>
+        <v>2722</v>
       </c>
       <c r="K517">
-        <v>2235</v>
+        <v>2772</v>
       </c>
       <c r="L517">
-        <v>9483</v>
+        <v>10676</v>
       </c>
     </row>
     <row r="518" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
         <v>158</v>
       </c>
       <c r="B518">
         <v>2025</v>
       </c>
       <c r="C518" t="s">
         <v>271</v>
       </c>
       <c r="D518" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="E518" t="s">
         <v>15</v>
       </c>
       <c r="F518">
-        <v>16120204</v>
+        <v>0</v>
       </c>
       <c r="G518">
         <v>0</v>
       </c>
       <c r="H518">
-        <v>209303</v>
+        <v>0</v>
       </c>
       <c r="I518">
         <v>46035</v>
       </c>
       <c r="J518">
-        <v>2635</v>
+        <v>2736</v>
       </c>
       <c r="K518">
-        <v>2690</v>
+        <v>2787</v>
       </c>
       <c r="L518">
-        <v>10635</v>
+        <v>10731</v>
       </c>
     </row>
     <row r="519" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B519">
         <v>2025</v>
       </c>
       <c r="C519" t="s">
         <v>271</v>
       </c>
       <c r="D519" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
       <c r="E519" t="s">
         <v>15</v>
       </c>
       <c r="F519">
-        <v>721706</v>
+        <v>0</v>
       </c>
       <c r="G519">
         <v>0</v>
       </c>
       <c r="H519">
-        <v>11722</v>
+        <v>0</v>
       </c>
       <c r="I519">
-        <v>46037</v>
+        <v>46035</v>
       </c>
       <c r="J519">
-        <v>2682</v>
+        <v>2737</v>
       </c>
       <c r="K519">
-        <v>2732</v>
+        <v>2788</v>
       </c>
       <c r="L519">
-        <v>10494</v>
+        <v>10732</v>
       </c>
     </row>
     <row r="520" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A520" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B520">
         <v>2025</v>
       </c>
       <c r="C520" t="s">
         <v>271</v>
       </c>
       <c r="D520" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="E520" t="s">
         <v>15</v>
       </c>
       <c r="F520">
-        <v>457801</v>
+        <v>0</v>
       </c>
       <c r="G520">
         <v>0</v>
       </c>
       <c r="H520">
-        <v>8231</v>
+        <v>0</v>
       </c>
       <c r="I520">
-        <v>46039</v>
+        <v>46035</v>
       </c>
       <c r="J520">
-        <v>1892</v>
+        <v>1880</v>
       </c>
       <c r="K520">
-        <v>2216</v>
+        <v>2239</v>
       </c>
       <c r="L520">
-        <v>3878</v>
+        <v>9487</v>
       </c>
     </row>
     <row r="521" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
-        <v>28</v>
+        <v>158</v>
       </c>
       <c r="B521">
         <v>2025</v>
       </c>
       <c r="C521" t="s">
         <v>271</v>
       </c>
       <c r="D521" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="E521" t="s">
         <v>15</v>
       </c>
       <c r="F521">
-        <v>4660474</v>
+        <v>11062130</v>
       </c>
       <c r="G521">
         <v>0</v>
       </c>
       <c r="H521">
-        <v>87867</v>
+        <v>186546</v>
       </c>
       <c r="I521">
-        <v>46043</v>
+        <v>46035</v>
       </c>
       <c r="J521">
-        <v>2168</v>
+        <v>1884</v>
       </c>
       <c r="K521">
-        <v>2520</v>
+        <v>2243</v>
       </c>
       <c r="L521">
-        <v>9609</v>
+        <v>9491</v>
       </c>
     </row>
     <row r="522" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A522" t="s">
-        <v>28</v>
+        <v>158</v>
       </c>
       <c r="B522">
         <v>2025</v>
       </c>
       <c r="C522" t="s">
         <v>271</v>
       </c>
       <c r="D522" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="E522" t="s">
         <v>15</v>
       </c>
       <c r="F522">
-        <v>1405</v>
+        <v>6344905</v>
       </c>
       <c r="G522">
         <v>0</v>
       </c>
       <c r="H522">
-        <v>23</v>
+        <v>107213</v>
       </c>
       <c r="I522">
-        <v>46043</v>
+        <v>46035</v>
       </c>
       <c r="J522">
-        <v>2676</v>
+        <v>1885</v>
       </c>
       <c r="K522">
-        <v>2726</v>
+        <v>2244</v>
       </c>
       <c r="L522">
-        <v>10489</v>
+        <v>9492</v>
       </c>
     </row>
     <row r="523" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A523" t="s">
-        <v>28</v>
+        <v>158</v>
       </c>
       <c r="B523">
         <v>2025</v>
       </c>
       <c r="C523" t="s">
         <v>271</v>
       </c>
       <c r="D523" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="E523" t="s">
         <v>15</v>
       </c>
       <c r="F523">
-        <v>1995868</v>
+        <v>36121975</v>
       </c>
       <c r="G523">
         <v>0</v>
       </c>
       <c r="H523">
-        <v>43254</v>
+        <v>594183</v>
       </c>
       <c r="I523">
-        <v>46043</v>
+        <v>46035</v>
       </c>
       <c r="J523">
-        <v>1893</v>
+        <v>1886</v>
       </c>
       <c r="K523">
-        <v>2218</v>
+        <v>2245</v>
       </c>
       <c r="L523">
-        <v>9477</v>
+        <v>9493</v>
       </c>
     </row>
     <row r="524" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A524" t="s">
-        <v>72</v>
+        <v>158</v>
       </c>
       <c r="B524">
         <v>2025</v>
       </c>
       <c r="C524" t="s">
         <v>271</v>
       </c>
       <c r="D524" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="E524" t="s">
         <v>15</v>
       </c>
       <c r="F524">
-        <v>1343516</v>
+        <v>12461892</v>
       </c>
       <c r="G524">
         <v>0</v>
       </c>
       <c r="H524">
-        <v>22978</v>
+        <v>210151</v>
       </c>
       <c r="I524">
-        <v>46049</v>
+        <v>46035</v>
       </c>
       <c r="J524">
-        <v>1894</v>
+        <v>1876</v>
       </c>
       <c r="K524">
-        <v>2253</v>
+        <v>2235</v>
       </c>
       <c r="L524">
-        <v>6791</v>
+        <v>9483</v>
       </c>
     </row>
     <row r="525" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A525" t="s">
-        <v>34</v>
+        <v>158</v>
       </c>
       <c r="B525">
         <v>2025</v>
       </c>
       <c r="C525" t="s">
         <v>271</v>
       </c>
       <c r="D525" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="E525" t="s">
         <v>15</v>
       </c>
       <c r="F525">
-        <v>0</v>
+        <v>16120204</v>
       </c>
       <c r="G525">
         <v>0</v>
       </c>
       <c r="H525">
-        <v>0</v>
+        <v>209303</v>
       </c>
       <c r="I525">
-        <v>46051</v>
+        <v>46035</v>
       </c>
       <c r="J525">
-        <v>1895</v>
+        <v>2635</v>
       </c>
       <c r="K525">
-        <v>2254</v>
+        <v>2690</v>
       </c>
       <c r="L525">
-        <v>9498</v>
+        <v>10635</v>
       </c>
     </row>
     <row r="526" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A526" t="s">
-        <v>34</v>
+        <v>163</v>
       </c>
       <c r="B526">
         <v>2025</v>
       </c>
       <c r="C526" t="s">
         <v>271</v>
       </c>
       <c r="D526" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="E526" t="s">
         <v>15</v>
       </c>
       <c r="F526">
-        <v>3491275</v>
+        <v>721706</v>
       </c>
       <c r="G526">
-        <v>17.190000000000001</v>
+        <v>0</v>
       </c>
       <c r="H526">
-        <v>60015</v>
+        <v>11722</v>
       </c>
       <c r="I526">
-        <v>46051</v>
+        <v>46037</v>
       </c>
       <c r="J526">
-        <v>1896</v>
+        <v>2682</v>
       </c>
       <c r="K526">
-        <v>2255</v>
+        <v>2732</v>
       </c>
       <c r="L526">
-        <v>9499</v>
+        <v>10494</v>
       </c>
     </row>
     <row r="527" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A527" t="s">
-        <v>34</v>
+        <v>164</v>
       </c>
       <c r="B527">
         <v>2025</v>
       </c>
       <c r="C527" t="s">
         <v>271</v>
       </c>
       <c r="D527" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="E527" t="s">
         <v>15</v>
       </c>
       <c r="F527">
-        <v>8917512</v>
+        <v>457801</v>
       </c>
       <c r="G527">
-        <v>17.190000000000001</v>
+        <v>0</v>
       </c>
       <c r="H527">
-        <v>153292</v>
+        <v>8231</v>
       </c>
       <c r="I527">
-        <v>46051</v>
+        <v>46039</v>
       </c>
       <c r="J527">
-        <v>1897</v>
+        <v>1892</v>
       </c>
       <c r="K527">
-        <v>2224</v>
+        <v>2216</v>
       </c>
       <c r="L527">
-        <v>9478</v>
+        <v>3878</v>
       </c>
     </row>
     <row r="528" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A528" t="s">
-        <v>74</v>
+        <v>28</v>
       </c>
       <c r="B528">
         <v>2025</v>
       </c>
       <c r="C528" t="s">
         <v>271</v>
       </c>
       <c r="D528" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="E528" t="s">
         <v>15</v>
       </c>
       <c r="F528">
-        <v>469278</v>
+        <v>4660474</v>
       </c>
       <c r="G528">
         <v>0</v>
       </c>
       <c r="H528">
-        <v>8895</v>
+        <v>87867</v>
       </c>
       <c r="I528">
-        <v>46053</v>
+        <v>46043</v>
       </c>
       <c r="J528">
-        <v>2235</v>
+        <v>2168</v>
       </c>
       <c r="K528">
-        <v>2609</v>
+        <v>2520</v>
       </c>
       <c r="L528">
-        <v>9629</v>
+        <v>9609</v>
       </c>
     </row>
     <row r="529" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A529" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B529">
         <v>2025</v>
       </c>
       <c r="C529" t="s">
         <v>271</v>
       </c>
       <c r="D529" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="E529" t="s">
         <v>15</v>
       </c>
       <c r="F529">
-        <v>2216037</v>
+        <v>1405</v>
       </c>
       <c r="G529">
         <v>0</v>
       </c>
       <c r="H529">
-        <v>40217</v>
+        <v>23</v>
       </c>
       <c r="I529">
-        <v>46057</v>
+        <v>46043</v>
       </c>
       <c r="J529">
-        <v>1898</v>
+        <v>2676</v>
       </c>
       <c r="K529">
-        <v>2225</v>
+        <v>2726</v>
       </c>
       <c r="L529">
-        <v>8970</v>
+        <v>10489</v>
       </c>
     </row>
     <row r="530" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A530" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B530">
         <v>2025</v>
       </c>
       <c r="C530" t="s">
         <v>271</v>
       </c>
       <c r="D530" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E530" t="s">
         <v>15</v>
       </c>
       <c r="F530">
-        <v>402850</v>
+        <v>1995868</v>
       </c>
       <c r="G530">
         <v>0</v>
       </c>
       <c r="H530">
-        <v>7311</v>
+        <v>43254</v>
       </c>
       <c r="I530">
-        <v>46057</v>
+        <v>46043</v>
       </c>
       <c r="J530">
-        <v>2680</v>
+        <v>1893</v>
       </c>
       <c r="K530">
-        <v>2730</v>
+        <v>2218</v>
       </c>
       <c r="L530">
-        <v>10492</v>
+        <v>9477</v>
       </c>
     </row>
     <row r="531" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A531" t="s">
-        <v>36</v>
+        <v>72</v>
       </c>
       <c r="B531">
         <v>2025</v>
       </c>
       <c r="C531" t="s">
         <v>271</v>
       </c>
       <c r="D531" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="E531" t="s">
         <v>15</v>
       </c>
       <c r="F531">
-        <v>751791</v>
+        <v>1343516</v>
       </c>
       <c r="G531">
         <v>0</v>
       </c>
       <c r="H531">
-        <v>11402</v>
+        <v>22978</v>
       </c>
       <c r="I531">
-        <v>46057</v>
+        <v>46049</v>
       </c>
       <c r="J531">
-        <v>2247</v>
+        <v>1894</v>
       </c>
       <c r="K531">
-        <v>2634</v>
+        <v>2253</v>
       </c>
       <c r="L531">
-        <v>9640</v>
+        <v>6791</v>
       </c>
     </row>
     <row r="532" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B532">
         <v>2025</v>
       </c>
       <c r="C532" t="s">
         <v>271</v>
       </c>
       <c r="D532" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="E532" t="s">
         <v>15</v>
       </c>
       <c r="F532">
-        <v>35437771</v>
+        <v>0</v>
       </c>
       <c r="G532">
         <v>0</v>
       </c>
       <c r="H532">
-        <v>537449</v>
+        <v>0</v>
       </c>
       <c r="I532">
-        <v>46057</v>
+        <v>46051</v>
       </c>
       <c r="J532">
-        <v>1899</v>
+        <v>1895</v>
       </c>
       <c r="K532">
-        <v>2226</v>
+        <v>2254</v>
       </c>
       <c r="L532">
-        <v>8971</v>
+        <v>9498</v>
       </c>
     </row>
     <row r="533" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B533">
         <v>2025</v>
       </c>
       <c r="C533" t="s">
         <v>271</v>
       </c>
       <c r="D533" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E533" t="s">
         <v>15</v>
       </c>
       <c r="F533">
-        <v>825064</v>
+        <v>3491275</v>
       </c>
       <c r="G533">
-        <v>0</v>
+        <v>17.190000000000001</v>
       </c>
       <c r="H533">
-        <v>14973</v>
+        <v>60015</v>
       </c>
       <c r="I533">
-        <v>46057</v>
+        <v>46051</v>
       </c>
       <c r="J533">
-        <v>1900</v>
+        <v>1896</v>
       </c>
       <c r="K533">
-        <v>2248</v>
+        <v>2255</v>
       </c>
       <c r="L533">
-        <v>8972</v>
+        <v>9499</v>
       </c>
     </row>
     <row r="534" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
-        <v>184</v>
+        <v>34</v>
       </c>
       <c r="B534">
         <v>2025</v>
       </c>
       <c r="C534" t="s">
         <v>271</v>
       </c>
       <c r="D534" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="E534" t="s">
         <v>15</v>
       </c>
       <c r="F534">
-        <v>7790293</v>
+        <v>8917512</v>
       </c>
       <c r="G534">
-        <v>11.496</v>
+        <v>17.190000000000001</v>
       </c>
       <c r="H534">
-        <v>89557</v>
+        <v>153292</v>
       </c>
       <c r="I534">
-        <v>46059</v>
+        <v>46051</v>
       </c>
       <c r="J534">
-        <v>1901</v>
+        <v>1897</v>
       </c>
       <c r="K534">
-        <v>2252</v>
+        <v>2224</v>
       </c>
       <c r="L534">
-        <v>6534</v>
+        <v>9478</v>
       </c>
     </row>
     <row r="535" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A535" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="B535">
         <v>2025</v>
       </c>
       <c r="C535" t="s">
         <v>271</v>
       </c>
       <c r="D535" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="E535" t="s">
         <v>15</v>
       </c>
       <c r="F535">
-        <v>2028875</v>
+        <v>469278</v>
       </c>
       <c r="G535">
         <v>0</v>
       </c>
       <c r="H535">
-        <v>27710</v>
+        <v>8895</v>
       </c>
       <c r="I535">
-        <v>46061</v>
+        <v>46053</v>
       </c>
       <c r="J535">
-        <v>1902</v>
+        <v>2235</v>
       </c>
       <c r="K535">
-        <v>2261</v>
+        <v>2609</v>
       </c>
       <c r="L535">
-        <v>9505</v>
+        <v>9629</v>
       </c>
     </row>
     <row r="536" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A536" t="s">
-        <v>106</v>
+        <v>36</v>
       </c>
       <c r="B536">
         <v>2025</v>
       </c>
       <c r="C536" t="s">
         <v>271</v>
       </c>
       <c r="D536" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="E536" t="s">
         <v>15</v>
       </c>
       <c r="F536">
-        <v>2854996</v>
+        <v>2216037</v>
       </c>
       <c r="G536">
         <v>0</v>
       </c>
       <c r="H536">
-        <v>39146</v>
+        <v>40217</v>
       </c>
       <c r="I536">
-        <v>46061</v>
+        <v>46057</v>
       </c>
       <c r="J536">
-        <v>1903</v>
+        <v>1898</v>
       </c>
       <c r="K536">
-        <v>2262</v>
+        <v>2225</v>
       </c>
       <c r="L536">
-        <v>9506</v>
+        <v>8970</v>
       </c>
     </row>
     <row r="537" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A537" t="s">
-        <v>106</v>
+        <v>36</v>
       </c>
       <c r="B537">
         <v>2025</v>
       </c>
       <c r="C537" t="s">
         <v>271</v>
       </c>
       <c r="D537" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="E537" t="s">
         <v>15</v>
       </c>
       <c r="F537">
-        <v>1106244</v>
+        <v>402850</v>
       </c>
       <c r="G537">
         <v>0</v>
       </c>
       <c r="H537">
-        <v>17063</v>
+        <v>7311</v>
       </c>
       <c r="I537">
-        <v>46061</v>
+        <v>46057</v>
       </c>
       <c r="J537">
-        <v>2255</v>
+        <v>2680</v>
       </c>
       <c r="K537">
-        <v>2696</v>
+        <v>2730</v>
       </c>
       <c r="L537">
-        <v>10627</v>
+        <v>10492</v>
       </c>
     </row>
     <row r="538" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A538" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="B538">
         <v>2025</v>
       </c>
       <c r="C538" t="s">
         <v>271</v>
       </c>
       <c r="D538" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="E538" t="s">
         <v>15</v>
       </c>
       <c r="F538">
-        <v>0</v>
+        <v>751791</v>
       </c>
       <c r="G538">
         <v>0</v>
       </c>
       <c r="H538">
-        <v>0</v>
+        <v>11402</v>
       </c>
       <c r="I538">
-        <v>46065</v>
+        <v>46057</v>
       </c>
       <c r="J538">
-        <v>1907</v>
+        <v>2247</v>
       </c>
       <c r="K538">
-        <v>2266</v>
+        <v>2634</v>
       </c>
       <c r="L538">
-        <v>8885</v>
+        <v>9640</v>
       </c>
     </row>
     <row r="539" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A539" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="B539">
         <v>2025</v>
       </c>
       <c r="C539" t="s">
         <v>271</v>
       </c>
       <c r="D539" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E539" t="s">
         <v>15</v>
       </c>
       <c r="F539">
-        <v>11864734</v>
+        <v>35437771</v>
       </c>
       <c r="G539">
         <v>0</v>
       </c>
       <c r="H539">
-        <v>173106</v>
+        <v>537449</v>
       </c>
       <c r="I539">
-        <v>46065</v>
+        <v>46057</v>
       </c>
       <c r="J539">
-        <v>1906</v>
+        <v>1899</v>
       </c>
       <c r="K539">
-        <v>2265</v>
+        <v>2226</v>
       </c>
       <c r="L539">
-        <v>8886</v>
+        <v>8971</v>
       </c>
     </row>
     <row r="540" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A540" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="B540">
         <v>2025</v>
       </c>
       <c r="C540" t="s">
         <v>271</v>
       </c>
       <c r="D540" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="E540" t="s">
         <v>15</v>
       </c>
       <c r="F540">
-        <v>6475279</v>
+        <v>825064</v>
       </c>
       <c r="G540">
         <v>0</v>
       </c>
       <c r="H540">
-        <v>94474</v>
+        <v>14973</v>
       </c>
       <c r="I540">
-        <v>46065</v>
+        <v>46057</v>
       </c>
       <c r="J540">
-        <v>1904</v>
+        <v>1900</v>
       </c>
       <c r="K540">
-        <v>2263</v>
+        <v>2248</v>
       </c>
       <c r="L540">
-        <v>8888</v>
+        <v>8972</v>
       </c>
     </row>
     <row r="541" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A541" t="s">
-        <v>78</v>
+        <v>184</v>
       </c>
       <c r="B541">
         <v>2025</v>
       </c>
       <c r="C541" t="s">
         <v>271</v>
       </c>
       <c r="D541" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="E541" t="s">
         <v>15</v>
       </c>
       <c r="F541">
-        <v>1343646</v>
+        <v>7790293</v>
       </c>
       <c r="G541">
-        <v>0</v>
+        <v>11.496</v>
       </c>
       <c r="H541">
-        <v>19604</v>
+        <v>89557</v>
       </c>
       <c r="I541">
-        <v>46065</v>
+        <v>46059</v>
       </c>
       <c r="J541">
-        <v>2244</v>
+        <v>1901</v>
       </c>
       <c r="K541">
-        <v>2631</v>
+        <v>2252</v>
       </c>
       <c r="L541">
-        <v>9637</v>
+        <v>6534</v>
       </c>
     </row>
     <row r="542" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A542" t="s">
-        <v>78</v>
+        <v>106</v>
       </c>
       <c r="B542">
         <v>2025</v>
       </c>
       <c r="C542" t="s">
         <v>271</v>
       </c>
       <c r="D542" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="E542" t="s">
         <v>15</v>
       </c>
       <c r="F542">
-        <v>3816953</v>
+        <v>2028875</v>
       </c>
       <c r="G542">
         <v>0</v>
       </c>
       <c r="H542">
-        <v>55689</v>
+        <v>27710</v>
       </c>
       <c r="I542">
-        <v>46065</v>
+        <v>46061</v>
       </c>
       <c r="J542">
-        <v>2645</v>
+        <v>1902</v>
       </c>
       <c r="K542">
-        <v>2700</v>
+        <v>2261</v>
       </c>
       <c r="L542">
-        <v>10484</v>
+        <v>9505</v>
       </c>
     </row>
     <row r="543" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A543" t="s">
-        <v>78</v>
+        <v>106</v>
       </c>
       <c r="B543">
         <v>2025</v>
       </c>
       <c r="C543" t="s">
         <v>271</v>
       </c>
       <c r="D543" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="E543" t="s">
         <v>15</v>
       </c>
       <c r="F543">
-        <v>13805436</v>
+        <v>2854996</v>
       </c>
       <c r="G543">
         <v>0</v>
       </c>
       <c r="H543">
-        <v>238102</v>
+        <v>39146</v>
       </c>
       <c r="I543">
-        <v>46065</v>
+        <v>46061</v>
       </c>
       <c r="J543">
-        <v>1905</v>
+        <v>1903</v>
       </c>
       <c r="K543">
-        <v>2264</v>
+        <v>2262</v>
       </c>
       <c r="L543">
-        <v>8887</v>
+        <v>9506</v>
       </c>
     </row>
     <row r="544" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A544" t="s">
-        <v>39</v>
+        <v>106</v>
       </c>
       <c r="B544">
         <v>2025</v>
       </c>
       <c r="C544" t="s">
         <v>271</v>
       </c>
       <c r="D544" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="E544" t="s">
         <v>15</v>
       </c>
       <c r="F544">
-        <v>2035023</v>
+        <v>1106244</v>
       </c>
       <c r="G544">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H544">
-        <v>36923</v>
+        <v>17063</v>
       </c>
       <c r="I544">
-        <v>46067</v>
+        <v>46061</v>
       </c>
       <c r="J544">
-        <v>1909</v>
+        <v>2255</v>
       </c>
       <c r="K544">
-        <v>2268</v>
+        <v>2696</v>
       </c>
       <c r="L544">
-        <v>9507</v>
+        <v>10627</v>
       </c>
     </row>
     <row r="545" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A545" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="B545">
         <v>2025</v>
       </c>
       <c r="C545" t="s">
         <v>271</v>
       </c>
       <c r="D545" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E545" t="s">
         <v>15</v>
       </c>
       <c r="F545">
         <v>0</v>
       </c>
       <c r="G545">
         <v>0</v>
       </c>
       <c r="H545">
         <v>0</v>
       </c>
       <c r="I545">
-        <v>46067</v>
+        <v>46065</v>
       </c>
       <c r="J545">
-        <v>2721</v>
+        <v>1907</v>
       </c>
       <c r="K545">
-        <v>2771</v>
+        <v>2266</v>
       </c>
       <c r="L545">
-        <v>10674</v>
+        <v>8885</v>
       </c>
     </row>
     <row r="546" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="B546">
         <v>2025</v>
       </c>
       <c r="C546" t="s">
         <v>271</v>
       </c>
       <c r="D546" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="E546" t="s">
         <v>15</v>
       </c>
       <c r="F546">
-        <v>1814981</v>
+        <v>11864734</v>
       </c>
       <c r="G546">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H546">
-        <v>35971</v>
+        <v>173106</v>
       </c>
       <c r="I546">
-        <v>46067</v>
+        <v>46065</v>
       </c>
       <c r="J546">
-        <v>1908</v>
+        <v>1906</v>
       </c>
       <c r="K546">
-        <v>2256</v>
+        <v>2265</v>
       </c>
       <c r="L546">
-        <v>9500</v>
+        <v>8886</v>
       </c>
     </row>
     <row r="547" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A547" t="s">
-        <v>40</v>
+        <v>78</v>
       </c>
       <c r="B547">
         <v>2025</v>
       </c>
       <c r="C547" t="s">
         <v>271</v>
       </c>
       <c r="D547" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="E547" t="s">
         <v>15</v>
       </c>
       <c r="F547">
-        <v>25459720</v>
+        <v>6475279</v>
       </c>
       <c r="G547">
         <v>0</v>
       </c>
       <c r="H547">
-        <v>452394</v>
+        <v>94474</v>
       </c>
       <c r="I547">
-        <v>46073</v>
+        <v>46065</v>
       </c>
       <c r="J547">
-        <v>1910</v>
+        <v>1904</v>
       </c>
       <c r="K547">
-        <v>2269</v>
+        <v>2263</v>
       </c>
       <c r="L547">
-        <v>8548</v>
+        <v>8888</v>
       </c>
     </row>
     <row r="548" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A548" t="s">
-        <v>193</v>
+        <v>78</v>
       </c>
       <c r="B548">
         <v>2025</v>
       </c>
       <c r="C548" t="s">
         <v>271</v>
       </c>
       <c r="D548" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="E548" t="s">
         <v>15</v>
       </c>
       <c r="F548">
-        <v>0</v>
+        <v>1343646</v>
       </c>
       <c r="G548">
         <v>0</v>
       </c>
       <c r="H548">
-        <v>0</v>
+        <v>19604</v>
       </c>
       <c r="I548">
-        <v>46077</v>
+        <v>46065</v>
       </c>
       <c r="J548">
-        <v>1911</v>
+        <v>2244</v>
       </c>
       <c r="K548">
-        <v>2270</v>
+        <v>2631</v>
       </c>
       <c r="L548">
-        <v>9508</v>
+        <v>9637</v>
       </c>
     </row>
     <row r="549" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A549" t="s">
-        <v>193</v>
+        <v>78</v>
       </c>
       <c r="B549">
         <v>2025</v>
       </c>
       <c r="C549" t="s">
         <v>271</v>
       </c>
       <c r="D549" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="E549" t="s">
         <v>15</v>
       </c>
       <c r="F549">
-        <v>4773939</v>
+        <v>3816953</v>
       </c>
       <c r="G549">
         <v>0</v>
       </c>
       <c r="H549">
-        <v>85296</v>
+        <v>55689</v>
       </c>
       <c r="I549">
-        <v>46077</v>
+        <v>46065</v>
       </c>
       <c r="J549">
-        <v>2239</v>
+        <v>2645</v>
       </c>
       <c r="K549">
-        <v>2610</v>
+        <v>2700</v>
       </c>
       <c r="L549">
-        <v>9630</v>
+        <v>10484</v>
       </c>
     </row>
     <row r="550" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A550" t="s">
-        <v>193</v>
+        <v>78</v>
       </c>
       <c r="B550">
         <v>2025</v>
       </c>
       <c r="C550" t="s">
         <v>271</v>
       </c>
       <c r="D550" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="E550" t="s">
         <v>15</v>
       </c>
       <c r="F550">
-        <v>0</v>
+        <v>13805436</v>
       </c>
       <c r="G550">
         <v>0</v>
       </c>
       <c r="H550">
-        <v>0</v>
+        <v>238102</v>
       </c>
       <c r="I550">
-        <v>46077</v>
+        <v>46065</v>
       </c>
       <c r="J550">
-        <v>2698</v>
+        <v>1905</v>
       </c>
       <c r="K550">
-        <v>2748</v>
+        <v>2264</v>
       </c>
       <c r="L550">
-        <v>10631</v>
+        <v>8887</v>
       </c>
     </row>
     <row r="551" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A551" t="s">
-        <v>194</v>
+        <v>39</v>
       </c>
       <c r="B551">
         <v>2025</v>
       </c>
       <c r="C551" t="s">
         <v>271</v>
       </c>
       <c r="D551" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="E551" t="s">
         <v>15</v>
       </c>
       <c r="F551">
-        <v>0</v>
+        <v>2035023</v>
       </c>
       <c r="G551">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H551">
-        <v>0</v>
+        <v>36923</v>
       </c>
       <c r="I551">
-        <v>46079</v>
+        <v>46067</v>
       </c>
       <c r="J551">
-        <v>1916</v>
+        <v>1909</v>
       </c>
       <c r="K551">
-        <v>2275</v>
+        <v>2268</v>
       </c>
       <c r="L551">
-        <v>10645</v>
+        <v>9507</v>
       </c>
     </row>
     <row r="552" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A552" t="s">
-        <v>194</v>
+        <v>39</v>
       </c>
       <c r="B552">
         <v>2025</v>
       </c>
       <c r="C552" t="s">
         <v>271</v>
       </c>
       <c r="D552" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="E552" t="s">
         <v>15</v>
       </c>
       <c r="F552">
-        <v>2648700</v>
+        <v>0</v>
       </c>
       <c r="G552">
         <v>0</v>
       </c>
       <c r="H552">
-        <v>45732</v>
+        <v>0</v>
       </c>
       <c r="I552">
-        <v>46079</v>
+        <v>46067</v>
       </c>
       <c r="J552">
-        <v>1914</v>
+        <v>2721</v>
       </c>
       <c r="K552">
-        <v>2273</v>
+        <v>2771</v>
       </c>
       <c r="L552">
-        <v>10644</v>
+        <v>10674</v>
       </c>
     </row>
     <row r="553" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A553" t="s">
-        <v>194</v>
+        <v>39</v>
       </c>
       <c r="B553">
         <v>2025</v>
       </c>
       <c r="C553" t="s">
         <v>271</v>
       </c>
       <c r="D553" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="E553" t="s">
         <v>15</v>
       </c>
       <c r="F553">
-        <v>3267800</v>
+        <v>1814981</v>
       </c>
       <c r="G553">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H553">
-        <v>56422</v>
+        <v>35971</v>
       </c>
       <c r="I553">
-        <v>46079</v>
+        <v>46067</v>
       </c>
       <c r="J553">
-        <v>2204</v>
+        <v>1908</v>
       </c>
       <c r="K553">
-        <v>2591</v>
+        <v>2256</v>
       </c>
       <c r="L553">
-        <v>10646</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="554" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A554" t="s">
-        <v>194</v>
+        <v>40</v>
       </c>
       <c r="B554">
         <v>2025</v>
       </c>
       <c r="C554" t="s">
         <v>271</v>
       </c>
       <c r="D554" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="E554" t="s">
         <v>15</v>
       </c>
       <c r="F554">
-        <v>569549</v>
+        <v>25459720</v>
       </c>
       <c r="G554">
         <v>0</v>
       </c>
       <c r="H554">
-        <v>9834</v>
+        <v>452394</v>
       </c>
       <c r="I554">
-        <v>46079</v>
+        <v>46073</v>
       </c>
       <c r="J554">
-        <v>2249</v>
+        <v>1910</v>
       </c>
       <c r="K554">
-        <v>2636</v>
+        <v>2269</v>
       </c>
       <c r="L554">
-        <v>10647</v>
+        <v>8548</v>
       </c>
     </row>
     <row r="555" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B555">
         <v>2025</v>
       </c>
       <c r="C555" t="s">
         <v>271</v>
       </c>
       <c r="D555" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="E555" t="s">
         <v>15</v>
       </c>
       <c r="F555">
-        <v>5872025</v>
+        <v>0</v>
       </c>
       <c r="G555">
         <v>0</v>
       </c>
       <c r="H555">
-        <v>101243</v>
+        <v>0</v>
       </c>
       <c r="I555">
-        <v>46079</v>
+        <v>46077</v>
       </c>
       <c r="J555">
-        <v>2646</v>
+        <v>1911</v>
       </c>
       <c r="K555">
-        <v>2701</v>
+        <v>2270</v>
       </c>
       <c r="L555">
-        <v>10648</v>
+        <v>9508</v>
       </c>
     </row>
     <row r="556" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B556">
         <v>2025</v>
       </c>
       <c r="C556" t="s">
         <v>271</v>
       </c>
       <c r="D556" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="E556" t="s">
         <v>15</v>
       </c>
       <c r="F556">
-        <v>0</v>
+        <v>4773939</v>
       </c>
       <c r="G556">
         <v>0</v>
       </c>
       <c r="H556">
-        <v>0</v>
+        <v>85296</v>
       </c>
       <c r="I556">
-        <v>46079</v>
+        <v>46077</v>
       </c>
       <c r="J556">
-        <v>2716</v>
+        <v>2239</v>
       </c>
       <c r="K556">
-        <v>2766</v>
+        <v>2610</v>
       </c>
       <c r="L556">
-        <v>10664</v>
+        <v>9630</v>
       </c>
     </row>
     <row r="557" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B557">
         <v>2025</v>
       </c>
       <c r="C557" t="s">
         <v>271</v>
       </c>
       <c r="D557" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="E557" t="s">
         <v>15</v>
       </c>
       <c r="F557">
-        <v>1928800</v>
+        <v>0</v>
       </c>
       <c r="G557">
         <v>0</v>
       </c>
       <c r="H557">
-        <v>33303</v>
+        <v>0</v>
       </c>
       <c r="I557">
-        <v>46079</v>
+        <v>46077</v>
       </c>
       <c r="J557">
-        <v>1912</v>
+        <v>2698</v>
       </c>
       <c r="K557">
-        <v>2257</v>
+        <v>2748</v>
       </c>
       <c r="L557">
-        <v>10640</v>
+        <v>10631</v>
       </c>
     </row>
     <row r="558" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
         <v>194</v>
       </c>
       <c r="B558">
         <v>2025</v>
       </c>
       <c r="C558" t="s">
         <v>271</v>
       </c>
       <c r="D558" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="E558" t="s">
         <v>15</v>
       </c>
       <c r="F558">
-        <v>1039600</v>
+        <v>0</v>
       </c>
       <c r="G558">
         <v>0</v>
       </c>
       <c r="H558">
-        <v>17950</v>
+        <v>0</v>
       </c>
       <c r="I558">
         <v>46079</v>
       </c>
       <c r="J558">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="K558">
-        <v>2258</v>
+        <v>2275</v>
       </c>
       <c r="L558">
-        <v>10641</v>
+        <v>10645</v>
       </c>
     </row>
     <row r="559" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A559" t="s">
         <v>194</v>
       </c>
       <c r="B559">
         <v>2025</v>
       </c>
       <c r="C559" t="s">
         <v>271</v>
       </c>
       <c r="D559" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="E559" t="s">
         <v>15</v>
       </c>
       <c r="F559">
-        <v>3309800</v>
+        <v>2648700</v>
       </c>
       <c r="G559">
         <v>0</v>
       </c>
       <c r="H559">
-        <v>57147</v>
+        <v>45732</v>
       </c>
       <c r="I559">
         <v>46079</v>
       </c>
       <c r="J559">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="K559">
-        <v>2259</v>
+        <v>2273</v>
       </c>
       <c r="L559">
-        <v>10642</v>
+        <v>10644</v>
       </c>
     </row>
     <row r="560" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
         <v>194</v>
       </c>
       <c r="B560">
         <v>2025</v>
       </c>
       <c r="C560" t="s">
         <v>271</v>
       </c>
       <c r="D560" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="E560" t="s">
         <v>15</v>
       </c>
       <c r="F560">
-        <v>14399468</v>
+        <v>3267800</v>
       </c>
       <c r="G560">
         <v>0</v>
       </c>
       <c r="H560">
-        <v>219905</v>
+        <v>56422</v>
       </c>
       <c r="I560">
         <v>46079</v>
       </c>
       <c r="J560">
-        <v>1917</v>
+        <v>2204</v>
       </c>
       <c r="K560">
-        <v>2260</v>
+        <v>2591</v>
       </c>
       <c r="L560">
-        <v>10643</v>
+        <v>10646</v>
       </c>
     </row>
     <row r="561" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A561" t="s">
         <v>194</v>
       </c>
       <c r="B561">
         <v>2025</v>
       </c>
       <c r="C561" t="s">
         <v>271</v>
       </c>
       <c r="D561" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="E561" t="s">
         <v>15</v>
       </c>
       <c r="F561">
-        <v>2515383</v>
+        <v>569549</v>
       </c>
       <c r="G561">
         <v>0</v>
       </c>
       <c r="H561">
-        <v>43431</v>
+        <v>9834</v>
       </c>
       <c r="I561">
         <v>46079</v>
       </c>
       <c r="J561">
-        <v>2243</v>
+        <v>2249</v>
       </c>
       <c r="K561">
-        <v>2630</v>
+        <v>2636</v>
       </c>
       <c r="L561">
-        <v>10649</v>
+        <v>10647</v>
       </c>
     </row>
     <row r="562" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A562" t="s">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="B562">
         <v>2025</v>
       </c>
       <c r="C562" t="s">
         <v>271</v>
       </c>
       <c r="D562" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
       <c r="E562" t="s">
         <v>15</v>
       </c>
       <c r="F562">
-        <v>13127151</v>
+        <v>5872025</v>
       </c>
       <c r="G562">
         <v>0</v>
       </c>
       <c r="H562">
-        <v>186406</v>
+        <v>101243</v>
       </c>
       <c r="I562">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J562">
-        <v>1924</v>
+        <v>2646</v>
       </c>
       <c r="K562">
-        <v>2283</v>
+        <v>2701</v>
       </c>
       <c r="L562">
-        <v>9517</v>
+        <v>10648</v>
       </c>
     </row>
     <row r="563" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A563" t="s">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="B563">
         <v>2025</v>
       </c>
       <c r="C563" t="s">
         <v>271</v>
       </c>
       <c r="D563" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="E563" t="s">
         <v>15</v>
       </c>
       <c r="F563">
-        <v>8594813</v>
+        <v>0</v>
       </c>
       <c r="G563">
         <v>0</v>
       </c>
       <c r="H563">
-        <v>122047</v>
+        <v>0</v>
       </c>
       <c r="I563">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J563">
-        <v>1922</v>
+        <v>2716</v>
       </c>
       <c r="K563">
-        <v>2281</v>
+        <v>2766</v>
       </c>
       <c r="L563">
-        <v>9515</v>
+        <v>10664</v>
       </c>
     </row>
     <row r="564" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A564" t="s">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="B564">
         <v>2025</v>
       </c>
       <c r="C564" t="s">
         <v>271</v>
       </c>
       <c r="D564" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="E564" t="s">
         <v>15</v>
       </c>
       <c r="F564">
-        <v>5204155</v>
+        <v>1928800</v>
       </c>
       <c r="G564">
         <v>0</v>
       </c>
       <c r="H564">
-        <v>73899</v>
+        <v>33303</v>
       </c>
       <c r="I564">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J564">
-        <v>1925</v>
+        <v>1912</v>
       </c>
       <c r="K564">
-        <v>2284</v>
+        <v>2257</v>
       </c>
       <c r="L564">
-        <v>9518</v>
+        <v>10640</v>
       </c>
     </row>
     <row r="565" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A565" t="s">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="B565">
         <v>2025</v>
       </c>
       <c r="C565" t="s">
         <v>271</v>
       </c>
       <c r="D565" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="E565" t="s">
         <v>15</v>
       </c>
       <c r="F565">
-        <v>8006604</v>
+        <v>1039600</v>
       </c>
       <c r="G565">
         <v>0</v>
       </c>
       <c r="H565">
-        <v>102488</v>
+        <v>17950</v>
       </c>
       <c r="I565">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J565">
-        <v>1921</v>
+        <v>1913</v>
       </c>
       <c r="K565">
-        <v>2280</v>
+        <v>2258</v>
       </c>
       <c r="L565">
-        <v>9514</v>
+        <v>10641</v>
       </c>
     </row>
     <row r="566" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A566" t="s">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="B566">
         <v>2025</v>
       </c>
       <c r="C566" t="s">
         <v>271</v>
       </c>
       <c r="D566" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="E566" t="s">
         <v>15</v>
       </c>
       <c r="F566">
-        <v>6506241</v>
+        <v>3309800</v>
       </c>
       <c r="G566">
         <v>0</v>
       </c>
       <c r="H566">
-        <v>92339</v>
+        <v>57147</v>
       </c>
       <c r="I566">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J566">
-        <v>1928</v>
+        <v>1915</v>
       </c>
       <c r="K566">
-        <v>2298</v>
+        <v>2259</v>
       </c>
       <c r="L566">
-        <v>9531</v>
+        <v>10642</v>
       </c>
     </row>
     <row r="567" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A567" t="s">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="B567">
         <v>2025</v>
       </c>
       <c r="C567" t="s">
         <v>271</v>
       </c>
       <c r="D567" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="E567" t="s">
         <v>15</v>
       </c>
       <c r="F567">
-        <v>0</v>
+        <v>14399468</v>
       </c>
       <c r="G567">
         <v>0</v>
       </c>
       <c r="H567">
-        <v>0</v>
+        <v>219905</v>
       </c>
       <c r="I567">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J567">
-        <v>1926</v>
+        <v>1917</v>
       </c>
       <c r="K567">
-        <v>2285</v>
+        <v>2260</v>
       </c>
       <c r="L567">
-        <v>9519</v>
+        <v>10643</v>
       </c>
     </row>
     <row r="568" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A568" t="s">
-        <v>61</v>
+        <v>194</v>
       </c>
       <c r="B568">
         <v>2025</v>
       </c>
       <c r="C568" t="s">
         <v>271</v>
       </c>
       <c r="D568" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="E568" t="s">
         <v>15</v>
       </c>
       <c r="F568">
-        <v>0</v>
+        <v>2515383</v>
       </c>
       <c r="G568">
         <v>0</v>
       </c>
       <c r="H568">
-        <v>0</v>
+        <v>43431</v>
       </c>
       <c r="I568">
-        <v>46081</v>
+        <v>46079</v>
       </c>
       <c r="J568">
-        <v>1929</v>
+        <v>2243</v>
       </c>
       <c r="K568">
-        <v>2288</v>
+        <v>2630</v>
       </c>
       <c r="L568">
-        <v>9521</v>
+        <v>10649</v>
       </c>
     </row>
     <row r="569" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A569" t="s">
         <v>61</v>
       </c>
       <c r="B569">
         <v>2025</v>
       </c>
       <c r="C569" t="s">
         <v>271</v>
       </c>
       <c r="D569" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="E569" t="s">
         <v>15</v>
       </c>
       <c r="F569">
-        <v>10050024</v>
+        <v>13127151</v>
       </c>
       <c r="G569">
         <v>0</v>
       </c>
       <c r="H569">
-        <v>142355</v>
+        <v>186406</v>
       </c>
       <c r="I569">
         <v>46081</v>
       </c>
       <c r="J569">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="K569">
-        <v>2286</v>
+        <v>2283</v>
       </c>
       <c r="L569">
-        <v>9520</v>
+        <v>9517</v>
       </c>
     </row>
     <row r="570" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A570" t="s">
         <v>61</v>
       </c>
       <c r="B570">
         <v>2025</v>
       </c>
       <c r="C570" t="s">
         <v>271</v>
       </c>
       <c r="D570" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="E570" t="s">
         <v>15</v>
       </c>
       <c r="F570">
-        <v>0</v>
+        <v>8594813</v>
       </c>
       <c r="G570">
         <v>0</v>
       </c>
       <c r="H570">
-        <v>0</v>
+        <v>122047</v>
       </c>
       <c r="I570">
         <v>46081</v>
       </c>
       <c r="J570">
-        <v>1918</v>
+        <v>1922</v>
       </c>
       <c r="K570">
-        <v>2277</v>
+        <v>2281</v>
       </c>
       <c r="L570">
-        <v>9511</v>
+        <v>9515</v>
       </c>
     </row>
     <row r="571" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A571" t="s">
         <v>61</v>
       </c>
       <c r="B571">
         <v>2025</v>
       </c>
       <c r="C571" t="s">
         <v>271</v>
       </c>
       <c r="D571" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="E571" t="s">
         <v>15</v>
       </c>
       <c r="F571">
-        <v>12740422</v>
+        <v>5204155</v>
       </c>
       <c r="G571">
         <v>0</v>
       </c>
       <c r="H571">
-        <v>131452</v>
+        <v>73899</v>
       </c>
       <c r="I571">
         <v>46081</v>
       </c>
       <c r="J571">
-        <v>1920</v>
+        <v>1925</v>
       </c>
       <c r="K571">
-        <v>2279</v>
+        <v>2284</v>
       </c>
       <c r="L571">
-        <v>9513</v>
+        <v>9518</v>
       </c>
     </row>
     <row r="572" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A572" t="s">
         <v>61</v>
       </c>
       <c r="B572">
         <v>2025</v>
       </c>
       <c r="C572" t="s">
         <v>271</v>
       </c>
       <c r="D572" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="E572" t="s">
         <v>15</v>
       </c>
       <c r="F572">
-        <v>13816685</v>
+        <v>8006604</v>
       </c>
       <c r="G572">
         <v>0</v>
       </c>
       <c r="H572">
-        <v>109982</v>
+        <v>102488</v>
       </c>
       <c r="I572">
         <v>46081</v>
       </c>
       <c r="J572">
-        <v>1923</v>
+        <v>1921</v>
       </c>
       <c r="K572">
-        <v>2282</v>
+        <v>2280</v>
       </c>
       <c r="L572">
-        <v>9516</v>
+        <v>9514</v>
       </c>
     </row>
     <row r="573" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A573" t="s">
         <v>61</v>
       </c>
       <c r="B573">
         <v>2025</v>
       </c>
       <c r="C573" t="s">
         <v>271</v>
       </c>
       <c r="D573" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="E573" t="s">
         <v>15</v>
       </c>
       <c r="F573">
-        <v>106602</v>
+        <v>6506241</v>
       </c>
       <c r="G573">
         <v>0</v>
       </c>
       <c r="H573">
-        <v>1813</v>
+        <v>92339</v>
       </c>
       <c r="I573">
         <v>46081</v>
       </c>
       <c r="J573">
-        <v>2644</v>
+        <v>1928</v>
       </c>
       <c r="K573">
-        <v>2699</v>
+        <v>2298</v>
       </c>
       <c r="L573">
-        <v>10754</v>
+        <v>9531</v>
       </c>
     </row>
     <row r="574" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A574" t="s">
         <v>61</v>
       </c>
       <c r="B574">
         <v>2025</v>
       </c>
       <c r="C574" t="s">
         <v>271</v>
       </c>
       <c r="D574" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="E574" t="s">
         <v>15</v>
       </c>
       <c r="F574">
         <v>0</v>
       </c>
       <c r="G574">
         <v>0</v>
       </c>
       <c r="H574">
         <v>0</v>
       </c>
       <c r="I574">
         <v>46081</v>
       </c>
       <c r="J574">
-        <v>2718</v>
+        <v>1926</v>
       </c>
       <c r="K574">
-        <v>2768</v>
+        <v>2285</v>
       </c>
       <c r="L574">
-        <v>10666</v>
+        <v>9519</v>
       </c>
     </row>
     <row r="575" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A575" t="s">
         <v>61</v>
       </c>
       <c r="B575">
         <v>2025</v>
       </c>
       <c r="C575" t="s">
         <v>271</v>
       </c>
       <c r="D575" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="E575" t="s">
         <v>15</v>
       </c>
       <c r="F575">
-        <v>13729632</v>
+        <v>0</v>
       </c>
       <c r="G575">
         <v>0</v>
       </c>
       <c r="H575">
-        <v>201879</v>
+        <v>0</v>
       </c>
       <c r="I575">
         <v>46081</v>
       </c>
       <c r="J575">
-        <v>1919</v>
+        <v>1929</v>
       </c>
       <c r="K575">
-        <v>2278</v>
+        <v>2288</v>
       </c>
       <c r="L575">
-        <v>9512</v>
+        <v>9521</v>
       </c>
     </row>
     <row r="576" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A576" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="B576">
         <v>2025</v>
       </c>
       <c r="C576" t="s">
         <v>271</v>
       </c>
       <c r="D576" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="E576" t="s">
         <v>15</v>
       </c>
       <c r="F576">
-        <v>8674650</v>
+        <v>10050024</v>
       </c>
       <c r="G576">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H576">
-        <v>97572</v>
+        <v>142355</v>
       </c>
       <c r="I576">
-        <v>46083</v>
+        <v>46081</v>
       </c>
       <c r="J576">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="K576">
-        <v>2294</v>
+        <v>2286</v>
       </c>
       <c r="L576">
-        <v>9527</v>
+        <v>9520</v>
       </c>
     </row>
     <row r="577" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A577" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="B577">
         <v>2025</v>
       </c>
       <c r="C577" t="s">
         <v>271</v>
       </c>
       <c r="D577" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="E577" t="s">
         <v>15</v>
       </c>
       <c r="F577">
         <v>0</v>
       </c>
       <c r="G577">
         <v>0</v>
       </c>
       <c r="H577">
         <v>0</v>
       </c>
       <c r="I577">
-        <v>46083</v>
+        <v>46081</v>
       </c>
       <c r="J577">
-        <v>2712</v>
+        <v>1918</v>
       </c>
       <c r="K577">
-        <v>2762</v>
+        <v>2277</v>
       </c>
       <c r="L577">
-        <v>10660</v>
+        <v>9511</v>
       </c>
     </row>
     <row r="578" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A578" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="B578">
         <v>2025</v>
       </c>
       <c r="C578" t="s">
         <v>271</v>
       </c>
       <c r="D578" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="E578" t="s">
         <v>15</v>
       </c>
       <c r="F578">
-        <v>5442120</v>
+        <v>12740422</v>
       </c>
       <c r="G578">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H578">
-        <v>86954</v>
+        <v>131452</v>
       </c>
       <c r="I578">
-        <v>46083</v>
+        <v>46081</v>
       </c>
       <c r="J578">
-        <v>1931</v>
+        <v>1920</v>
       </c>
       <c r="K578">
-        <v>2290</v>
+        <v>2279</v>
       </c>
       <c r="L578">
-        <v>9523</v>
+        <v>9513</v>
       </c>
     </row>
     <row r="579" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A579" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="B579">
         <v>2025</v>
       </c>
       <c r="C579" t="s">
         <v>271</v>
       </c>
       <c r="D579" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="E579" t="s">
         <v>15</v>
       </c>
       <c r="F579">
-        <v>53399525</v>
+        <v>13816685</v>
       </c>
       <c r="G579">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H579">
-        <v>821030</v>
+        <v>109982</v>
       </c>
       <c r="I579">
-        <v>46083</v>
+        <v>46081</v>
       </c>
       <c r="J579">
-        <v>1930</v>
+        <v>1923</v>
       </c>
       <c r="K579">
-        <v>2289</v>
+        <v>2282</v>
       </c>
       <c r="L579">
-        <v>9522</v>
+        <v>9516</v>
       </c>
     </row>
     <row r="580" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A580" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="B580">
         <v>2025</v>
       </c>
       <c r="C580" t="s">
         <v>271</v>
       </c>
       <c r="D580" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="E580" t="s">
         <v>15</v>
       </c>
       <c r="F580">
-        <v>85104070</v>
+        <v>106602</v>
       </c>
       <c r="G580">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H580">
-        <v>1251199</v>
+        <v>1813</v>
       </c>
       <c r="I580">
-        <v>46083</v>
+        <v>46081</v>
       </c>
       <c r="J580">
-        <v>1938</v>
+        <v>2644</v>
       </c>
       <c r="K580">
-        <v>2297</v>
+        <v>2699</v>
       </c>
       <c r="L580">
-        <v>9530</v>
+        <v>10754</v>
       </c>
     </row>
     <row r="581" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A581" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="B581">
         <v>2025</v>
       </c>
       <c r="C581" t="s">
         <v>271</v>
       </c>
       <c r="D581" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="E581" t="s">
         <v>15</v>
       </c>
       <c r="F581">
-        <v>13997317</v>
+        <v>0</v>
       </c>
       <c r="G581">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H581">
-        <v>223649</v>
+        <v>0</v>
       </c>
       <c r="I581">
-        <v>46083</v>
+        <v>46081</v>
       </c>
       <c r="J581">
-        <v>2022</v>
+        <v>2718</v>
       </c>
       <c r="K581">
-        <v>2379</v>
+        <v>2768</v>
       </c>
       <c r="L581">
-        <v>9606</v>
+        <v>10666</v>
       </c>
     </row>
     <row r="582" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A582" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="B582">
         <v>2025</v>
       </c>
       <c r="C582" t="s">
         <v>271</v>
       </c>
       <c r="D582" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="E582" t="s">
         <v>15</v>
       </c>
       <c r="F582">
-        <v>44612444</v>
+        <v>13729632</v>
       </c>
       <c r="G582">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H582">
-        <v>818794</v>
+        <v>201879</v>
       </c>
       <c r="I582">
-        <v>46083</v>
+        <v>46081</v>
       </c>
       <c r="J582">
-        <v>1933</v>
+        <v>1919</v>
       </c>
       <c r="K582">
-        <v>2292</v>
+        <v>2278</v>
       </c>
       <c r="L582">
-        <v>9525</v>
+        <v>9512</v>
       </c>
     </row>
     <row r="583" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A583" t="s">
         <v>81</v>
       </c>
       <c r="B583">
         <v>2025</v>
       </c>
       <c r="C583" t="s">
         <v>271</v>
       </c>
       <c r="D583" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="E583" t="s">
         <v>15</v>
       </c>
       <c r="F583">
-        <v>31189575</v>
+        <v>8674650</v>
       </c>
       <c r="G583">
         <v>1</v>
       </c>
       <c r="H583">
-        <v>572485</v>
+        <v>97572</v>
       </c>
       <c r="I583">
         <v>46083</v>
       </c>
       <c r="J583">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="K583">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="L583">
-        <v>9526</v>
+        <v>9527</v>
       </c>
     </row>
     <row r="584" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A584" t="s">
         <v>81</v>
       </c>
       <c r="B584">
         <v>2025</v>
       </c>
       <c r="C584" t="s">
         <v>271</v>
       </c>
       <c r="D584" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="E584" t="s">
         <v>15</v>
       </c>
       <c r="F584">
-        <v>39511620</v>
+        <v>0</v>
       </c>
       <c r="G584">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H584">
-        <v>724970</v>
+        <v>0</v>
       </c>
       <c r="I584">
         <v>46083</v>
       </c>
       <c r="J584">
-        <v>2689</v>
+        <v>2712</v>
       </c>
       <c r="K584">
-        <v>2739</v>
+        <v>2762</v>
       </c>
       <c r="L584">
-        <v>10570</v>
+        <v>10660</v>
       </c>
     </row>
     <row r="585" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A585" t="s">
         <v>81</v>
       </c>
       <c r="B585">
         <v>2025</v>
       </c>
       <c r="C585" t="s">
         <v>271</v>
       </c>
       <c r="D585" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
       <c r="E585" t="s">
         <v>15</v>
       </c>
       <c r="F585">
-        <v>6980784</v>
+        <v>5442120</v>
       </c>
       <c r="G585">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="H585">
-        <v>99249</v>
+        <v>86954</v>
       </c>
       <c r="I585">
         <v>46083</v>
       </c>
       <c r="J585">
-        <v>2690</v>
+        <v>1931</v>
       </c>
       <c r="K585">
-        <v>2740</v>
+        <v>2290</v>
       </c>
       <c r="L585">
-        <v>10571</v>
+        <v>9523</v>
       </c>
     </row>
     <row r="586" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A586" t="s">
         <v>81</v>
       </c>
       <c r="B586">
         <v>2025</v>
       </c>
       <c r="C586" t="s">
         <v>271</v>
       </c>
       <c r="D586" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="E586" t="s">
         <v>15</v>
       </c>
       <c r="F586">
-        <v>0</v>
+        <v>53399525</v>
       </c>
       <c r="G586">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H586">
-        <v>0</v>
+        <v>821030</v>
       </c>
       <c r="I586">
         <v>46083</v>
       </c>
       <c r="J586">
-        <v>1936</v>
+        <v>1930</v>
       </c>
       <c r="K586">
-        <v>2295</v>
+        <v>2289</v>
       </c>
       <c r="L586">
-        <v>9528</v>
+        <v>9522</v>
       </c>
     </row>
     <row r="587" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A587" t="s">
         <v>81</v>
       </c>
       <c r="B587">
         <v>2025</v>
       </c>
       <c r="C587" t="s">
         <v>271</v>
       </c>
       <c r="D587" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="E587" t="s">
         <v>15</v>
       </c>
       <c r="F587">
-        <v>65274831</v>
+        <v>85104070</v>
       </c>
       <c r="G587">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H587">
-        <v>892615</v>
+        <v>1251199</v>
       </c>
       <c r="I587">
         <v>46083</v>
       </c>
       <c r="J587">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="K587">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="L587">
-        <v>9529</v>
+        <v>9530</v>
       </c>
     </row>
     <row r="588" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A588" t="s">
         <v>81</v>
       </c>
       <c r="B588">
         <v>2025</v>
       </c>
       <c r="C588" t="s">
         <v>271</v>
       </c>
       <c r="D588" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="E588" t="s">
         <v>15</v>
       </c>
       <c r="F588">
-        <v>41614077</v>
+        <v>13997317</v>
       </c>
       <c r="G588">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H588">
-        <v>502490</v>
+        <v>223649</v>
       </c>
       <c r="I588">
         <v>46083</v>
       </c>
       <c r="J588">
-        <v>1932</v>
+        <v>2022</v>
       </c>
       <c r="K588">
-        <v>2291</v>
+        <v>2379</v>
       </c>
       <c r="L588">
-        <v>9524</v>
+        <v>9606</v>
       </c>
     </row>
     <row r="589" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A589" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="B589">
         <v>2025</v>
       </c>
       <c r="C589" t="s">
         <v>271</v>
       </c>
       <c r="D589" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="E589" t="s">
         <v>15</v>
       </c>
       <c r="F589">
-        <v>213410</v>
+        <v>44612444</v>
       </c>
       <c r="G589">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H589">
-        <v>2501</v>
+        <v>818794</v>
       </c>
       <c r="I589">
-        <v>46085</v>
+        <v>46083</v>
       </c>
       <c r="J589">
-        <v>2172</v>
+        <v>1933</v>
       </c>
       <c r="K589">
-        <v>2524</v>
+        <v>2292</v>
       </c>
       <c r="L589">
-        <v>4773</v>
+        <v>9525</v>
       </c>
     </row>
     <row r="590" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A590" t="s">
-        <v>46</v>
+        <v>81</v>
       </c>
       <c r="B590">
         <v>2025</v>
       </c>
       <c r="C590" t="s">
         <v>271</v>
       </c>
       <c r="D590" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="E590" t="s">
         <v>15</v>
       </c>
       <c r="F590">
-        <v>10557399</v>
+        <v>31189575</v>
       </c>
       <c r="G590">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H590">
-        <v>104107</v>
+        <v>572485</v>
       </c>
       <c r="I590">
-        <v>46085</v>
+        <v>46083</v>
       </c>
       <c r="J590">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="K590">
-        <v>2300</v>
+        <v>2293</v>
       </c>
       <c r="L590">
-        <v>4772</v>
+        <v>9526</v>
       </c>
     </row>
     <row r="591" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A591" t="s">
-        <v>204</v>
+        <v>81</v>
       </c>
       <c r="B591">
         <v>2025</v>
       </c>
       <c r="C591" t="s">
         <v>271</v>
       </c>
       <c r="D591" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="E591" t="s">
         <v>15</v>
       </c>
       <c r="F591">
-        <v>0</v>
+        <v>39511620</v>
       </c>
       <c r="G591">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H591">
-        <v>0</v>
+        <v>724970</v>
       </c>
       <c r="I591">
-        <v>46087</v>
+        <v>46083</v>
       </c>
       <c r="J591">
-        <v>2728</v>
+        <v>2689</v>
       </c>
       <c r="K591">
-        <v>2778</v>
+        <v>2739</v>
       </c>
       <c r="L591">
-        <v>10690</v>
+        <v>10570</v>
       </c>
     </row>
     <row r="592" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A592" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="B592">
         <v>2025</v>
       </c>
       <c r="C592" t="s">
         <v>271</v>
       </c>
       <c r="D592" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="E592" t="s">
         <v>15</v>
       </c>
       <c r="F592">
-        <v>2127173</v>
+        <v>6980784</v>
       </c>
       <c r="G592">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H592">
-        <v>31052</v>
+        <v>99249</v>
       </c>
       <c r="I592">
-        <v>46093</v>
+        <v>46083</v>
       </c>
       <c r="J592">
-        <v>1944</v>
+        <v>2690</v>
       </c>
       <c r="K592">
-        <v>2305</v>
+        <v>2740</v>
       </c>
       <c r="L592">
-        <v>9536</v>
+        <v>10571</v>
       </c>
     </row>
     <row r="593" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A593" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="B593">
         <v>2025</v>
       </c>
       <c r="C593" t="s">
         <v>271</v>
       </c>
       <c r="D593" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="E593" t="s">
         <v>15</v>
       </c>
       <c r="F593">
-        <v>4819031</v>
+        <v>0</v>
       </c>
       <c r="G593">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H593">
-        <v>79669</v>
+        <v>0</v>
       </c>
       <c r="I593">
-        <v>46093</v>
+        <v>46083</v>
       </c>
       <c r="J593">
-        <v>1943</v>
+        <v>1936</v>
       </c>
       <c r="K593">
-        <v>2304</v>
+        <v>2295</v>
       </c>
       <c r="L593">
-        <v>9535</v>
+        <v>9528</v>
       </c>
     </row>
     <row r="594" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A594" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="B594">
         <v>2025</v>
       </c>
       <c r="C594" t="s">
         <v>271</v>
       </c>
       <c r="D594" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="E594" t="s">
         <v>15</v>
       </c>
       <c r="F594">
-        <v>39444167</v>
+        <v>65274831</v>
       </c>
       <c r="G594">
         <v>1</v>
       </c>
       <c r="H594">
-        <v>546697</v>
+        <v>892615</v>
       </c>
       <c r="I594">
-        <v>46093</v>
+        <v>46083</v>
       </c>
       <c r="J594">
-        <v>1940</v>
+        <v>1937</v>
       </c>
       <c r="K594">
-        <v>2301</v>
+        <v>2296</v>
       </c>
       <c r="L594">
-        <v>9532</v>
+        <v>9529</v>
       </c>
     </row>
     <row r="595" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A595" t="s">
-        <v>48</v>
+        <v>81</v>
       </c>
       <c r="B595">
         <v>2025</v>
       </c>
       <c r="C595" t="s">
         <v>271</v>
       </c>
       <c r="D595" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="E595" t="s">
         <v>15</v>
       </c>
       <c r="F595">
-        <v>5626157</v>
+        <v>41614077</v>
       </c>
       <c r="G595">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H595">
-        <v>80862</v>
+        <v>502490</v>
       </c>
       <c r="I595">
-        <v>46093</v>
+        <v>46083</v>
       </c>
       <c r="J595">
-        <v>1948</v>
+        <v>1932</v>
       </c>
       <c r="K595">
-        <v>2309</v>
+        <v>2291</v>
       </c>
       <c r="L595">
-        <v>9540</v>
+        <v>9524</v>
       </c>
     </row>
     <row r="596" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A596" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B596">
         <v>2025</v>
       </c>
       <c r="C596" t="s">
         <v>271</v>
       </c>
       <c r="D596" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="E596" t="s">
         <v>15</v>
       </c>
       <c r="F596">
-        <v>605743</v>
+        <v>213410</v>
       </c>
       <c r="G596">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H596">
-        <v>8837</v>
+        <v>2501</v>
       </c>
       <c r="I596">
-        <v>46093</v>
+        <v>46085</v>
       </c>
       <c r="J596">
-        <v>1942</v>
+        <v>2172</v>
       </c>
       <c r="K596">
-        <v>2303</v>
+        <v>2524</v>
       </c>
       <c r="L596">
-        <v>9534</v>
+        <v>4773</v>
       </c>
     </row>
     <row r="597" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A597" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B597">
         <v>2025</v>
       </c>
       <c r="C597" t="s">
         <v>271</v>
       </c>
       <c r="D597" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="E597" t="s">
         <v>15</v>
       </c>
       <c r="F597">
-        <v>6126543</v>
+        <v>10557399</v>
       </c>
       <c r="G597">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H597">
-        <v>86433</v>
+        <v>104107</v>
       </c>
       <c r="I597">
-        <v>46093</v>
+        <v>46085</v>
       </c>
       <c r="J597">
-        <v>1950</v>
+        <v>1939</v>
       </c>
       <c r="K597">
-        <v>2311</v>
+        <v>2300</v>
       </c>
       <c r="L597">
-        <v>9542</v>
+        <v>4772</v>
       </c>
     </row>
     <row r="598" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A598" t="s">
-        <v>48</v>
+        <v>204</v>
       </c>
       <c r="B598">
         <v>2025</v>
       </c>
       <c r="C598" t="s">
         <v>271</v>
       </c>
       <c r="D598" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="E598" t="s">
         <v>15</v>
       </c>
       <c r="F598">
-        <v>1513890</v>
+        <v>0</v>
       </c>
       <c r="G598">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H598">
-        <v>20849</v>
+        <v>0</v>
       </c>
       <c r="I598">
-        <v>46093</v>
+        <v>46087</v>
       </c>
       <c r="J598">
-        <v>1949</v>
+        <v>2728</v>
       </c>
       <c r="K598">
-        <v>2310</v>
+        <v>2778</v>
       </c>
       <c r="L598">
-        <v>9541</v>
+        <v>10690</v>
       </c>
     </row>
     <row r="599" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A599" t="s">
         <v>48</v>
       </c>
       <c r="B599">
         <v>2025</v>
       </c>
       <c r="C599" t="s">
         <v>271</v>
       </c>
       <c r="D599" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="E599" t="s">
         <v>15</v>
       </c>
       <c r="F599">
-        <v>3339837</v>
+        <v>2127173</v>
       </c>
       <c r="G599">
         <v>1</v>
       </c>
       <c r="H599">
-        <v>46156</v>
+        <v>31052</v>
       </c>
       <c r="I599">
         <v>46093</v>
       </c>
       <c r="J599">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="K599">
-        <v>2302</v>
+        <v>2305</v>
       </c>
       <c r="L599">
-        <v>9533</v>
+        <v>9536</v>
       </c>
     </row>
     <row r="600" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A600" t="s">
         <v>48</v>
       </c>
       <c r="B600">
         <v>2025</v>
       </c>
       <c r="C600" t="s">
         <v>271</v>
       </c>
       <c r="D600" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="E600" t="s">
         <v>15</v>
       </c>
       <c r="F600">
-        <v>12388906</v>
+        <v>4819031</v>
       </c>
       <c r="G600">
         <v>1</v>
       </c>
       <c r="H600">
-        <v>173989</v>
+        <v>79669</v>
       </c>
       <c r="I600">
         <v>46093</v>
       </c>
       <c r="J600">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="K600">
-        <v>2307</v>
+        <v>2304</v>
       </c>
       <c r="L600">
-        <v>9538</v>
+        <v>9535</v>
       </c>
     </row>
     <row r="601" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A601" t="s">
         <v>48</v>
       </c>
       <c r="B601">
         <v>2025</v>
       </c>
       <c r="C601" t="s">
         <v>271</v>
       </c>
       <c r="D601" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="E601" t="s">
         <v>15</v>
       </c>
       <c r="F601">
-        <v>10553373</v>
+        <v>39444167</v>
       </c>
       <c r="G601">
         <v>1</v>
       </c>
       <c r="H601">
-        <v>160792</v>
+        <v>546697</v>
       </c>
       <c r="I601">
         <v>46093</v>
       </c>
       <c r="J601">
-        <v>1951</v>
+        <v>1940</v>
       </c>
       <c r="K601">
-        <v>2314</v>
+        <v>2301</v>
       </c>
       <c r="L601">
-        <v>9544</v>
+        <v>9532</v>
       </c>
     </row>
     <row r="602" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A602" t="s">
         <v>48</v>
       </c>
       <c r="B602">
         <v>2025</v>
       </c>
       <c r="C602" t="s">
         <v>271</v>
       </c>
       <c r="D602" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="E602" t="s">
         <v>15</v>
       </c>
       <c r="F602">
-        <v>0</v>
+        <v>5626157</v>
       </c>
       <c r="G602">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H602">
-        <v>0</v>
+        <v>80862</v>
       </c>
       <c r="I602">
         <v>46093</v>
       </c>
       <c r="J602">
-        <v>2183</v>
+        <v>1948</v>
       </c>
       <c r="K602">
-        <v>2535</v>
+        <v>2309</v>
       </c>
       <c r="L602">
-        <v>9614</v>
+        <v>9540</v>
       </c>
     </row>
     <row r="603" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A603" t="s">
         <v>48</v>
       </c>
       <c r="B603">
         <v>2025</v>
       </c>
       <c r="C603" t="s">
         <v>271</v>
       </c>
       <c r="D603" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="E603" t="s">
         <v>15</v>
       </c>
       <c r="F603">
-        <v>49237</v>
+        <v>605743</v>
       </c>
       <c r="G603">
         <v>1</v>
       </c>
       <c r="H603">
-        <v>844</v>
+        <v>8837</v>
       </c>
       <c r="I603">
         <v>46093</v>
       </c>
       <c r="J603">
-        <v>2228</v>
+        <v>1942</v>
       </c>
       <c r="K603">
-        <v>2603</v>
+        <v>2303</v>
       </c>
       <c r="L603">
-        <v>9624</v>
+        <v>9534</v>
       </c>
     </row>
     <row r="604" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A604" t="s">
         <v>48</v>
       </c>
       <c r="B604">
         <v>2025</v>
       </c>
       <c r="C604" t="s">
         <v>271</v>
       </c>
       <c r="D604" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="E604" t="s">
         <v>15</v>
       </c>
       <c r="F604">
-        <v>623093</v>
+        <v>6126543</v>
       </c>
       <c r="G604">
         <v>1</v>
       </c>
       <c r="H604">
-        <v>9277</v>
+        <v>86433</v>
       </c>
       <c r="I604">
         <v>46093</v>
       </c>
       <c r="J604">
-        <v>2248</v>
+        <v>1950</v>
       </c>
       <c r="K604">
-        <v>2635</v>
+        <v>2311</v>
       </c>
       <c r="L604">
-        <v>9641</v>
+        <v>9542</v>
       </c>
     </row>
     <row r="605" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A605" t="s">
         <v>48</v>
       </c>
       <c r="B605">
         <v>2025</v>
       </c>
       <c r="C605" t="s">
         <v>271</v>
       </c>
       <c r="D605" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="E605" t="s">
         <v>15</v>
       </c>
       <c r="F605">
-        <v>329504</v>
+        <v>1513890</v>
       </c>
       <c r="G605">
         <v>1</v>
       </c>
       <c r="H605">
-        <v>5470</v>
+        <v>20849</v>
       </c>
       <c r="I605">
         <v>46093</v>
       </c>
       <c r="J605">
-        <v>2633</v>
+        <v>1949</v>
       </c>
       <c r="K605">
-        <v>2688</v>
+        <v>2310</v>
       </c>
       <c r="L605">
-        <v>10753</v>
+        <v>9541</v>
       </c>
     </row>
     <row r="606" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A606" t="s">
         <v>48</v>
       </c>
       <c r="B606">
         <v>2025</v>
       </c>
       <c r="C606" t="s">
         <v>271</v>
       </c>
       <c r="D606" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="E606" t="s">
         <v>15</v>
       </c>
       <c r="F606">
-        <v>47954</v>
+        <v>3339837</v>
       </c>
       <c r="G606">
         <v>1</v>
       </c>
       <c r="H606">
-        <v>822</v>
+        <v>46156</v>
       </c>
       <c r="I606">
         <v>46093</v>
       </c>
       <c r="J606">
-        <v>2706</v>
+        <v>1941</v>
       </c>
       <c r="K606">
-        <v>2756</v>
+        <v>2302</v>
       </c>
       <c r="L606">
-        <v>10654</v>
+        <v>9533</v>
       </c>
     </row>
     <row r="607" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A607" t="s">
         <v>48</v>
       </c>
       <c r="B607">
         <v>2025</v>
       </c>
       <c r="C607" t="s">
         <v>271</v>
       </c>
       <c r="D607" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="E607" t="s">
         <v>15</v>
       </c>
       <c r="F607">
-        <v>60623038</v>
+        <v>12388906</v>
       </c>
       <c r="G607">
         <v>1</v>
       </c>
       <c r="H607">
-        <v>833697</v>
+        <v>173989</v>
       </c>
       <c r="I607">
         <v>46093</v>
       </c>
       <c r="J607">
-        <v>1953</v>
+        <v>1946</v>
       </c>
       <c r="K607">
-        <v>2315</v>
+        <v>2307</v>
       </c>
       <c r="L607">
-        <v>9545</v>
+        <v>9538</v>
       </c>
     </row>
     <row r="608" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A608" t="s">
         <v>48</v>
       </c>
       <c r="B608">
         <v>2025</v>
       </c>
       <c r="C608" t="s">
         <v>271</v>
       </c>
       <c r="D608" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
       <c r="E608" t="s">
         <v>15</v>
       </c>
       <c r="F608">
-        <v>35263076</v>
+        <v>10553373</v>
       </c>
       <c r="G608">
         <v>1</v>
       </c>
       <c r="H608">
-        <v>522579</v>
+        <v>160792</v>
       </c>
       <c r="I608">
         <v>46093</v>
       </c>
       <c r="J608">
-        <v>1945</v>
+        <v>1951</v>
       </c>
       <c r="K608">
-        <v>2306</v>
+        <v>2314</v>
       </c>
       <c r="L608">
-        <v>9537</v>
+        <v>9544</v>
       </c>
     </row>
     <row r="609" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A609" t="s">
         <v>48</v>
       </c>
       <c r="B609">
         <v>2025</v>
       </c>
       <c r="C609" t="s">
         <v>271</v>
       </c>
       <c r="D609" t="s">
-        <v>502</v>
+        <v>495</v>
       </c>
       <c r="E609" t="s">
         <v>15</v>
       </c>
       <c r="F609">
         <v>0</v>
       </c>
       <c r="G609">
         <v>0</v>
       </c>
       <c r="H609">
         <v>0</v>
       </c>
       <c r="I609">
         <v>46093</v>
       </c>
       <c r="J609">
-        <v>2681</v>
+        <v>2183</v>
       </c>
       <c r="K609">
-        <v>2731</v>
+        <v>2535</v>
       </c>
       <c r="L609">
-        <v>10493</v>
+        <v>9614</v>
       </c>
     </row>
     <row r="610" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A610" t="s">
         <v>48</v>
       </c>
       <c r="B610">
         <v>2025</v>
       </c>
       <c r="C610" t="s">
         <v>271</v>
       </c>
       <c r="D610" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="E610" t="s">
         <v>15</v>
       </c>
       <c r="F610">
-        <v>36189215</v>
+        <v>49237</v>
       </c>
       <c r="G610">
         <v>1</v>
       </c>
       <c r="H610">
-        <v>389696</v>
+        <v>844</v>
       </c>
       <c r="I610">
         <v>46093</v>
       </c>
       <c r="J610">
-        <v>1947</v>
+        <v>2228</v>
       </c>
       <c r="K610">
-        <v>2308</v>
+        <v>2603</v>
       </c>
       <c r="L610">
-        <v>9539</v>
+        <v>9624</v>
       </c>
     </row>
     <row r="611" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A611" t="s">
-        <v>216</v>
+        <v>48</v>
       </c>
       <c r="B611">
         <v>2025</v>
       </c>
       <c r="C611" t="s">
         <v>271</v>
       </c>
       <c r="D611" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="E611" t="s">
         <v>15</v>
       </c>
       <c r="F611">
-        <v>3361373</v>
+        <v>623093</v>
       </c>
       <c r="G611">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H611">
-        <v>60926</v>
+        <v>9277</v>
       </c>
       <c r="I611">
-        <v>46097</v>
+        <v>46093</v>
       </c>
       <c r="J611">
-        <v>1954</v>
+        <v>2248</v>
       </c>
       <c r="K611">
-        <v>2312</v>
+        <v>2635</v>
       </c>
       <c r="L611">
-        <v>3403</v>
+        <v>9641</v>
       </c>
     </row>
     <row r="612" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A612" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="B612">
         <v>2025</v>
       </c>
       <c r="C612" t="s">
         <v>271</v>
       </c>
       <c r="D612" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="E612" t="s">
         <v>15</v>
       </c>
       <c r="F612">
-        <v>0</v>
+        <v>329504</v>
       </c>
       <c r="G612">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H612">
-        <v>0</v>
+        <v>5470</v>
       </c>
       <c r="I612">
-        <v>46099</v>
+        <v>46093</v>
       </c>
       <c r="J612">
-        <v>1974</v>
+        <v>2633</v>
       </c>
       <c r="K612">
-        <v>2336</v>
+        <v>2688</v>
       </c>
       <c r="L612">
-        <v>9566</v>
+        <v>10753</v>
       </c>
     </row>
     <row r="613" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A613" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="B613">
         <v>2025</v>
       </c>
       <c r="C613" t="s">
         <v>271</v>
       </c>
       <c r="D613" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="E613" t="s">
         <v>15</v>
       </c>
       <c r="F613">
-        <v>0</v>
+        <v>47954</v>
       </c>
       <c r="G613">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H613">
-        <v>0</v>
+        <v>822</v>
       </c>
       <c r="I613">
-        <v>46099</v>
+        <v>46093</v>
       </c>
       <c r="J613">
-        <v>1969</v>
+        <v>2706</v>
       </c>
       <c r="K613">
-        <v>2331</v>
+        <v>2756</v>
       </c>
       <c r="L613">
-        <v>9561</v>
+        <v>10654</v>
       </c>
     </row>
     <row r="614" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A614" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="B614">
         <v>2025</v>
       </c>
       <c r="C614" t="s">
         <v>271</v>
       </c>
       <c r="D614" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="E614" t="s">
         <v>15</v>
       </c>
       <c r="F614">
-        <v>1358400</v>
+        <v>60623038</v>
       </c>
       <c r="G614">
-        <v>16.260999999999999</v>
+        <v>1</v>
       </c>
       <c r="H614">
-        <v>22089</v>
+        <v>833697</v>
       </c>
       <c r="I614">
-        <v>46099</v>
+        <v>46093</v>
       </c>
       <c r="J614">
-        <v>1960</v>
+        <v>1953</v>
       </c>
       <c r="K614">
-        <v>2323</v>
+        <v>2315</v>
       </c>
       <c r="L614">
-        <v>9553</v>
+        <v>9545</v>
       </c>
     </row>
     <row r="615" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A615" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="B615">
         <v>2025</v>
       </c>
       <c r="C615" t="s">
         <v>271</v>
       </c>
       <c r="D615" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="E615" t="s">
         <v>15</v>
       </c>
       <c r="F615">
-        <v>3802900</v>
+        <v>35263076</v>
       </c>
       <c r="G615">
-        <v>16.260999999999999</v>
+        <v>1</v>
       </c>
       <c r="H615">
-        <v>61839</v>
+        <v>522579</v>
       </c>
       <c r="I615">
-        <v>46099</v>
+        <v>46093</v>
       </c>
       <c r="J615">
-        <v>1975</v>
+        <v>1945</v>
       </c>
       <c r="K615">
-        <v>2337</v>
+        <v>2306</v>
       </c>
       <c r="L615">
-        <v>9567</v>
+        <v>9537</v>
       </c>
     </row>
     <row r="616" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A616" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="B616">
         <v>2025</v>
       </c>
       <c r="C616" t="s">
         <v>271</v>
       </c>
       <c r="D616" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="E616" t="s">
         <v>15</v>
       </c>
       <c r="F616">
-        <v>10947500</v>
+        <v>0</v>
       </c>
       <c r="G616">
-        <v>16.260999999999999</v>
+        <v>0</v>
       </c>
       <c r="H616">
-        <v>178017</v>
+        <v>0</v>
       </c>
       <c r="I616">
-        <v>46099</v>
+        <v>46093</v>
       </c>
       <c r="J616">
-        <v>2133</v>
+        <v>2681</v>
       </c>
       <c r="K616">
-        <v>2338</v>
+        <v>2731</v>
       </c>
       <c r="L616">
-        <v>9568</v>
+        <v>10493</v>
       </c>
     </row>
     <row r="617" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A617" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="B617">
         <v>2025</v>
       </c>
       <c r="C617" t="s">
         <v>271</v>
       </c>
       <c r="D617" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="E617" t="s">
         <v>15</v>
       </c>
       <c r="F617">
-        <v>8830400</v>
+        <v>36189215</v>
       </c>
       <c r="G617">
-        <v>16.260999999999999</v>
+        <v>1</v>
       </c>
       <c r="H617">
-        <v>135760</v>
+        <v>389696</v>
       </c>
       <c r="I617">
-        <v>46099</v>
+        <v>46093</v>
       </c>
       <c r="J617">
-        <v>2630</v>
+        <v>1947</v>
       </c>
       <c r="K617">
-        <v>2685</v>
+        <v>2308</v>
       </c>
       <c r="L617">
-        <v>10393</v>
+        <v>9539</v>
       </c>
     </row>
     <row r="618" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A618" t="s">
-        <v>84</v>
+        <v>216</v>
       </c>
       <c r="B618">
         <v>2025</v>
       </c>
       <c r="C618" t="s">
         <v>271</v>
       </c>
       <c r="D618" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="E618" t="s">
         <v>15</v>
       </c>
       <c r="F618">
-        <v>2820200</v>
+        <v>3361373</v>
       </c>
       <c r="G618">
-        <v>16.260999999999999</v>
+        <v>0</v>
       </c>
       <c r="H618">
-        <v>45860</v>
+        <v>60926</v>
       </c>
       <c r="I618">
-        <v>46099</v>
+        <v>46097</v>
       </c>
       <c r="J618">
-        <v>2661</v>
+        <v>1954</v>
       </c>
       <c r="K618">
-        <v>2716</v>
+        <v>2312</v>
       </c>
       <c r="L618">
-        <v>10486</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="619" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A619" t="s">
         <v>84</v>
       </c>
       <c r="B619">
         <v>2025</v>
       </c>
       <c r="C619" t="s">
         <v>271</v>
       </c>
       <c r="D619" t="s">
-        <v>512</v>
+        <v>505</v>
       </c>
       <c r="E619" t="s">
         <v>15</v>
       </c>
       <c r="F619">
-        <v>1475300</v>
+        <v>0</v>
       </c>
       <c r="G619">
-        <v>14.233000000000001</v>
+        <v>0</v>
       </c>
       <c r="H619">
-        <v>22407</v>
+        <v>0</v>
       </c>
       <c r="I619">
         <v>46099</v>
       </c>
       <c r="J619">
-        <v>1961</v>
+        <v>1974</v>
       </c>
       <c r="K619">
-        <v>2327</v>
+        <v>2336</v>
       </c>
       <c r="L619">
-        <v>9557</v>
+        <v>9566</v>
       </c>
     </row>
     <row r="620" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A620" t="s">
         <v>84</v>
       </c>
       <c r="B620">
         <v>2025</v>
       </c>
       <c r="C620" t="s">
         <v>271</v>
       </c>
       <c r="D620" t="s">
-        <v>513</v>
+        <v>506</v>
       </c>
       <c r="E620" t="s">
         <v>15</v>
       </c>
       <c r="F620">
-        <v>3676200</v>
+        <v>0</v>
       </c>
       <c r="G620">
-        <v>17.402000000000001</v>
+        <v>0</v>
       </c>
       <c r="H620">
-        <v>58382</v>
+        <v>0</v>
       </c>
       <c r="I620">
         <v>46099</v>
       </c>
       <c r="J620">
-        <v>2232</v>
+        <v>1969</v>
       </c>
       <c r="K620">
-        <v>2615</v>
+        <v>2331</v>
       </c>
       <c r="L620">
-        <v>9632</v>
+        <v>9561</v>
       </c>
     </row>
     <row r="621" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A621" t="s">
         <v>84</v>
       </c>
       <c r="B621">
         <v>2025</v>
       </c>
       <c r="C621" t="s">
         <v>271</v>
       </c>
       <c r="D621" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="E621" t="s">
         <v>15</v>
       </c>
       <c r="F621">
-        <v>4055700</v>
+        <v>1358400</v>
       </c>
       <c r="G621">
-        <v>17.07</v>
+        <v>16.260999999999999</v>
       </c>
       <c r="H621">
-        <v>69231</v>
+        <v>22089</v>
       </c>
       <c r="I621">
         <v>46099</v>
       </c>
       <c r="J621">
-        <v>1957</v>
+        <v>1960</v>
       </c>
       <c r="K621">
-        <v>2318</v>
+        <v>2323</v>
       </c>
       <c r="L621">
-        <v>9548</v>
+        <v>9553</v>
       </c>
     </row>
     <row r="622" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A622" t="s">
         <v>84</v>
       </c>
       <c r="B622">
         <v>2025</v>
       </c>
       <c r="C622" t="s">
         <v>271</v>
       </c>
       <c r="D622" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="E622" t="s">
         <v>15</v>
       </c>
       <c r="F622">
-        <v>4181500</v>
+        <v>3802900</v>
       </c>
       <c r="G622">
-        <v>17.07</v>
+        <v>16.260999999999999</v>
       </c>
       <c r="H622">
-        <v>71379</v>
+        <v>61839</v>
       </c>
       <c r="I622">
         <v>46099</v>
       </c>
       <c r="J622">
-        <v>1970</v>
+        <v>1975</v>
       </c>
       <c r="K622">
-        <v>2332</v>
+        <v>2337</v>
       </c>
       <c r="L622">
-        <v>9562</v>
+        <v>9567</v>
       </c>
     </row>
     <row r="623" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A623" t="s">
         <v>84</v>
       </c>
       <c r="B623">
         <v>2025</v>
       </c>
       <c r="C623" t="s">
         <v>271</v>
       </c>
       <c r="D623" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="E623" t="s">
         <v>15</v>
       </c>
       <c r="F623">
-        <v>6432400</v>
+        <v>10947500</v>
       </c>
       <c r="G623">
-        <v>15.01</v>
+        <v>16.260999999999999</v>
       </c>
       <c r="H623">
-        <v>103939</v>
+        <v>178017</v>
       </c>
       <c r="I623">
         <v>46099</v>
       </c>
       <c r="J623">
-        <v>1956</v>
+        <v>2133</v>
       </c>
       <c r="K623">
-        <v>2316</v>
+        <v>2338</v>
       </c>
       <c r="L623">
-        <v>9546</v>
+        <v>9568</v>
       </c>
     </row>
     <row r="624" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A624" t="s">
         <v>84</v>
       </c>
       <c r="B624">
         <v>2025</v>
       </c>
       <c r="C624" t="s">
         <v>271</v>
       </c>
       <c r="D624" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="E624" t="s">
         <v>15</v>
       </c>
       <c r="F624">
-        <v>2098000</v>
+        <v>8830400</v>
       </c>
       <c r="G624">
-        <v>18.876999999999999</v>
+        <v>16.260999999999999</v>
       </c>
       <c r="H624">
-        <v>39604</v>
+        <v>135760</v>
       </c>
       <c r="I624">
         <v>46099</v>
       </c>
       <c r="J624">
-        <v>2200</v>
+        <v>2630</v>
       </c>
       <c r="K624">
-        <v>2568</v>
+        <v>2685</v>
       </c>
       <c r="L624">
-        <v>9617</v>
+        <v>10393</v>
       </c>
     </row>
     <row r="625" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A625" t="s">
         <v>84</v>
       </c>
       <c r="B625">
         <v>2025</v>
       </c>
       <c r="C625" t="s">
         <v>271</v>
       </c>
       <c r="D625" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="E625" t="s">
         <v>15</v>
       </c>
       <c r="F625">
-        <v>0</v>
+        <v>2820200</v>
       </c>
       <c r="G625">
-        <v>0</v>
+        <v>16.260999999999999</v>
       </c>
       <c r="H625">
-        <v>0</v>
+        <v>45860</v>
       </c>
       <c r="I625">
         <v>46099</v>
       </c>
       <c r="J625">
-        <v>2727</v>
+        <v>2661</v>
       </c>
       <c r="K625">
-        <v>2777</v>
+        <v>2716</v>
       </c>
       <c r="L625">
-        <v>10682</v>
+        <v>10486</v>
       </c>
     </row>
     <row r="626" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A626" t="s">
         <v>84</v>
       </c>
       <c r="B626">
         <v>2025</v>
       </c>
       <c r="C626" t="s">
         <v>271</v>
       </c>
       <c r="D626" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="E626" t="s">
         <v>15</v>
       </c>
       <c r="F626">
-        <v>23868700</v>
+        <v>1475300</v>
       </c>
       <c r="G626">
-        <v>16.893000000000001</v>
+        <v>14.233000000000001</v>
       </c>
       <c r="H626">
-        <v>403214</v>
+        <v>22407</v>
       </c>
       <c r="I626">
         <v>46099</v>
       </c>
       <c r="J626">
-        <v>1966</v>
+        <v>1961</v>
       </c>
       <c r="K626">
-        <v>2324</v>
+        <v>2327</v>
       </c>
       <c r="L626">
-        <v>9554</v>
+        <v>9557</v>
       </c>
     </row>
     <row r="627" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A627" t="s">
         <v>84</v>
       </c>
       <c r="B627">
         <v>2025</v>
       </c>
       <c r="C627" t="s">
         <v>271</v>
       </c>
       <c r="D627" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="E627" t="s">
         <v>15</v>
       </c>
       <c r="F627">
-        <v>4080200</v>
+        <v>3676200</v>
       </c>
       <c r="G627">
-        <v>16.893000000000001</v>
+        <v>17.402000000000001</v>
       </c>
       <c r="H627">
-        <v>68926</v>
+        <v>58382</v>
       </c>
       <c r="I627">
         <v>46099</v>
       </c>
       <c r="J627">
-        <v>1968</v>
+        <v>2232</v>
       </c>
       <c r="K627">
-        <v>2326</v>
+        <v>2615</v>
       </c>
       <c r="L627">
-        <v>9556</v>
+        <v>9632</v>
       </c>
     </row>
     <row r="628" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A628" t="s">
         <v>84</v>
       </c>
       <c r="B628">
         <v>2025</v>
       </c>
       <c r="C628" t="s">
         <v>271</v>
       </c>
       <c r="D628" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="E628" t="s">
         <v>15</v>
       </c>
       <c r="F628">
-        <v>17076400</v>
+        <v>4055700</v>
       </c>
       <c r="G628">
-        <v>16.893000000000001</v>
+        <v>17.07</v>
       </c>
       <c r="H628">
-        <v>288472</v>
+        <v>69231</v>
       </c>
       <c r="I628">
         <v>46099</v>
       </c>
       <c r="J628">
-        <v>1971</v>
+        <v>1957</v>
       </c>
       <c r="K628">
-        <v>2329</v>
+        <v>2318</v>
       </c>
       <c r="L628">
-        <v>9559</v>
+        <v>9548</v>
       </c>
     </row>
     <row r="629" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A629" t="s">
         <v>84</v>
       </c>
       <c r="B629">
         <v>2025</v>
       </c>
       <c r="C629" t="s">
         <v>271</v>
       </c>
       <c r="D629" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="E629" t="s">
         <v>15</v>
       </c>
       <c r="F629">
-        <v>14272000</v>
+        <v>4181500</v>
       </c>
       <c r="G629">
-        <v>16.893000000000001</v>
+        <v>17.07</v>
       </c>
       <c r="H629">
-        <v>241097</v>
+        <v>71379</v>
       </c>
       <c r="I629">
         <v>46099</v>
       </c>
       <c r="J629">
-        <v>1963</v>
+        <v>1970</v>
       </c>
       <c r="K629">
-        <v>2321</v>
+        <v>2332</v>
       </c>
       <c r="L629">
-        <v>9551</v>
+        <v>9562</v>
       </c>
     </row>
     <row r="630" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A630" t="s">
         <v>84</v>
       </c>
       <c r="B630">
         <v>2025</v>
       </c>
       <c r="C630" t="s">
         <v>271</v>
       </c>
       <c r="D630" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="E630" t="s">
         <v>15</v>
       </c>
       <c r="F630">
-        <v>14762800</v>
+        <v>6432400</v>
       </c>
       <c r="G630">
-        <v>16.893000000000001</v>
+        <v>15.01</v>
       </c>
       <c r="H630">
-        <v>249388</v>
+        <v>103939</v>
       </c>
       <c r="I630">
         <v>46099</v>
       </c>
       <c r="J630">
-        <v>1962</v>
+        <v>1956</v>
       </c>
       <c r="K630">
-        <v>2320</v>
+        <v>2316</v>
       </c>
       <c r="L630">
-        <v>9550</v>
+        <v>9546</v>
       </c>
     </row>
     <row r="631" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A631" t="s">
         <v>84</v>
       </c>
       <c r="B631">
         <v>2025</v>
       </c>
       <c r="C631" t="s">
         <v>271</v>
       </c>
       <c r="D631" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="E631" t="s">
         <v>15</v>
       </c>
       <c r="F631">
-        <v>0</v>
+        <v>2098000</v>
       </c>
       <c r="G631">
-        <v>0</v>
+        <v>18.876999999999999</v>
       </c>
       <c r="H631">
-        <v>0</v>
+        <v>39604</v>
       </c>
       <c r="I631">
         <v>46099</v>
       </c>
       <c r="J631">
-        <v>1967</v>
+        <v>2200</v>
       </c>
       <c r="K631">
-        <v>2325</v>
+        <v>2568</v>
       </c>
       <c r="L631">
-        <v>9555</v>
+        <v>9617</v>
       </c>
     </row>
     <row r="632" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A632" t="s">
         <v>84</v>
       </c>
       <c r="B632">
         <v>2025</v>
       </c>
       <c r="C632" t="s">
         <v>271</v>
       </c>
       <c r="D632" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="E632" t="s">
         <v>15</v>
       </c>
       <c r="F632">
-        <v>25880100</v>
+        <v>0</v>
       </c>
       <c r="G632">
-        <v>16.893000000000001</v>
+        <v>0</v>
       </c>
       <c r="H632">
-        <v>401722</v>
+        <v>0</v>
       </c>
       <c r="I632">
         <v>46099</v>
       </c>
       <c r="J632">
-        <v>1955</v>
+        <v>2727</v>
       </c>
       <c r="K632">
-        <v>2313</v>
+        <v>2777</v>
       </c>
       <c r="L632">
-        <v>9543</v>
+        <v>10682</v>
       </c>
     </row>
     <row r="633" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A633" t="s">
         <v>84</v>
       </c>
       <c r="B633">
         <v>2025</v>
       </c>
       <c r="C633" t="s">
         <v>271</v>
       </c>
       <c r="D633" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="E633" t="s">
         <v>15</v>
       </c>
       <c r="F633">
-        <v>10249700</v>
+        <v>23868700</v>
       </c>
       <c r="G633">
         <v>16.893000000000001</v>
       </c>
       <c r="H633">
-        <v>173148</v>
+        <v>403214</v>
       </c>
       <c r="I633">
         <v>46099</v>
       </c>
       <c r="J633">
-        <v>1976</v>
+        <v>1966</v>
       </c>
       <c r="K633">
-        <v>2334</v>
+        <v>2324</v>
       </c>
       <c r="L633">
-        <v>9564</v>
+        <v>9554</v>
       </c>
     </row>
     <row r="634" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A634" t="s">
         <v>84</v>
       </c>
       <c r="B634">
         <v>2025</v>
       </c>
       <c r="C634" t="s">
         <v>271</v>
       </c>
       <c r="D634" t="s">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="E634" t="s">
         <v>15</v>
       </c>
       <c r="F634">
-        <v>28936500</v>
+        <v>4080200</v>
       </c>
       <c r="G634">
         <v>16.893000000000001</v>
       </c>
       <c r="H634">
-        <v>442680</v>
+        <v>68926</v>
       </c>
       <c r="I634">
         <v>46099</v>
       </c>
       <c r="J634">
-        <v>1959</v>
+        <v>1968</v>
       </c>
       <c r="K634">
-        <v>2317</v>
+        <v>2326</v>
       </c>
       <c r="L634">
-        <v>9547</v>
+        <v>9556</v>
       </c>
     </row>
     <row r="635" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A635" t="s">
         <v>84</v>
       </c>
       <c r="B635">
         <v>2025</v>
       </c>
       <c r="C635" t="s">
         <v>271</v>
       </c>
       <c r="D635" t="s">
-        <v>528</v>
+        <v>521</v>
       </c>
       <c r="E635" t="s">
         <v>15</v>
       </c>
       <c r="F635">
-        <v>32200100</v>
+        <v>17076400</v>
       </c>
       <c r="G635">
         <v>16.893000000000001</v>
       </c>
       <c r="H635">
-        <v>543957</v>
+        <v>288472</v>
       </c>
       <c r="I635">
         <v>46099</v>
       </c>
       <c r="J635">
-        <v>1964</v>
+        <v>1971</v>
       </c>
       <c r="K635">
-        <v>2322</v>
+        <v>2329</v>
       </c>
       <c r="L635">
-        <v>9552</v>
+        <v>9559</v>
       </c>
     </row>
     <row r="636" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A636" t="s">
         <v>84</v>
       </c>
       <c r="B636">
         <v>2025</v>
       </c>
       <c r="C636" t="s">
         <v>271</v>
       </c>
       <c r="D636" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="E636" t="s">
         <v>15</v>
       </c>
       <c r="F636">
-        <v>0</v>
+        <v>14272000</v>
       </c>
       <c r="G636">
-        <v>0</v>
+        <v>16.893000000000001</v>
       </c>
       <c r="H636">
-        <v>0</v>
+        <v>241097</v>
       </c>
       <c r="I636">
         <v>46099</v>
       </c>
       <c r="J636">
-        <v>2169</v>
+        <v>1963</v>
       </c>
       <c r="K636">
-        <v>2521</v>
+        <v>2321</v>
       </c>
       <c r="L636">
-        <v>9610</v>
+        <v>9551</v>
       </c>
     </row>
     <row r="637" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A637" t="s">
         <v>84</v>
       </c>
       <c r="B637">
         <v>2025</v>
       </c>
       <c r="C637" t="s">
         <v>271</v>
       </c>
       <c r="D637" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="E637" t="s">
         <v>15</v>
       </c>
       <c r="F637">
-        <v>142407300</v>
+        <v>14762800</v>
       </c>
       <c r="G637">
-        <v>18.597999999999999</v>
+        <v>16.893000000000001</v>
       </c>
       <c r="H637">
-        <v>2644510</v>
+        <v>249388</v>
       </c>
       <c r="I637">
         <v>46099</v>
       </c>
       <c r="J637">
-        <v>1972</v>
+        <v>1962</v>
       </c>
       <c r="K637">
-        <v>2330</v>
+        <v>2320</v>
       </c>
       <c r="L637">
-        <v>9560</v>
+        <v>9550</v>
       </c>
     </row>
     <row r="638" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A638" t="s">
         <v>84</v>
       </c>
       <c r="B638">
         <v>2025</v>
       </c>
       <c r="C638" t="s">
         <v>271</v>
       </c>
       <c r="D638" t="s">
-        <v>531</v>
+        <v>524</v>
       </c>
       <c r="E638" t="s">
         <v>15</v>
       </c>
       <c r="F638">
-        <v>90497900</v>
+        <v>0</v>
       </c>
       <c r="G638">
-        <v>16.893000000000001</v>
+        <v>0</v>
       </c>
       <c r="H638">
-        <v>1528601</v>
+        <v>0</v>
       </c>
       <c r="I638">
         <v>46099</v>
       </c>
       <c r="J638">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="K638">
-        <v>2328</v>
+        <v>2325</v>
       </c>
       <c r="L638">
-        <v>9558</v>
+        <v>9555</v>
       </c>
     </row>
     <row r="639" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A639" t="s">
         <v>84</v>
       </c>
       <c r="B639">
         <v>2025</v>
       </c>
       <c r="C639" t="s">
         <v>271</v>
       </c>
       <c r="D639" t="s">
-        <v>532</v>
+        <v>525</v>
       </c>
       <c r="E639" t="s">
         <v>15</v>
       </c>
       <c r="F639">
-        <v>85571100</v>
+        <v>25880100</v>
       </c>
       <c r="G639">
         <v>16.893000000000001</v>
       </c>
       <c r="H639">
-        <v>1429070</v>
+        <v>401722</v>
       </c>
       <c r="I639">
         <v>46099</v>
       </c>
       <c r="J639">
-        <v>1973</v>
+        <v>1955</v>
       </c>
       <c r="K639">
-        <v>2333</v>
+        <v>2313</v>
       </c>
       <c r="L639">
-        <v>9563</v>
+        <v>9543</v>
       </c>
     </row>
     <row r="640" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A640" t="s">
         <v>84</v>
       </c>
       <c r="B640">
         <v>2025</v>
       </c>
       <c r="C640" t="s">
         <v>271</v>
       </c>
       <c r="D640" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="E640" t="s">
         <v>15</v>
       </c>
       <c r="F640">
-        <v>6692900</v>
+        <v>10249700</v>
       </c>
       <c r="G640">
-        <v>16.509</v>
+        <v>16.893000000000001</v>
       </c>
       <c r="H640">
-        <v>104484</v>
+        <v>173148</v>
       </c>
       <c r="I640">
         <v>46099</v>
       </c>
       <c r="J640">
-        <v>2230</v>
+        <v>1976</v>
       </c>
       <c r="K640">
-        <v>2614</v>
+        <v>2334</v>
       </c>
       <c r="L640">
-        <v>9631</v>
+        <v>9564</v>
       </c>
     </row>
     <row r="641" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A641" t="s">
         <v>84</v>
       </c>
       <c r="B641">
         <v>2025</v>
       </c>
       <c r="C641" t="s">
         <v>271</v>
       </c>
       <c r="D641" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="E641" t="s">
         <v>15</v>
       </c>
       <c r="F641">
-        <v>0</v>
+        <v>28936500</v>
       </c>
       <c r="G641">
-        <v>0</v>
+        <v>16.893000000000001</v>
       </c>
       <c r="H641">
-        <v>0</v>
+        <v>442680</v>
       </c>
       <c r="I641">
         <v>46099</v>
       </c>
       <c r="J641">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="K641">
-        <v>2319</v>
+        <v>2317</v>
       </c>
       <c r="L641">
-        <v>9549</v>
+        <v>9547</v>
       </c>
     </row>
     <row r="642" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A642" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B642">
         <v>2025</v>
       </c>
       <c r="C642" t="s">
         <v>271</v>
       </c>
       <c r="D642" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="E642" t="s">
         <v>15</v>
       </c>
       <c r="F642">
-        <v>17558463</v>
+        <v>32200100</v>
       </c>
       <c r="G642">
-        <v>1</v>
+        <v>16.893000000000001</v>
       </c>
       <c r="H642">
-        <v>242968</v>
+        <v>543957</v>
       </c>
       <c r="I642">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="J642">
-        <v>1977</v>
+        <v>1964</v>
       </c>
       <c r="K642">
-        <v>2335</v>
+        <v>2322</v>
       </c>
       <c r="L642">
-        <v>9565</v>
+        <v>9552</v>
       </c>
     </row>
     <row r="643" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A643" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B643">
         <v>2025</v>
       </c>
       <c r="C643" t="s">
         <v>271</v>
       </c>
       <c r="D643" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="E643" t="s">
         <v>15</v>
       </c>
       <c r="F643">
         <v>0</v>
       </c>
       <c r="G643">
         <v>0</v>
       </c>
       <c r="H643">
         <v>0</v>
       </c>
       <c r="I643">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="J643">
-        <v>1979</v>
+        <v>2169</v>
       </c>
       <c r="K643">
-        <v>2340</v>
+        <v>2521</v>
       </c>
       <c r="L643">
-        <v>9570</v>
+        <v>9610</v>
       </c>
     </row>
     <row r="644" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A644" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B644">
         <v>2025</v>
       </c>
       <c r="C644" t="s">
         <v>271</v>
       </c>
       <c r="D644" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="E644" t="s">
         <v>15</v>
       </c>
       <c r="F644">
-        <v>0</v>
+        <v>142407300</v>
       </c>
       <c r="G644">
-        <v>0</v>
+        <v>18.597999999999999</v>
       </c>
       <c r="H644">
-        <v>0</v>
+        <v>2644510</v>
       </c>
       <c r="I644">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="J644">
-        <v>1980</v>
+        <v>1972</v>
       </c>
       <c r="K644">
-        <v>2341</v>
+        <v>2330</v>
       </c>
       <c r="L644">
-        <v>9571</v>
+        <v>9560</v>
       </c>
     </row>
     <row r="645" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A645" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B645">
         <v>2025</v>
       </c>
       <c r="C645" t="s">
         <v>271</v>
       </c>
       <c r="D645" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="E645" t="s">
         <v>15</v>
       </c>
       <c r="F645">
-        <v>0</v>
+        <v>90497900</v>
       </c>
       <c r="G645">
-        <v>0</v>
+        <v>16.893000000000001</v>
       </c>
       <c r="H645">
-        <v>0</v>
+        <v>1528601</v>
       </c>
       <c r="I645">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="J645">
-        <v>1981</v>
+        <v>1965</v>
       </c>
       <c r="K645">
-        <v>2342</v>
+        <v>2328</v>
       </c>
       <c r="L645">
-        <v>9572</v>
+        <v>9558</v>
       </c>
     </row>
     <row r="646" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A646" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B646">
         <v>2025</v>
       </c>
       <c r="C646" t="s">
         <v>271</v>
       </c>
       <c r="D646" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="E646" t="s">
         <v>15</v>
       </c>
       <c r="F646">
-        <v>0</v>
+        <v>85571100</v>
       </c>
       <c r="G646">
-        <v>0</v>
+        <v>16.893000000000001</v>
       </c>
       <c r="H646">
-        <v>0</v>
+        <v>1429070</v>
       </c>
       <c r="I646">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="J646">
-        <v>1978</v>
+        <v>1973</v>
       </c>
       <c r="K646">
-        <v>2339</v>
+        <v>2333</v>
       </c>
       <c r="L646">
-        <v>9569</v>
+        <v>9563</v>
       </c>
     </row>
     <row r="647" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A647" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B647">
         <v>2025</v>
       </c>
       <c r="C647" t="s">
         <v>271</v>
       </c>
       <c r="D647" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="E647" t="s">
         <v>15</v>
       </c>
       <c r="F647">
-        <v>1104235</v>
+        <v>6692900</v>
       </c>
       <c r="G647">
-        <v>1</v>
+        <v>16.509</v>
       </c>
       <c r="H647">
-        <v>19311</v>
+        <v>104484</v>
       </c>
       <c r="I647">
-        <v>46101</v>
+        <v>46099</v>
       </c>
       <c r="J647">
-        <v>1982</v>
+        <v>2230</v>
       </c>
       <c r="K647">
-        <v>2343</v>
+        <v>2614</v>
       </c>
       <c r="L647">
-        <v>9573</v>
+        <v>9631</v>
       </c>
     </row>
     <row r="648" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A648" t="s">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="B648">
         <v>2025</v>
       </c>
       <c r="C648" t="s">
         <v>271</v>
       </c>
       <c r="D648" t="s">
-        <v>541</v>
+        <v>639</v>
       </c>
       <c r="E648" t="s">
         <v>15</v>
       </c>
       <c r="F648">
-        <v>123841022</v>
+        <v>0</v>
       </c>
       <c r="G648">
-        <v>17.015999999999998</v>
+        <v>0</v>
       </c>
       <c r="H648">
-        <v>2097867</v>
+        <v>0</v>
       </c>
       <c r="I648">
-        <v>46103</v>
+        <v>46099</v>
       </c>
       <c r="J648">
-        <v>2004</v>
+        <v>2748</v>
       </c>
       <c r="K648">
-        <v>2362</v>
+        <v>2799</v>
       </c>
       <c r="L648">
-        <v>9592</v>
+        <v>10766</v>
       </c>
     </row>
     <row r="649" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A649" t="s">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="B649">
         <v>2025</v>
       </c>
       <c r="C649" t="s">
         <v>271</v>
       </c>
       <c r="D649" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="E649" t="s">
         <v>15</v>
       </c>
       <c r="F649">
-        <v>51637034</v>
+        <v>0</v>
       </c>
       <c r="G649">
-        <v>16.738700000000001</v>
+        <v>0</v>
       </c>
       <c r="H649">
-        <v>862770</v>
+        <v>0</v>
       </c>
       <c r="I649">
-        <v>46103</v>
+        <v>46099</v>
       </c>
       <c r="J649">
-        <v>2222</v>
+        <v>1958</v>
       </c>
       <c r="K649">
-        <v>2597</v>
+        <v>2319</v>
       </c>
       <c r="L649">
-        <v>9621</v>
+        <v>9549</v>
       </c>
     </row>
     <row r="650" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A650" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="B650">
         <v>2025</v>
       </c>
       <c r="C650" t="s">
         <v>271</v>
       </c>
       <c r="D650" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="E650" t="s">
         <v>15</v>
       </c>
       <c r="F650">
-        <v>9155257</v>
+        <v>17558463</v>
       </c>
       <c r="G650">
-        <v>14.603899999999999</v>
+        <v>1</v>
       </c>
       <c r="H650">
-        <v>130398</v>
+        <v>242968</v>
       </c>
       <c r="I650">
-        <v>46103</v>
+        <v>46101</v>
       </c>
       <c r="J650">
-        <v>1991</v>
+        <v>1977</v>
       </c>
       <c r="K650">
-        <v>2352</v>
+        <v>2335</v>
       </c>
       <c r="L650">
-        <v>9582</v>
+        <v>9565</v>
       </c>
     </row>
     <row r="651" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A651" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="B651">
         <v>2025</v>
       </c>
       <c r="C651" t="s">
         <v>271</v>
       </c>
       <c r="D651" t="s">
-        <v>544</v>
+        <v>536</v>
       </c>
       <c r="E651" t="s">
         <v>15</v>
       </c>
       <c r="F651">
-        <v>2010279</v>
+        <v>0</v>
       </c>
       <c r="G651">
-        <v>16.693100000000001</v>
+        <v>0</v>
       </c>
       <c r="H651">
-        <v>19869</v>
+        <v>0</v>
       </c>
       <c r="I651">
-        <v>46103</v>
+        <v>46101</v>
       </c>
       <c r="J651">
-        <v>2229</v>
+        <v>1979</v>
       </c>
       <c r="K651">
-        <v>2617</v>
+        <v>2340</v>
       </c>
       <c r="L651">
-        <v>9633</v>
+        <v>9570</v>
       </c>
     </row>
     <row r="652" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A652" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="B652">
         <v>2025</v>
       </c>
       <c r="C652" t="s">
         <v>271</v>
       </c>
       <c r="D652" t="s">
-        <v>545</v>
+        <v>537</v>
       </c>
       <c r="E652" t="s">
         <v>15</v>
       </c>
       <c r="F652">
-        <v>677822</v>
+        <v>0</v>
       </c>
       <c r="G652">
-        <v>13.9224</v>
+        <v>0</v>
       </c>
       <c r="H652">
-        <v>317</v>
+        <v>0</v>
       </c>
       <c r="I652">
-        <v>46103</v>
+        <v>46101</v>
       </c>
       <c r="J652">
-        <v>2717</v>
+        <v>1980</v>
       </c>
       <c r="K652">
-        <v>2767</v>
+        <v>2341</v>
       </c>
       <c r="L652">
-        <v>10665</v>
+        <v>9571</v>
       </c>
     </row>
     <row r="653" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A653" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="B653">
         <v>2025</v>
       </c>
       <c r="C653" t="s">
         <v>271</v>
       </c>
       <c r="D653" t="s">
-        <v>546</v>
+        <v>538</v>
       </c>
       <c r="E653" t="s">
         <v>15</v>
       </c>
       <c r="F653">
         <v>0</v>
       </c>
       <c r="G653">
         <v>0</v>
       </c>
       <c r="H653">
         <v>0</v>
       </c>
       <c r="I653">
-        <v>46103</v>
+        <v>46101</v>
       </c>
       <c r="J653">
-        <v>2735</v>
+        <v>1981</v>
       </c>
       <c r="K653">
-        <v>2786</v>
+        <v>2342</v>
       </c>
       <c r="L653">
-        <v>10730</v>
+        <v>9572</v>
       </c>
     </row>
     <row r="654" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A654" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="B654">
         <v>2025</v>
       </c>
       <c r="C654" t="s">
         <v>271</v>
       </c>
       <c r="D654" t="s">
-        <v>547</v>
+        <v>539</v>
       </c>
       <c r="E654" t="s">
         <v>15</v>
       </c>
       <c r="F654">
         <v>0</v>
       </c>
       <c r="G654">
         <v>0</v>
       </c>
       <c r="H654">
         <v>0</v>
       </c>
       <c r="I654">
-        <v>46103</v>
+        <v>46101</v>
       </c>
       <c r="J654">
-        <v>1999</v>
+        <v>1978</v>
       </c>
       <c r="K654">
-        <v>2360</v>
+        <v>2339</v>
       </c>
       <c r="L654">
-        <v>9590</v>
+        <v>9569</v>
       </c>
     </row>
     <row r="655" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A655" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="B655">
         <v>2025</v>
       </c>
       <c r="C655" t="s">
         <v>271</v>
       </c>
       <c r="D655" t="s">
-        <v>548</v>
+        <v>540</v>
       </c>
       <c r="E655" t="s">
         <v>15</v>
       </c>
       <c r="F655">
-        <v>0</v>
+        <v>1104235</v>
       </c>
       <c r="G655">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H655">
-        <v>0</v>
+        <v>19311</v>
       </c>
       <c r="I655">
-        <v>46103</v>
+        <v>46101</v>
       </c>
       <c r="J655">
-        <v>2002</v>
+        <v>1982</v>
       </c>
       <c r="K655">
-        <v>2364</v>
+        <v>2343</v>
       </c>
       <c r="L655">
-        <v>9594</v>
+        <v>9573</v>
       </c>
     </row>
     <row r="656" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A656" t="s">
         <v>50</v>
       </c>
       <c r="B656">
         <v>2025</v>
       </c>
       <c r="C656" t="s">
         <v>271</v>
       </c>
       <c r="D656" t="s">
-        <v>549</v>
+        <v>541</v>
       </c>
       <c r="E656" t="s">
         <v>15</v>
       </c>
       <c r="F656">
-        <v>0</v>
+        <v>123841022</v>
       </c>
       <c r="G656">
-        <v>0</v>
+        <v>17.015999999999998</v>
       </c>
       <c r="H656">
-        <v>0</v>
+        <v>2097867</v>
       </c>
       <c r="I656">
         <v>46103</v>
       </c>
       <c r="J656">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="K656">
-        <v>2363</v>
+        <v>2362</v>
       </c>
       <c r="L656">
-        <v>9593</v>
+        <v>9592</v>
       </c>
     </row>
     <row r="657" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A657" t="s">
         <v>50</v>
       </c>
       <c r="B657">
         <v>2025</v>
       </c>
       <c r="C657" t="s">
         <v>271</v>
       </c>
       <c r="D657" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="E657" t="s">
         <v>15</v>
       </c>
       <c r="F657">
-        <v>4095870</v>
+        <v>51637034</v>
       </c>
       <c r="G657">
-        <v>15.0199</v>
+        <v>16.738700000000001</v>
       </c>
       <c r="H657">
-        <v>52879</v>
+        <v>862770</v>
       </c>
       <c r="I657">
         <v>46103</v>
       </c>
       <c r="J657">
-        <v>2000</v>
+        <v>2222</v>
       </c>
       <c r="K657">
-        <v>2361</v>
+        <v>2597</v>
       </c>
       <c r="L657">
-        <v>9591</v>
+        <v>9621</v>
       </c>
     </row>
     <row r="658" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A658" t="s">
         <v>50</v>
       </c>
       <c r="B658">
         <v>2025</v>
       </c>
       <c r="C658" t="s">
         <v>271</v>
       </c>
       <c r="D658" t="s">
-        <v>551</v>
+        <v>543</v>
       </c>
       <c r="E658" t="s">
         <v>15</v>
       </c>
       <c r="F658">
-        <v>0</v>
+        <v>9155257</v>
       </c>
       <c r="G658">
-        <v>0</v>
+        <v>14.603899999999999</v>
       </c>
       <c r="H658">
-        <v>0</v>
+        <v>130398</v>
       </c>
       <c r="I658">
         <v>46103</v>
       </c>
       <c r="J658">
-        <v>2005</v>
+        <v>1991</v>
       </c>
       <c r="K658">
-        <v>2369</v>
+        <v>2352</v>
       </c>
       <c r="L658">
-        <v>9597</v>
+        <v>9582</v>
       </c>
     </row>
     <row r="659" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A659" t="s">
         <v>50</v>
       </c>
       <c r="B659">
         <v>2025</v>
       </c>
       <c r="C659" t="s">
         <v>271</v>
       </c>
       <c r="D659" t="s">
-        <v>552</v>
+        <v>544</v>
       </c>
       <c r="E659" t="s">
         <v>15</v>
       </c>
       <c r="F659">
-        <v>0</v>
+        <v>2010279</v>
       </c>
       <c r="G659">
-        <v>0</v>
+        <v>16.693100000000001</v>
       </c>
       <c r="H659">
-        <v>0</v>
+        <v>19869</v>
       </c>
       <c r="I659">
         <v>46103</v>
       </c>
       <c r="J659">
-        <v>1997</v>
+        <v>2229</v>
       </c>
       <c r="K659">
-        <v>2358</v>
+        <v>2617</v>
       </c>
       <c r="L659">
-        <v>9588</v>
+        <v>9633</v>
       </c>
     </row>
     <row r="660" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A660" t="s">
         <v>50</v>
       </c>
       <c r="B660">
         <v>2025</v>
       </c>
       <c r="C660" t="s">
         <v>271</v>
       </c>
       <c r="D660" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="E660" t="s">
         <v>15</v>
       </c>
       <c r="F660">
-        <v>0</v>
+        <v>677822</v>
       </c>
       <c r="G660">
-        <v>0</v>
+        <v>13.9224</v>
       </c>
       <c r="H660">
-        <v>0</v>
+        <v>317</v>
       </c>
       <c r="I660">
         <v>46103</v>
       </c>
       <c r="J660">
-        <v>1998</v>
+        <v>2717</v>
       </c>
       <c r="K660">
-        <v>2359</v>
+        <v>2767</v>
       </c>
       <c r="L660">
-        <v>9589</v>
+        <v>10665</v>
       </c>
     </row>
     <row r="661" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A661" t="s">
         <v>50</v>
       </c>
       <c r="B661">
         <v>2025</v>
       </c>
       <c r="C661" t="s">
         <v>271</v>
       </c>
       <c r="D661" t="s">
-        <v>554</v>
+        <v>546</v>
       </c>
       <c r="E661" t="s">
         <v>15</v>
       </c>
       <c r="F661">
         <v>0</v>
       </c>
       <c r="G661">
         <v>0</v>
       </c>
       <c r="H661">
         <v>0</v>
       </c>
       <c r="I661">
         <v>46103</v>
       </c>
       <c r="J661">
-        <v>1992</v>
+        <v>2735</v>
       </c>
       <c r="K661">
-        <v>2353</v>
+        <v>2786</v>
       </c>
       <c r="L661">
-        <v>9583</v>
+        <v>10730</v>
       </c>
     </row>
     <row r="662" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A662" t="s">
         <v>50</v>
       </c>
       <c r="B662">
         <v>2025</v>
       </c>
       <c r="C662" t="s">
         <v>271</v>
       </c>
       <c r="D662" t="s">
-        <v>555</v>
+        <v>547</v>
       </c>
       <c r="E662" t="s">
         <v>15</v>
       </c>
       <c r="F662">
-        <v>5183888</v>
+        <v>0</v>
       </c>
       <c r="G662">
-        <v>15.02</v>
+        <v>0</v>
       </c>
       <c r="H662">
-        <v>66406</v>
+        <v>0</v>
       </c>
       <c r="I662">
         <v>46103</v>
       </c>
       <c r="J662">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="K662">
-        <v>2367</v>
+        <v>2360</v>
       </c>
       <c r="L662">
-        <v>9595</v>
+        <v>9590</v>
       </c>
     </row>
     <row r="663" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A663" t="s">
         <v>50</v>
       </c>
       <c r="B663">
         <v>2025</v>
       </c>
       <c r="C663" t="s">
         <v>271</v>
       </c>
       <c r="D663" t="s">
-        <v>556</v>
+        <v>548</v>
       </c>
       <c r="E663" t="s">
         <v>15</v>
       </c>
       <c r="F663">
         <v>0</v>
       </c>
       <c r="G663">
         <v>0</v>
       </c>
       <c r="H663">
         <v>0</v>
       </c>
       <c r="I663">
         <v>46103</v>
       </c>
       <c r="J663">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="K663">
-        <v>2354</v>
+        <v>2364</v>
       </c>
       <c r="L663">
-        <v>9584</v>
+        <v>9594</v>
       </c>
     </row>
     <row r="664" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A664" t="s">
         <v>50</v>
       </c>
       <c r="B664">
         <v>2025</v>
       </c>
       <c r="C664" t="s">
         <v>271</v>
       </c>
       <c r="D664" t="s">
-        <v>557</v>
+        <v>549</v>
       </c>
       <c r="E664" t="s">
         <v>15</v>
       </c>
       <c r="F664">
         <v>0</v>
       </c>
       <c r="G664">
         <v>0</v>
       </c>
       <c r="H664">
         <v>0</v>
       </c>
       <c r="I664">
         <v>46103</v>
       </c>
       <c r="J664">
-        <v>1987</v>
+        <v>2001</v>
       </c>
       <c r="K664">
-        <v>2348</v>
+        <v>2363</v>
       </c>
       <c r="L664">
-        <v>9578</v>
+        <v>9593</v>
       </c>
     </row>
     <row r="665" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A665" t="s">
         <v>50</v>
       </c>
       <c r="B665">
         <v>2025</v>
       </c>
       <c r="C665" t="s">
         <v>271</v>
       </c>
       <c r="D665" t="s">
-        <v>558</v>
+        <v>550</v>
       </c>
       <c r="E665" t="s">
         <v>15</v>
       </c>
       <c r="F665">
-        <v>42290986</v>
+        <v>4095870</v>
       </c>
       <c r="G665">
-        <v>13.3386</v>
+        <v>15.0199</v>
       </c>
       <c r="H665">
-        <v>537910</v>
+        <v>52879</v>
       </c>
       <c r="I665">
         <v>46103</v>
       </c>
       <c r="J665">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="K665">
-        <v>2357</v>
+        <v>2361</v>
       </c>
       <c r="L665">
-        <v>9587</v>
+        <v>9591</v>
       </c>
     </row>
     <row r="666" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A666" t="s">
         <v>50</v>
       </c>
       <c r="B666">
         <v>2025</v>
       </c>
       <c r="C666" t="s">
         <v>271</v>
       </c>
       <c r="D666" t="s">
-        <v>559</v>
+        <v>551</v>
       </c>
       <c r="E666" t="s">
         <v>15</v>
       </c>
       <c r="F666">
-        <v>29246093</v>
+        <v>0</v>
       </c>
       <c r="G666">
-        <v>15.02</v>
+        <v>0</v>
       </c>
       <c r="H666">
-        <v>399878</v>
+        <v>0</v>
       </c>
       <c r="I666">
         <v>46103</v>
       </c>
       <c r="J666">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="K666">
-        <v>2370</v>
+        <v>2369</v>
       </c>
       <c r="L666">
-        <v>9598</v>
+        <v>9597</v>
       </c>
     </row>
     <row r="667" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A667" t="s">
         <v>50</v>
       </c>
       <c r="B667">
         <v>2025</v>
       </c>
       <c r="C667" t="s">
         <v>271</v>
       </c>
       <c r="D667" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="E667" t="s">
         <v>15</v>
       </c>
       <c r="F667">
         <v>0</v>
       </c>
       <c r="G667">
         <v>0</v>
       </c>
       <c r="H667">
         <v>0</v>
       </c>
       <c r="I667">
         <v>46103</v>
       </c>
       <c r="J667">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="K667">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="L667">
-        <v>9586</v>
+        <v>9588</v>
       </c>
     </row>
     <row r="668" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A668" t="s">
         <v>50</v>
       </c>
       <c r="B668">
         <v>2025</v>
       </c>
       <c r="C668" t="s">
         <v>271</v>
       </c>
       <c r="D668" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="E668" t="s">
         <v>15</v>
       </c>
       <c r="F668">
-        <v>57153670</v>
+        <v>0</v>
       </c>
       <c r="G668">
-        <v>15.0076</v>
+        <v>0</v>
       </c>
       <c r="H668">
-        <v>803445</v>
+        <v>0</v>
       </c>
       <c r="I668">
         <v>46103</v>
       </c>
       <c r="J668">
-        <v>1994</v>
+        <v>1998</v>
       </c>
       <c r="K668">
-        <v>2355</v>
+        <v>2359</v>
       </c>
       <c r="L668">
-        <v>9585</v>
+        <v>9589</v>
       </c>
     </row>
     <row r="669" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A669" t="s">
         <v>50</v>
       </c>
       <c r="B669">
         <v>2025</v>
       </c>
       <c r="C669" t="s">
         <v>271</v>
       </c>
       <c r="D669" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
       <c r="E669" t="s">
         <v>15</v>
       </c>
       <c r="F669">
-        <v>4710687</v>
+        <v>0</v>
       </c>
       <c r="G669">
-        <v>14.307</v>
+        <v>0</v>
       </c>
       <c r="H669">
-        <v>65896</v>
+        <v>0</v>
       </c>
       <c r="I669">
         <v>46103</v>
       </c>
       <c r="J669">
-        <v>1984</v>
+        <v>1992</v>
       </c>
       <c r="K669">
-        <v>2345</v>
+        <v>2353</v>
       </c>
       <c r="L669">
-        <v>9575</v>
+        <v>9583</v>
       </c>
     </row>
     <row r="670" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A670" t="s">
         <v>50</v>
       </c>
       <c r="B670">
         <v>2025</v>
       </c>
       <c r="C670" t="s">
         <v>271</v>
       </c>
       <c r="D670" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="E670" t="s">
         <v>15</v>
       </c>
       <c r="F670">
-        <v>0</v>
+        <v>5183888</v>
       </c>
       <c r="G670">
-        <v>0</v>
+        <v>15.02</v>
       </c>
       <c r="H670">
-        <v>0</v>
+        <v>66406</v>
       </c>
       <c r="I670">
         <v>46103</v>
       </c>
       <c r="J670">
-        <v>1988</v>
+        <v>2003</v>
       </c>
       <c r="K670">
-        <v>2349</v>
+        <v>2367</v>
       </c>
       <c r="L670">
-        <v>9579</v>
+        <v>9595</v>
       </c>
     </row>
     <row r="671" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A671" t="s">
         <v>50</v>
       </c>
       <c r="B671">
         <v>2025</v>
       </c>
       <c r="C671" t="s">
         <v>271</v>
       </c>
       <c r="D671" t="s">
-        <v>564</v>
+        <v>556</v>
       </c>
       <c r="E671" t="s">
         <v>15</v>
       </c>
       <c r="F671">
-        <v>46731765</v>
+        <v>0</v>
       </c>
       <c r="G671">
-        <v>14.279400000000001</v>
+        <v>0</v>
       </c>
       <c r="H671">
-        <v>489898</v>
+        <v>0</v>
       </c>
       <c r="I671">
         <v>46103</v>
       </c>
       <c r="J671">
-        <v>1985</v>
+        <v>1993</v>
       </c>
       <c r="K671">
-        <v>2346</v>
+        <v>2354</v>
       </c>
       <c r="L671">
-        <v>9576</v>
+        <v>9584</v>
       </c>
     </row>
     <row r="672" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A672" t="s">
         <v>50</v>
       </c>
       <c r="B672">
         <v>2025</v>
       </c>
       <c r="C672" t="s">
         <v>271</v>
       </c>
       <c r="D672" t="s">
-        <v>565</v>
+        <v>557</v>
       </c>
       <c r="E672" t="s">
         <v>15</v>
       </c>
       <c r="F672">
-        <v>254156075</v>
+        <v>0</v>
       </c>
       <c r="G672">
-        <v>14.148099999999999</v>
+        <v>0</v>
       </c>
       <c r="H672">
-        <v>3124596</v>
+        <v>0</v>
       </c>
       <c r="I672">
         <v>46103</v>
       </c>
       <c r="J672">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="K672">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="L672">
-        <v>9577</v>
+        <v>9578</v>
       </c>
     </row>
     <row r="673" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A673" t="s">
         <v>50</v>
       </c>
       <c r="B673">
         <v>2025</v>
       </c>
       <c r="C673" t="s">
         <v>271</v>
       </c>
       <c r="D673" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="E673" t="s">
         <v>15</v>
       </c>
       <c r="F673">
-        <v>34077103</v>
+        <v>42290986</v>
       </c>
       <c r="G673">
-        <v>15.02</v>
+        <v>13.3386</v>
       </c>
       <c r="H673">
-        <v>511838</v>
+        <v>537910</v>
       </c>
       <c r="I673">
         <v>46103</v>
       </c>
       <c r="J673">
-        <v>2182</v>
+        <v>1996</v>
       </c>
       <c r="K673">
-        <v>2534</v>
+        <v>2357</v>
       </c>
       <c r="L673">
-        <v>9613</v>
+        <v>9587</v>
       </c>
     </row>
     <row r="674" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A674" t="s">
         <v>50</v>
       </c>
       <c r="B674">
         <v>2025</v>
       </c>
       <c r="C674" t="s">
         <v>271</v>
       </c>
       <c r="D674" t="s">
-        <v>567</v>
+        <v>559</v>
       </c>
       <c r="E674" t="s">
         <v>15</v>
       </c>
       <c r="F674">
-        <v>2828946</v>
+        <v>29246093</v>
       </c>
       <c r="G674">
-        <v>14.956899999999999</v>
+        <v>15.02</v>
       </c>
       <c r="H674">
-        <v>38790</v>
+        <v>399878</v>
       </c>
       <c r="I674">
         <v>46103</v>
       </c>
       <c r="J674">
-        <v>2203</v>
+        <v>2006</v>
       </c>
       <c r="K674">
-        <v>2590</v>
+        <v>2370</v>
       </c>
       <c r="L674">
-        <v>9619</v>
+        <v>9598</v>
       </c>
     </row>
     <row r="675" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A675" t="s">
         <v>50</v>
       </c>
       <c r="B675">
         <v>2025</v>
       </c>
       <c r="C675" t="s">
         <v>271</v>
       </c>
       <c r="D675" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="E675" t="s">
         <v>15</v>
       </c>
       <c r="F675">
-        <v>24698406</v>
+        <v>0</v>
       </c>
       <c r="G675">
-        <v>14.941599999999999</v>
+        <v>0</v>
       </c>
       <c r="H675">
-        <v>141099</v>
+        <v>0</v>
       </c>
       <c r="I675">
         <v>46103</v>
       </c>
       <c r="J675">
-        <v>2242</v>
+        <v>1995</v>
       </c>
       <c r="K675">
-        <v>2629</v>
+        <v>2356</v>
       </c>
       <c r="L675">
-        <v>9635</v>
+        <v>9586</v>
       </c>
     </row>
     <row r="676" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A676" t="s">
         <v>50</v>
       </c>
       <c r="B676">
         <v>2025</v>
       </c>
       <c r="C676" t="s">
         <v>271</v>
       </c>
       <c r="D676" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="E676" t="s">
         <v>15</v>
       </c>
       <c r="F676">
-        <v>107263</v>
+        <v>57153670</v>
       </c>
       <c r="G676">
-        <v>0</v>
+        <v>15.0076</v>
       </c>
       <c r="H676">
-        <v>0</v>
+        <v>803445</v>
       </c>
       <c r="I676">
         <v>46103</v>
       </c>
       <c r="J676">
-        <v>2624</v>
+        <v>1994</v>
       </c>
       <c r="K676">
-        <v>2679</v>
+        <v>2355</v>
       </c>
       <c r="L676">
-        <v>9644</v>
+        <v>9585</v>
       </c>
     </row>
     <row r="677" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A677" t="s">
         <v>50</v>
       </c>
       <c r="B677">
         <v>2025</v>
       </c>
       <c r="C677" t="s">
         <v>271</v>
       </c>
       <c r="D677" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="E677" t="s">
         <v>15</v>
       </c>
       <c r="F677">
-        <v>17101662</v>
+        <v>4710687</v>
       </c>
       <c r="G677">
-        <v>14.4063</v>
+        <v>14.307</v>
       </c>
       <c r="H677">
-        <v>243537</v>
+        <v>65896</v>
       </c>
       <c r="I677">
         <v>46103</v>
       </c>
       <c r="J677">
-        <v>2625</v>
+        <v>1984</v>
       </c>
       <c r="K677">
-        <v>2680</v>
+        <v>2345</v>
       </c>
       <c r="L677">
-        <v>9645</v>
+        <v>9575</v>
       </c>
     </row>
     <row r="678" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A678" t="s">
         <v>50</v>
       </c>
       <c r="B678">
         <v>2025</v>
       </c>
       <c r="C678" t="s">
         <v>271</v>
       </c>
       <c r="D678" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="E678" t="s">
         <v>15</v>
       </c>
       <c r="F678">
-        <v>10389726</v>
+        <v>0</v>
       </c>
       <c r="G678">
-        <v>15.020099999999999</v>
+        <v>0</v>
       </c>
       <c r="H678">
-        <v>75224</v>
+        <v>0</v>
       </c>
       <c r="I678">
         <v>46103</v>
       </c>
       <c r="J678">
-        <v>2648</v>
+        <v>1988</v>
       </c>
       <c r="K678">
-        <v>2703</v>
+        <v>2349</v>
       </c>
       <c r="L678">
-        <v>10584</v>
+        <v>9579</v>
       </c>
     </row>
     <row r="679" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A679" t="s">
         <v>50</v>
       </c>
       <c r="B679">
         <v>2025</v>
       </c>
       <c r="C679" t="s">
         <v>271</v>
       </c>
       <c r="D679" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
       <c r="E679" t="s">
         <v>15</v>
       </c>
       <c r="F679">
-        <v>12967609</v>
+        <v>46731765</v>
       </c>
       <c r="G679">
-        <v>13.0861</v>
+        <v>14.279400000000001</v>
       </c>
       <c r="H679">
-        <v>16705</v>
+        <v>489898</v>
       </c>
       <c r="I679">
         <v>46103</v>
       </c>
       <c r="J679">
-        <v>2692</v>
+        <v>1985</v>
       </c>
       <c r="K679">
-        <v>2742</v>
+        <v>2346</v>
       </c>
       <c r="L679">
-        <v>10578</v>
+        <v>9576</v>
       </c>
     </row>
     <row r="680" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A680" t="s">
         <v>50</v>
       </c>
       <c r="B680">
         <v>2025</v>
       </c>
       <c r="C680" t="s">
         <v>271</v>
       </c>
       <c r="D680" t="s">
-        <v>573</v>
+        <v>565</v>
       </c>
       <c r="E680" t="s">
         <v>15</v>
       </c>
       <c r="F680">
-        <v>0</v>
+        <v>254156075</v>
       </c>
       <c r="G680">
-        <v>0</v>
+        <v>14.148099999999999</v>
       </c>
       <c r="H680">
-        <v>0</v>
+        <v>3124596</v>
       </c>
       <c r="I680">
         <v>46103</v>
       </c>
       <c r="J680">
-        <v>2708</v>
+        <v>1986</v>
       </c>
       <c r="K680">
-        <v>2758</v>
+        <v>2347</v>
       </c>
       <c r="L680">
-        <v>10656</v>
+        <v>9577</v>
       </c>
     </row>
     <row r="681" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A681" t="s">
         <v>50</v>
       </c>
       <c r="B681">
         <v>2025</v>
       </c>
       <c r="C681" t="s">
         <v>271</v>
       </c>
       <c r="D681" t="s">
-        <v>574</v>
+        <v>566</v>
       </c>
       <c r="E681" t="s">
         <v>15</v>
       </c>
       <c r="F681">
-        <v>3715142</v>
+        <v>34077103</v>
       </c>
       <c r="G681">
-        <v>15.0197</v>
+        <v>15.02</v>
       </c>
       <c r="H681">
-        <v>3580</v>
+        <v>511838</v>
       </c>
       <c r="I681">
         <v>46103</v>
       </c>
       <c r="J681">
-        <v>2709</v>
+        <v>2182</v>
       </c>
       <c r="K681">
-        <v>2759</v>
+        <v>2534</v>
       </c>
       <c r="L681">
-        <v>10657</v>
+        <v>9613</v>
       </c>
     </row>
     <row r="682" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A682" t="s">
         <v>50</v>
       </c>
       <c r="B682">
         <v>2025</v>
       </c>
       <c r="C682" t="s">
         <v>271</v>
       </c>
       <c r="D682" t="s">
-        <v>575</v>
+        <v>567</v>
       </c>
       <c r="E682" t="s">
         <v>15</v>
       </c>
       <c r="F682">
-        <v>0</v>
+        <v>2828946</v>
       </c>
       <c r="G682">
-        <v>0</v>
+        <v>14.956899999999999</v>
       </c>
       <c r="H682">
-        <v>0</v>
+        <v>38790</v>
       </c>
       <c r="I682">
         <v>46103</v>
       </c>
       <c r="J682">
-        <v>2715</v>
+        <v>2203</v>
       </c>
       <c r="K682">
-        <v>2765</v>
+        <v>2590</v>
       </c>
       <c r="L682">
-        <v>10663</v>
+        <v>9619</v>
       </c>
     </row>
     <row r="683" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A683" t="s">
         <v>50</v>
       </c>
       <c r="B683">
         <v>2025</v>
       </c>
       <c r="C683" t="s">
         <v>271</v>
       </c>
       <c r="D683" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="E683" t="s">
         <v>15</v>
       </c>
       <c r="F683">
-        <v>0</v>
+        <v>24698406</v>
       </c>
       <c r="G683">
-        <v>0</v>
+        <v>14.941599999999999</v>
       </c>
       <c r="H683">
-        <v>0</v>
+        <v>141099</v>
       </c>
       <c r="I683">
         <v>46103</v>
       </c>
       <c r="J683">
-        <v>2724</v>
+        <v>2242</v>
       </c>
       <c r="K683">
-        <v>2774</v>
+        <v>2629</v>
       </c>
       <c r="L683">
-        <v>10678</v>
+        <v>9635</v>
       </c>
     </row>
     <row r="684" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A684" t="s">
         <v>50</v>
       </c>
       <c r="B684">
         <v>2025</v>
       </c>
       <c r="C684" t="s">
         <v>271</v>
       </c>
       <c r="D684" t="s">
-        <v>577</v>
+        <v>569</v>
       </c>
       <c r="E684" t="s">
         <v>15</v>
       </c>
       <c r="F684">
-        <v>0</v>
+        <v>107263</v>
       </c>
       <c r="G684">
         <v>0</v>
       </c>
       <c r="H684">
         <v>0</v>
       </c>
       <c r="I684">
         <v>46103</v>
       </c>
       <c r="J684">
-        <v>2725</v>
+        <v>2624</v>
       </c>
       <c r="K684">
-        <v>2775</v>
+        <v>2679</v>
       </c>
       <c r="L684">
-        <v>10679</v>
+        <v>9644</v>
       </c>
     </row>
     <row r="685" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A685" t="s">
         <v>50</v>
       </c>
       <c r="B685">
         <v>2025</v>
       </c>
       <c r="C685" t="s">
         <v>271</v>
       </c>
       <c r="D685" t="s">
-        <v>578</v>
+        <v>570</v>
       </c>
       <c r="E685" t="s">
         <v>15</v>
       </c>
       <c r="F685">
-        <v>0</v>
+        <v>17101662</v>
       </c>
       <c r="G685">
-        <v>0</v>
+        <v>14.4063</v>
       </c>
       <c r="H685">
-        <v>0</v>
+        <v>243537</v>
       </c>
       <c r="I685">
         <v>46103</v>
       </c>
       <c r="J685">
-        <v>2729</v>
+        <v>2625</v>
       </c>
       <c r="K685">
-        <v>2779</v>
+        <v>2680</v>
       </c>
       <c r="L685">
-        <v>10704</v>
+        <v>9645</v>
       </c>
     </row>
     <row r="686" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A686" t="s">
         <v>50</v>
       </c>
       <c r="B686">
         <v>2025</v>
       </c>
       <c r="C686" t="s">
         <v>271</v>
       </c>
       <c r="D686" t="s">
-        <v>579</v>
+        <v>571</v>
       </c>
       <c r="E686" t="s">
         <v>15</v>
       </c>
       <c r="F686">
-        <v>26874094</v>
+        <v>10389726</v>
       </c>
       <c r="G686">
-        <v>15.020799999999999</v>
+        <v>15.020099999999999</v>
       </c>
       <c r="H686">
-        <v>36425</v>
+        <v>75224</v>
       </c>
       <c r="I686">
         <v>46103</v>
       </c>
       <c r="J686">
-        <v>2730</v>
+        <v>2648</v>
       </c>
       <c r="K686">
-        <v>2780</v>
+        <v>2703</v>
       </c>
       <c r="L686">
-        <v>10705</v>
+        <v>10584</v>
       </c>
     </row>
     <row r="687" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A687" t="s">
         <v>50</v>
       </c>
       <c r="B687">
         <v>2025</v>
       </c>
       <c r="C687" t="s">
         <v>271</v>
       </c>
       <c r="D687" t="s">
-        <v>580</v>
+        <v>572</v>
       </c>
       <c r="E687" t="s">
         <v>15</v>
       </c>
       <c r="F687">
-        <v>9256736</v>
+        <v>12967609</v>
       </c>
       <c r="G687">
-        <v>15.020099999999999</v>
+        <v>13.0861</v>
       </c>
       <c r="H687">
-        <v>17886</v>
+        <v>16705</v>
       </c>
       <c r="I687">
         <v>46103</v>
       </c>
       <c r="J687">
-        <v>2660</v>
+        <v>2692</v>
       </c>
       <c r="K687">
-        <v>2715</v>
+        <v>2742</v>
       </c>
       <c r="L687">
-        <v>10485</v>
+        <v>10578</v>
       </c>
     </row>
     <row r="688" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A688" t="s">
         <v>50</v>
       </c>
       <c r="B688">
         <v>2025</v>
       </c>
       <c r="C688" t="s">
         <v>271</v>
       </c>
       <c r="D688" t="s">
-        <v>581</v>
+        <v>573</v>
       </c>
       <c r="E688" t="s">
         <v>15</v>
       </c>
       <c r="F688">
-        <v>94011295</v>
+        <v>0</v>
       </c>
       <c r="G688">
-        <v>17.0886</v>
+        <v>0</v>
       </c>
       <c r="H688">
-        <v>1068447</v>
+        <v>0</v>
       </c>
       <c r="I688">
         <v>46103</v>
       </c>
       <c r="J688">
-        <v>1983</v>
+        <v>2708</v>
       </c>
       <c r="K688">
-        <v>2344</v>
+        <v>2758</v>
       </c>
       <c r="L688">
-        <v>9574</v>
+        <v>10656</v>
       </c>
     </row>
     <row r="689" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A689" t="s">
         <v>50</v>
       </c>
       <c r="B689">
         <v>2025</v>
       </c>
       <c r="C689" t="s">
         <v>271</v>
       </c>
       <c r="D689" t="s">
-        <v>582</v>
+        <v>574</v>
       </c>
       <c r="E689" t="s">
         <v>15</v>
       </c>
       <c r="F689">
-        <v>0</v>
+        <v>3715142</v>
       </c>
       <c r="G689">
-        <v>0</v>
+        <v>15.0197</v>
       </c>
       <c r="H689">
-        <v>0</v>
+        <v>3580</v>
       </c>
       <c r="I689">
         <v>46103</v>
       </c>
       <c r="J689">
-        <v>1989</v>
+        <v>2709</v>
       </c>
       <c r="K689">
-        <v>2350</v>
+        <v>2759</v>
       </c>
       <c r="L689">
-        <v>9580</v>
+        <v>10657</v>
       </c>
     </row>
     <row r="690" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A690" t="s">
         <v>50</v>
       </c>
       <c r="B690">
         <v>2025</v>
       </c>
       <c r="C690" t="s">
         <v>271</v>
       </c>
       <c r="D690" t="s">
-        <v>583</v>
+        <v>575</v>
       </c>
       <c r="E690" t="s">
         <v>15</v>
       </c>
       <c r="F690">
-        <v>4035343</v>
+        <v>0</v>
       </c>
       <c r="G690">
-        <v>13.9129</v>
+        <v>0</v>
       </c>
       <c r="H690">
-        <v>51305</v>
+        <v>0</v>
       </c>
       <c r="I690">
         <v>46103</v>
       </c>
       <c r="J690">
-        <v>1990</v>
+        <v>2715</v>
       </c>
       <c r="K690">
-        <v>2351</v>
+        <v>2765</v>
       </c>
       <c r="L690">
-        <v>9581</v>
+        <v>10663</v>
       </c>
     </row>
     <row r="691" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A691" t="s">
-        <v>584</v>
+        <v>50</v>
       </c>
       <c r="B691">
         <v>2025</v>
       </c>
       <c r="C691" t="s">
         <v>271</v>
       </c>
       <c r="D691" t="s">
-        <v>585</v>
+        <v>576</v>
       </c>
       <c r="E691" t="s">
         <v>15</v>
       </c>
       <c r="F691">
-        <v>1290035</v>
+        <v>0</v>
       </c>
       <c r="G691">
         <v>0</v>
       </c>
       <c r="H691">
-        <v>28400</v>
+        <v>0</v>
       </c>
       <c r="I691">
-        <v>46105</v>
+        <v>46103</v>
       </c>
       <c r="J691">
-        <v>2007</v>
+        <v>2724</v>
       </c>
       <c r="K691">
-        <v>2365</v>
+        <v>2774</v>
       </c>
       <c r="L691">
-        <v>7537</v>
+        <v>10678</v>
       </c>
     </row>
     <row r="692" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A692" t="s">
-        <v>93</v>
+        <v>50</v>
       </c>
       <c r="B692">
         <v>2025</v>
       </c>
       <c r="C692" t="s">
         <v>271</v>
       </c>
       <c r="D692" t="s">
-        <v>586</v>
+        <v>577</v>
       </c>
       <c r="E692" t="s">
         <v>15</v>
       </c>
       <c r="F692">
-        <v>12627711</v>
+        <v>0</v>
       </c>
       <c r="G692">
         <v>0</v>
       </c>
       <c r="H692">
-        <v>194340</v>
+        <v>0</v>
       </c>
       <c r="I692">
-        <v>46117</v>
+        <v>46103</v>
       </c>
       <c r="J692">
-        <v>2008</v>
+        <v>2725</v>
       </c>
       <c r="K692">
-        <v>2366</v>
+        <v>2775</v>
       </c>
       <c r="L692">
-        <v>9327</v>
+        <v>10679</v>
       </c>
     </row>
     <row r="693" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A693" t="s">
-        <v>93</v>
+        <v>50</v>
       </c>
       <c r="B693">
         <v>2025</v>
       </c>
       <c r="C693" t="s">
         <v>271</v>
       </c>
       <c r="D693" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
       <c r="E693" t="s">
         <v>15</v>
       </c>
       <c r="F693">
-        <v>9117001</v>
+        <v>0</v>
       </c>
       <c r="G693">
         <v>0</v>
       </c>
       <c r="H693">
-        <v>140794</v>
+        <v>0</v>
       </c>
       <c r="I693">
-        <v>46117</v>
+        <v>46103</v>
       </c>
       <c r="J693">
-        <v>2628</v>
+        <v>2729</v>
       </c>
       <c r="K693">
-        <v>2683</v>
+        <v>2779</v>
       </c>
       <c r="L693">
-        <v>9871</v>
+        <v>10704</v>
       </c>
     </row>
     <row r="694" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A694" t="s">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="B694">
         <v>2025</v>
       </c>
       <c r="C694" t="s">
         <v>271</v>
       </c>
       <c r="D694" t="s">
-        <v>588</v>
+        <v>579</v>
       </c>
       <c r="E694" t="s">
         <v>15</v>
       </c>
       <c r="F694">
-        <v>14252404</v>
+        <v>26874094</v>
       </c>
       <c r="G694">
-        <v>0</v>
+        <v>15.020799999999999</v>
       </c>
       <c r="H694">
-        <v>136880</v>
+        <v>36425</v>
       </c>
       <c r="I694">
-        <v>46119</v>
+        <v>46103</v>
       </c>
       <c r="J694">
-        <v>2009</v>
+        <v>2730</v>
       </c>
       <c r="K694">
-        <v>2371</v>
+        <v>2780</v>
       </c>
       <c r="L694">
-        <v>3418</v>
+        <v>10705</v>
       </c>
     </row>
     <row r="695" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A695" t="s">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="B695">
         <v>2025</v>
       </c>
       <c r="C695" t="s">
         <v>271</v>
       </c>
       <c r="D695" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
       <c r="E695" t="s">
         <v>15</v>
       </c>
       <c r="F695">
-        <v>3114490</v>
+        <v>9256736</v>
       </c>
       <c r="G695">
-        <v>0</v>
+        <v>15.020099999999999</v>
       </c>
       <c r="H695">
-        <v>49552</v>
+        <v>17886</v>
       </c>
       <c r="I695">
-        <v>46125</v>
+        <v>46103</v>
       </c>
       <c r="J695">
-        <v>2010</v>
+        <v>2660</v>
       </c>
       <c r="K695">
-        <v>2368</v>
+        <v>2715</v>
       </c>
       <c r="L695">
-        <v>9596</v>
+        <v>10485</v>
       </c>
     </row>
     <row r="696" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A696" t="s">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="B696">
         <v>2025</v>
       </c>
       <c r="C696" t="s">
         <v>271</v>
       </c>
       <c r="D696" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="E696" t="s">
         <v>15</v>
       </c>
       <c r="F696">
-        <v>583540</v>
+        <v>94011295</v>
       </c>
       <c r="G696">
-        <v>0</v>
+        <v>17.0886</v>
       </c>
       <c r="H696">
-        <v>11494</v>
+        <v>1068447</v>
       </c>
       <c r="I696">
-        <v>46125</v>
+        <v>46103</v>
       </c>
       <c r="J696">
-        <v>2233</v>
+        <v>1983</v>
       </c>
       <c r="K696">
-        <v>2618</v>
+        <v>2344</v>
       </c>
       <c r="L696">
-        <v>9634</v>
+        <v>9574</v>
       </c>
     </row>
     <row r="697" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A697" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="B697">
         <v>2025</v>
       </c>
       <c r="C697" t="s">
         <v>271</v>
       </c>
       <c r="D697" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="E697" t="s">
         <v>15</v>
       </c>
       <c r="F697">
-        <v>7835067</v>
+        <v>0</v>
       </c>
       <c r="G697">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H697">
-        <v>127082</v>
+        <v>0</v>
       </c>
       <c r="I697">
-        <v>46127</v>
+        <v>46103</v>
       </c>
       <c r="J697">
-        <v>2012</v>
+        <v>1989</v>
       </c>
       <c r="K697">
-        <v>2373</v>
+        <v>2350</v>
       </c>
       <c r="L697">
-        <v>9600</v>
+        <v>9580</v>
       </c>
     </row>
     <row r="698" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A698" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="B698">
         <v>2025</v>
       </c>
       <c r="C698" t="s">
         <v>271</v>
       </c>
       <c r="D698" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="E698" t="s">
         <v>15</v>
       </c>
       <c r="F698">
-        <v>21863135</v>
+        <v>4035343</v>
       </c>
       <c r="G698">
-        <v>1</v>
+        <v>13.9129</v>
       </c>
       <c r="H698">
-        <v>349374</v>
+        <v>51305</v>
       </c>
       <c r="I698">
-        <v>46127</v>
+        <v>46103</v>
       </c>
       <c r="J698">
-        <v>2013</v>
+        <v>1990</v>
       </c>
       <c r="K698">
-        <v>2374</v>
+        <v>2351</v>
       </c>
       <c r="L698">
-        <v>9601</v>
+        <v>9581</v>
       </c>
     </row>
     <row r="699" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A699" t="s">
-        <v>59</v>
+        <v>584</v>
       </c>
       <c r="B699">
         <v>2025</v>
       </c>
       <c r="C699" t="s">
         <v>271</v>
       </c>
       <c r="D699" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="E699" t="s">
         <v>15</v>
       </c>
       <c r="F699">
-        <v>0</v>
+        <v>1290035</v>
       </c>
       <c r="G699">
         <v>0</v>
       </c>
       <c r="H699">
-        <v>0</v>
+        <v>28400</v>
       </c>
       <c r="I699">
-        <v>46127</v>
+        <v>46105</v>
       </c>
       <c r="J699">
-        <v>2702</v>
+        <v>2007</v>
       </c>
       <c r="K699">
-        <v>2752</v>
+        <v>2365</v>
       </c>
       <c r="L699">
-        <v>10650</v>
+        <v>7537</v>
       </c>
     </row>
     <row r="700" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A700" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="B700">
         <v>2025</v>
       </c>
       <c r="C700" t="s">
         <v>271</v>
       </c>
       <c r="D700" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="E700" t="s">
         <v>15</v>
       </c>
       <c r="F700">
-        <v>0</v>
+        <v>12627711</v>
       </c>
       <c r="G700">
         <v>0</v>
       </c>
       <c r="H700">
-        <v>0</v>
+        <v>194340</v>
       </c>
       <c r="I700">
-        <v>46127</v>
+        <v>46117</v>
       </c>
       <c r="J700">
-        <v>2705</v>
+        <v>2008</v>
       </c>
       <c r="K700">
-        <v>2755</v>
+        <v>2366</v>
       </c>
       <c r="L700">
-        <v>10653</v>
+        <v>9327</v>
       </c>
     </row>
     <row r="701" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A701" t="s">
-        <v>59</v>
+        <v>93</v>
       </c>
       <c r="B701">
         <v>2025</v>
       </c>
       <c r="C701" t="s">
         <v>271</v>
       </c>
       <c r="D701" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="E701" t="s">
         <v>15</v>
       </c>
       <c r="F701">
-        <v>0</v>
+        <v>9117001</v>
       </c>
       <c r="G701">
         <v>0</v>
       </c>
       <c r="H701">
-        <v>0</v>
+        <v>140794</v>
       </c>
       <c r="I701">
-        <v>46127</v>
+        <v>46117</v>
       </c>
       <c r="J701">
-        <v>2011</v>
+        <v>2628</v>
       </c>
       <c r="K701">
-        <v>2372</v>
+        <v>2683</v>
       </c>
       <c r="L701">
-        <v>9599</v>
+        <v>9871</v>
       </c>
     </row>
     <row r="702" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A702" t="s">
-        <v>59</v>
+        <v>95</v>
       </c>
       <c r="B702">
         <v>2025</v>
       </c>
       <c r="C702" t="s">
         <v>271</v>
       </c>
       <c r="D702" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
       <c r="E702" t="s">
         <v>15</v>
       </c>
       <c r="F702">
-        <v>3060744</v>
+        <v>14252404</v>
       </c>
       <c r="G702">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H702">
-        <v>59985</v>
+        <v>136880</v>
       </c>
       <c r="I702">
-        <v>46127</v>
+        <v>46119</v>
       </c>
       <c r="J702">
-        <v>2636</v>
+        <v>2009</v>
       </c>
       <c r="K702">
-        <v>2691</v>
+        <v>2371</v>
       </c>
       <c r="L702">
-        <v>10633</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="703" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A703" t="s">
-        <v>232</v>
+        <v>97</v>
       </c>
       <c r="B703">
         <v>2025</v>
       </c>
       <c r="C703" t="s">
         <v>271</v>
       </c>
       <c r="D703" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="E703" t="s">
         <v>15</v>
       </c>
       <c r="F703">
-        <v>0</v>
+        <v>3114490</v>
       </c>
       <c r="G703">
         <v>0</v>
       </c>
       <c r="H703">
-        <v>31985</v>
+        <v>49552</v>
       </c>
       <c r="I703">
-        <v>46135</v>
+        <v>46125</v>
       </c>
       <c r="J703">
-        <v>2679</v>
+        <v>2010</v>
       </c>
       <c r="K703">
-        <v>2729</v>
+        <v>2368</v>
       </c>
       <c r="L703">
-        <v>10491</v>
+        <v>9596</v>
       </c>
     </row>
     <row r="704" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A704" t="s">
-        <v>232</v>
+        <v>97</v>
       </c>
       <c r="B704">
         <v>2025</v>
       </c>
       <c r="C704" t="s">
         <v>271</v>
       </c>
       <c r="D704" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="E704" t="s">
         <v>15</v>
       </c>
       <c r="F704">
-        <v>0</v>
+        <v>583540</v>
       </c>
       <c r="G704">
         <v>0</v>
       </c>
       <c r="H704">
-        <v>293</v>
+        <v>11494</v>
       </c>
       <c r="I704">
-        <v>46135</v>
+        <v>46125</v>
       </c>
       <c r="J704">
-        <v>2658</v>
+        <v>2233</v>
       </c>
       <c r="K704">
-        <v>2713</v>
+        <v>2618</v>
       </c>
       <c r="L704">
-        <v>10483</v>
+        <v>9634</v>
       </c>
     </row>
     <row r="705" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A705" t="s">
-        <v>232</v>
+        <v>59</v>
       </c>
       <c r="B705">
         <v>2025</v>
       </c>
       <c r="C705" t="s">
         <v>271</v>
       </c>
       <c r="D705" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
       <c r="E705" t="s">
         <v>15</v>
       </c>
       <c r="F705">
-        <v>0</v>
+        <v>7835067</v>
       </c>
       <c r="G705">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H705">
-        <v>603</v>
+        <v>127082</v>
       </c>
       <c r="I705">
-        <v>46135</v>
+        <v>46127</v>
       </c>
       <c r="J705">
-        <v>2657</v>
+        <v>2012</v>
       </c>
       <c r="K705">
-        <v>2712</v>
+        <v>2373</v>
       </c>
       <c r="L705">
-        <v>10482</v>
+        <v>9600</v>
       </c>
     </row>
     <row r="706" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A706" t="s">
-        <v>232</v>
+        <v>59</v>
       </c>
       <c r="B706">
         <v>2025</v>
       </c>
       <c r="C706" t="s">
         <v>271</v>
       </c>
       <c r="D706" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="E706" t="s">
         <v>15</v>
       </c>
       <c r="F706">
-        <v>0</v>
+        <v>21863135</v>
       </c>
       <c r="G706">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H706">
-        <v>59240</v>
+        <v>349374</v>
       </c>
       <c r="I706">
-        <v>46135</v>
+        <v>46127</v>
       </c>
       <c r="J706">
-        <v>2224</v>
+        <v>2013</v>
       </c>
       <c r="K706">
-        <v>2599</v>
+        <v>2374</v>
       </c>
       <c r="L706">
-        <v>9622</v>
+        <v>9601</v>
       </c>
     </row>
     <row r="707" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A707" t="s">
-        <v>232</v>
+        <v>59</v>
       </c>
       <c r="B707">
         <v>2025</v>
       </c>
       <c r="C707" t="s">
         <v>271</v>
       </c>
       <c r="D707" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="E707" t="s">
         <v>15</v>
       </c>
       <c r="F707">
         <v>0</v>
       </c>
       <c r="G707">
         <v>0</v>
       </c>
       <c r="H707">
-        <v>61920</v>
+        <v>0</v>
       </c>
       <c r="I707">
-        <v>46135</v>
+        <v>46127</v>
       </c>
       <c r="J707">
-        <v>2225</v>
+        <v>2702</v>
       </c>
       <c r="K707">
-        <v>2600</v>
+        <v>2752</v>
       </c>
       <c r="L707">
-        <v>9623</v>
+        <v>10650</v>
       </c>
     </row>
     <row r="708" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A708" t="s">
-        <v>232</v>
+        <v>59</v>
       </c>
       <c r="B708">
         <v>2025</v>
       </c>
       <c r="C708" t="s">
         <v>271</v>
       </c>
       <c r="D708" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="E708" t="s">
         <v>15</v>
       </c>
       <c r="F708">
         <v>0</v>
       </c>
       <c r="G708">
         <v>0</v>
       </c>
       <c r="H708">
-        <v>90226</v>
+        <v>0</v>
       </c>
       <c r="I708">
-        <v>46135</v>
+        <v>46127</v>
       </c>
       <c r="J708">
-        <v>2259</v>
+        <v>2705</v>
       </c>
       <c r="K708">
-        <v>2698</v>
+        <v>2755</v>
       </c>
       <c r="L708">
-        <v>10755</v>
+        <v>10653</v>
       </c>
     </row>
     <row r="709" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A709" t="s">
-        <v>232</v>
+        <v>59</v>
       </c>
       <c r="B709">
         <v>2025</v>
       </c>
       <c r="C709" t="s">
         <v>271</v>
       </c>
       <c r="D709" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="E709" t="s">
         <v>15</v>
       </c>
       <c r="F709">
         <v>0</v>
       </c>
       <c r="G709">
         <v>0</v>
       </c>
       <c r="H709">
-        <v>203341</v>
+        <v>0</v>
       </c>
       <c r="I709">
-        <v>46135</v>
+        <v>46127</v>
       </c>
       <c r="J709">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="K709">
-        <v>2376</v>
+        <v>2372</v>
       </c>
       <c r="L709">
-        <v>9603</v>
+        <v>9599</v>
       </c>
     </row>
     <row r="710" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A710" t="s">
-        <v>232</v>
+        <v>59</v>
       </c>
       <c r="B710">
         <v>2025</v>
       </c>
       <c r="C710" t="s">
         <v>271</v>
       </c>
       <c r="D710" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="E710" t="s">
         <v>15</v>
       </c>
       <c r="F710">
-        <v>0</v>
+        <v>3060744</v>
       </c>
       <c r="G710">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H710">
-        <v>388822</v>
+        <v>59985</v>
       </c>
       <c r="I710">
-        <v>46135</v>
+        <v>46127</v>
       </c>
       <c r="J710">
-        <v>2016</v>
+        <v>2636</v>
       </c>
       <c r="K710">
-        <v>2377</v>
+        <v>2691</v>
       </c>
       <c r="L710">
-        <v>9604</v>
+        <v>10633</v>
       </c>
     </row>
     <row r="711" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A711" t="s">
         <v>232</v>
       </c>
       <c r="B711">
         <v>2025</v>
       </c>
       <c r="C711" t="s">
         <v>271</v>
       </c>
       <c r="D711" t="s">
-        <v>605</v>
+        <v>597</v>
       </c>
       <c r="E711" t="s">
         <v>15</v>
       </c>
       <c r="F711">
         <v>0</v>
       </c>
       <c r="G711">
         <v>0</v>
       </c>
       <c r="H711">
-        <v>59537</v>
+        <v>31985</v>
       </c>
       <c r="I711">
         <v>46135</v>
       </c>
       <c r="J711">
-        <v>2018</v>
+        <v>2679</v>
       </c>
       <c r="K711">
-        <v>2486</v>
+        <v>2729</v>
       </c>
       <c r="L711">
-        <v>9607</v>
+        <v>10491</v>
       </c>
     </row>
     <row r="712" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A712" t="s">
         <v>232</v>
       </c>
       <c r="B712">
         <v>2025</v>
       </c>
       <c r="C712" t="s">
         <v>271</v>
       </c>
       <c r="D712" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="E712" t="s">
         <v>15</v>
       </c>
       <c r="F712">
         <v>0</v>
       </c>
       <c r="G712">
         <v>0</v>
       </c>
       <c r="H712">
-        <v>350778</v>
+        <v>293</v>
       </c>
       <c r="I712">
         <v>46135</v>
       </c>
       <c r="J712">
-        <v>2014</v>
+        <v>2658</v>
       </c>
       <c r="K712">
-        <v>2375</v>
+        <v>2713</v>
       </c>
       <c r="L712">
-        <v>9602</v>
+        <v>10483</v>
       </c>
     </row>
     <row r="713" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A713" t="s">
         <v>232</v>
       </c>
       <c r="B713">
         <v>2025</v>
       </c>
       <c r="C713" t="s">
         <v>271</v>
       </c>
       <c r="D713" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="E713" t="s">
         <v>15</v>
       </c>
       <c r="F713">
         <v>0</v>
       </c>
       <c r="G713">
         <v>0</v>
       </c>
       <c r="H713">
-        <v>55809</v>
+        <v>603</v>
       </c>
       <c r="I713">
         <v>46135</v>
       </c>
       <c r="J713">
-        <v>2019</v>
+        <v>2657</v>
       </c>
       <c r="K713">
-        <v>2487</v>
+        <v>2712</v>
       </c>
       <c r="L713">
-        <v>9608</v>
+        <v>10482</v>
       </c>
     </row>
     <row r="714" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A714" t="s">
         <v>232</v>
       </c>
       <c r="B714">
         <v>2025</v>
       </c>
       <c r="C714" t="s">
         <v>271</v>
       </c>
       <c r="D714" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="E714" t="s">
         <v>15</v>
       </c>
       <c r="F714">
         <v>0</v>
       </c>
       <c r="G714">
         <v>0</v>
       </c>
       <c r="H714">
-        <v>430460</v>
+        <v>59240</v>
       </c>
       <c r="I714">
         <v>46135</v>
       </c>
       <c r="J714">
-        <v>2017</v>
+        <v>2224</v>
       </c>
       <c r="K714">
-        <v>2378</v>
+        <v>2599</v>
       </c>
       <c r="L714">
-        <v>9605</v>
+        <v>9622</v>
       </c>
     </row>
     <row r="715" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A715" t="s">
-        <v>270</v>
+        <v>232</v>
       </c>
       <c r="B715">
         <v>2025</v>
       </c>
       <c r="C715" t="s">
-        <v>609</v>
+        <v>271</v>
       </c>
       <c r="D715" t="s">
-        <v>610</v>
+        <v>601</v>
       </c>
       <c r="E715" t="s">
         <v>15</v>
       </c>
       <c r="F715">
-        <v>630128381</v>
+        <v>0</v>
       </c>
       <c r="G715">
-        <v>5.6000000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="H715">
-        <v>35287</v>
+        <v>61920</v>
       </c>
       <c r="I715">
-        <v>46003</v>
+        <v>46135</v>
       </c>
       <c r="J715">
-        <v>1794</v>
+        <v>2225</v>
       </c>
       <c r="K715">
-        <v>2138</v>
+        <v>2600</v>
       </c>
       <c r="L715">
-        <v>918</v>
+        <v>9623</v>
       </c>
     </row>
     <row r="716" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A716" t="s">
-        <v>270</v>
+        <v>232</v>
       </c>
       <c r="B716">
         <v>2025</v>
       </c>
       <c r="C716" t="s">
-        <v>609</v>
+        <v>271</v>
       </c>
       <c r="D716" t="s">
-        <v>611</v>
+        <v>602</v>
       </c>
       <c r="E716" t="s">
         <v>15</v>
       </c>
       <c r="F716">
-        <v>433420928</v>
+        <v>0</v>
       </c>
       <c r="G716">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="H716">
-        <v>13003</v>
+        <v>90226</v>
       </c>
       <c r="I716">
-        <v>46003</v>
+        <v>46135</v>
       </c>
       <c r="J716">
-        <v>1795</v>
+        <v>2259</v>
       </c>
       <c r="K716">
-        <v>2148</v>
+        <v>2698</v>
       </c>
       <c r="L716">
-        <v>919</v>
+        <v>10755</v>
       </c>
     </row>
     <row r="717" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A717" t="s">
-        <v>125</v>
+        <v>232</v>
       </c>
       <c r="B717">
         <v>2025</v>
       </c>
       <c r="C717" t="s">
-        <v>609</v>
+        <v>271</v>
       </c>
       <c r="D717" t="s">
-        <v>610</v>
+        <v>603</v>
       </c>
       <c r="E717" t="s">
         <v>15</v>
       </c>
       <c r="F717">
-        <v>2914861860</v>
+        <v>0</v>
       </c>
       <c r="G717">
-        <v>5.6000000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="H717">
-        <v>163233</v>
+        <v>203341</v>
       </c>
       <c r="I717">
-        <v>46005</v>
+        <v>46135</v>
       </c>
       <c r="J717">
-        <v>1794</v>
+        <v>2015</v>
       </c>
       <c r="K717">
-        <v>2139</v>
+        <v>2376</v>
       </c>
       <c r="L717">
-        <v>7336</v>
+        <v>9603</v>
       </c>
     </row>
     <row r="718" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A718" t="s">
-        <v>12</v>
+        <v>232</v>
       </c>
       <c r="B718">
         <v>2025</v>
       </c>
       <c r="C718" t="s">
-        <v>609</v>
+        <v>271</v>
       </c>
       <c r="D718" t="s">
-        <v>611</v>
+        <v>604</v>
       </c>
       <c r="E718" t="s">
         <v>15</v>
       </c>
       <c r="F718">
-        <v>1093046432</v>
+        <v>0</v>
       </c>
       <c r="G718">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="H718">
-        <v>32791</v>
+        <v>388822</v>
       </c>
       <c r="I718">
-        <v>46009</v>
+        <v>46135</v>
       </c>
       <c r="J718">
-        <v>1795</v>
+        <v>2016</v>
       </c>
       <c r="K718">
-        <v>2149</v>
+        <v>2377</v>
       </c>
       <c r="L718">
-        <v>9004</v>
+        <v>9604</v>
       </c>
     </row>
     <row r="719" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A719" t="s">
-        <v>111</v>
+        <v>232</v>
       </c>
       <c r="B719">
         <v>2025</v>
       </c>
       <c r="C719" t="s">
-        <v>609</v>
+        <v>271</v>
       </c>
       <c r="D719" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="E719" t="s">
         <v>15</v>
       </c>
       <c r="F719">
-        <v>4300509699</v>
+        <v>0</v>
       </c>
       <c r="G719">
-        <v>1.9E-2</v>
+        <v>0</v>
       </c>
       <c r="H719">
-        <v>81654</v>
+        <v>59537</v>
       </c>
       <c r="I719">
-        <v>46011</v>
+        <v>46135</v>
       </c>
       <c r="J719">
-        <v>1792</v>
+        <v>2018</v>
       </c>
       <c r="K719">
-        <v>2127</v>
+        <v>2486</v>
       </c>
       <c r="L719">
-        <v>8648</v>
+        <v>9607</v>
       </c>
     </row>
     <row r="720" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A720" t="s">
-        <v>116</v>
+        <v>232</v>
       </c>
       <c r="B720">
         <v>2025</v>
       </c>
       <c r="C720" t="s">
-        <v>609</v>
+        <v>271</v>
       </c>
       <c r="D720" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="E720" t="s">
         <v>15</v>
       </c>
       <c r="F720">
-        <v>5556348564</v>
+        <v>0</v>
       </c>
       <c r="G720">
-        <v>5.6000000000000001E-2</v>
+        <v>0</v>
       </c>
       <c r="H720">
-        <v>311156</v>
+        <v>350778</v>
       </c>
       <c r="I720">
-        <v>46013</v>
+        <v>46135</v>
       </c>
       <c r="J720">
-        <v>1794</v>
+        <v>2014</v>
       </c>
       <c r="K720">
-        <v>2140</v>
+        <v>2375</v>
       </c>
       <c r="L720">
-        <v>9864</v>
+        <v>9602</v>
       </c>
     </row>
     <row r="721" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A721" t="s">
-        <v>116</v>
+        <v>232</v>
       </c>
       <c r="B721">
         <v>2025</v>
       </c>
       <c r="C721" t="s">
-        <v>609</v>
+        <v>271</v>
       </c>
       <c r="D721" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="E721" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F721">
-        <v>5556348564</v>
+        <v>0</v>
       </c>
       <c r="G721">
         <v>0</v>
       </c>
       <c r="H721">
-        <v>0</v>
+        <v>55809</v>
       </c>
       <c r="I721">
-        <v>46013</v>
+        <v>46135</v>
       </c>
       <c r="J721">
-        <v>1794</v>
+        <v>2019</v>
       </c>
       <c r="K721">
-        <v>2140</v>
+        <v>2487</v>
       </c>
       <c r="L721">
-        <v>9865</v>
+        <v>9608</v>
       </c>
     </row>
     <row r="722" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A722" t="s">
-        <v>16</v>
+        <v>232</v>
       </c>
       <c r="B722">
         <v>2025</v>
       </c>
       <c r="C722" t="s">
-        <v>609</v>
+        <v>271</v>
       </c>
       <c r="D722" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="E722" t="s">
         <v>15</v>
       </c>
       <c r="F722">
-        <v>1310904667</v>
+        <v>0</v>
       </c>
       <c r="G722">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="H722">
-        <v>39328</v>
+        <v>430460</v>
       </c>
       <c r="I722">
-        <v>46015</v>
+        <v>46135</v>
       </c>
       <c r="J722">
-        <v>1795</v>
+        <v>2017</v>
       </c>
       <c r="K722">
-        <v>2150</v>
+        <v>2378</v>
       </c>
       <c r="L722">
-        <v>8254</v>
+        <v>9605</v>
       </c>
     </row>
     <row r="723" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A723" t="s">
-        <v>21</v>
+        <v>270</v>
       </c>
       <c r="B723">
         <v>2025</v>
       </c>
       <c r="C723" t="s">
         <v>609</v>
       </c>
       <c r="D723" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="E723" t="s">
         <v>15</v>
       </c>
       <c r="F723">
-        <v>294499716</v>
+        <v>630128381</v>
       </c>
       <c r="G723">
-        <v>0.03</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="H723">
-        <v>8835</v>
+        <v>35287</v>
       </c>
       <c r="I723">
-        <v>46017</v>
+        <v>46003</v>
       </c>
       <c r="J723">
-        <v>1795</v>
+        <v>1794</v>
       </c>
       <c r="K723">
-        <v>2151</v>
+        <v>2138</v>
       </c>
       <c r="L723">
-        <v>6432</v>
+        <v>918</v>
       </c>
     </row>
     <row r="724" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A724" t="s">
-        <v>23</v>
+        <v>270</v>
       </c>
       <c r="B724">
         <v>2025</v>
       </c>
       <c r="C724" t="s">
         <v>609</v>
       </c>
       <c r="D724" t="s">
         <v>611</v>
       </c>
       <c r="E724" t="s">
         <v>15</v>
       </c>
       <c r="F724">
-        <v>1802179643</v>
+        <v>433420928</v>
       </c>
       <c r="G724">
         <v>0.03</v>
       </c>
       <c r="H724">
-        <v>53983</v>
+        <v>13003</v>
       </c>
       <c r="I724">
-        <v>46023</v>
+        <v>46003</v>
       </c>
       <c r="J724">
         <v>1795</v>
       </c>
       <c r="K724">
-        <v>2152</v>
+        <v>2148</v>
       </c>
       <c r="L724">
-        <v>7169</v>
+        <v>919</v>
       </c>
     </row>
     <row r="725" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A725" t="s">
-        <v>68</v>
+        <v>125</v>
       </c>
       <c r="B725">
         <v>2025</v>
       </c>
       <c r="C725" t="s">
         <v>609</v>
       </c>
       <c r="D725" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="E725" t="s">
         <v>15</v>
       </c>
       <c r="F725">
-        <v>1762889460</v>
+        <v>2914861860</v>
       </c>
       <c r="G725">
-        <v>2.8000000000000001E-2</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="H725">
-        <v>49361</v>
+        <v>163233</v>
       </c>
       <c r="I725">
-        <v>46027</v>
+        <v>46005</v>
       </c>
       <c r="J725">
-        <v>1798</v>
+        <v>1794</v>
       </c>
       <c r="K725">
-        <v>2156</v>
+        <v>2139</v>
       </c>
       <c r="L725">
-        <v>4636</v>
+        <v>7336</v>
       </c>
     </row>
     <row r="726" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A726" t="s">
-        <v>102</v>
+        <v>12</v>
       </c>
       <c r="B726">
         <v>2025</v>
       </c>
       <c r="C726" t="s">
         <v>609</v>
       </c>
       <c r="D726" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="E726" t="s">
         <v>15</v>
       </c>
       <c r="F726">
-        <v>4226940392</v>
+        <v>1093046432</v>
       </c>
       <c r="G726">
-        <v>1.9E-2</v>
+        <v>0.03</v>
       </c>
       <c r="H726">
-        <v>80312</v>
+        <v>32791</v>
       </c>
       <c r="I726">
-        <v>46029</v>
+        <v>46009</v>
       </c>
       <c r="J726">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="K726">
-        <v>2128</v>
+        <v>2149</v>
       </c>
       <c r="L726">
-        <v>4177</v>
+        <v>9004</v>
       </c>
     </row>
     <row r="727" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A727" t="s">
-        <v>158</v>
+        <v>111</v>
       </c>
       <c r="B727">
         <v>2025</v>
       </c>
       <c r="C727" t="s">
         <v>609</v>
       </c>
       <c r="D727" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="E727" t="s">
         <v>15</v>
       </c>
       <c r="F727">
-        <v>2773007220</v>
+        <v>4300509699</v>
       </c>
       <c r="G727">
-        <v>5.6000000000000001E-2</v>
+        <v>1.9E-2</v>
       </c>
       <c r="H727">
-        <v>155289</v>
+        <v>81654</v>
       </c>
       <c r="I727">
-        <v>46035</v>
+        <v>46011</v>
       </c>
       <c r="J727">
-        <v>1794</v>
+        <v>1792</v>
       </c>
       <c r="K727">
-        <v>2141</v>
+        <v>2127</v>
       </c>
       <c r="L727">
-        <v>4242</v>
+        <v>8648</v>
       </c>
     </row>
     <row r="728" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A728" t="s">
-        <v>164</v>
+        <v>116</v>
       </c>
       <c r="B728">
         <v>2025</v>
       </c>
       <c r="C728" t="s">
         <v>609</v>
       </c>
       <c r="D728" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E728" t="s">
         <v>15</v>
       </c>
       <c r="F728">
-        <v>1176586099</v>
+        <v>5556348564</v>
       </c>
       <c r="G728">
-        <v>1.9E-2</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="H728">
-        <v>22355</v>
+        <v>311156</v>
       </c>
       <c r="I728">
-        <v>46039</v>
+        <v>46013</v>
       </c>
       <c r="J728">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="K728">
-        <v>2129</v>
+        <v>2140</v>
       </c>
       <c r="L728">
-        <v>3876</v>
+        <v>9864</v>
       </c>
     </row>
     <row r="729" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A729" t="s">
-        <v>28</v>
+        <v>116</v>
       </c>
       <c r="B729">
         <v>2025</v>
       </c>
       <c r="C729" t="s">
         <v>609</v>
       </c>
       <c r="D729" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="E729" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F729">
-        <v>788089063</v>
+        <v>5556348564</v>
       </c>
       <c r="G729">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="H729">
-        <v>23642</v>
+        <v>0</v>
       </c>
       <c r="I729">
-        <v>46043</v>
+        <v>46013</v>
       </c>
       <c r="J729">
-        <v>1795</v>
+        <v>1794</v>
       </c>
       <c r="K729">
-        <v>2153</v>
+        <v>2140</v>
       </c>
       <c r="L729">
-        <v>7054</v>
+        <v>9865</v>
       </c>
     </row>
     <row r="730" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A730" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="B730">
         <v>2025</v>
       </c>
       <c r="C730" t="s">
         <v>609</v>
       </c>
       <c r="D730" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="E730" t="s">
         <v>15</v>
       </c>
       <c r="F730">
-        <v>1118868492</v>
+        <v>1310904667</v>
       </c>
       <c r="G730">
-        <v>1.2E-2</v>
+        <v>0.03</v>
       </c>
       <c r="H730">
-        <v>13426</v>
+        <v>39328</v>
       </c>
       <c r="I730">
-        <v>46049</v>
+        <v>46015</v>
       </c>
       <c r="J730">
-        <v>1791</v>
+        <v>1795</v>
       </c>
       <c r="K730">
-        <v>2122</v>
+        <v>2150</v>
       </c>
       <c r="L730">
-        <v>6789</v>
+        <v>8254</v>
       </c>
     </row>
     <row r="731" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A731" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="B731">
         <v>2025</v>
       </c>
       <c r="C731" t="s">
         <v>609</v>
       </c>
       <c r="D731" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="E731" t="s">
         <v>15</v>
       </c>
       <c r="F731">
-        <v>1607252501</v>
+        <v>294499716</v>
       </c>
       <c r="G731">
-        <v>1.9E-2</v>
+        <v>0.03</v>
       </c>
       <c r="H731">
-        <v>30538</v>
+        <v>8835</v>
       </c>
       <c r="I731">
-        <v>46051</v>
+        <v>46017</v>
       </c>
       <c r="J731">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="K731">
-        <v>2130</v>
+        <v>2151</v>
       </c>
       <c r="L731">
-        <v>8742</v>
+        <v>6432</v>
       </c>
     </row>
     <row r="732" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A732" t="s">
-        <v>74</v>
+        <v>23</v>
       </c>
       <c r="B732">
         <v>2025</v>
       </c>
       <c r="C732" t="s">
         <v>609</v>
       </c>
       <c r="D732" t="s">
         <v>611</v>
       </c>
       <c r="E732" t="s">
         <v>15</v>
       </c>
       <c r="F732">
-        <v>841786319</v>
+        <v>1802179643</v>
       </c>
       <c r="G732">
         <v>0.03</v>
       </c>
       <c r="H732">
-        <v>25254</v>
+        <v>53983</v>
       </c>
       <c r="I732">
-        <v>46053</v>
+        <v>46023</v>
       </c>
       <c r="J732">
         <v>1795</v>
       </c>
       <c r="K732">
-        <v>2154</v>
+        <v>2152</v>
       </c>
       <c r="L732">
-        <v>1002</v>
+        <v>7169</v>
       </c>
     </row>
     <row r="733" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A733" t="s">
-        <v>179</v>
+        <v>68</v>
       </c>
       <c r="B733">
         <v>2025</v>
       </c>
       <c r="C733" t="s">
         <v>609</v>
       </c>
       <c r="D733" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="E733" t="s">
         <v>15</v>
       </c>
       <c r="F733">
-        <v>633255780</v>
+        <v>1762889460</v>
       </c>
       <c r="G733">
-        <v>3.1E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="H733">
-        <v>19631</v>
+        <v>49361</v>
       </c>
       <c r="I733">
-        <v>46055</v>
+        <v>46027</v>
       </c>
       <c r="J733">
-        <v>1801</v>
+        <v>1798</v>
       </c>
       <c r="K733">
-        <v>2159</v>
+        <v>2156</v>
       </c>
       <c r="L733">
-        <v>9118</v>
+        <v>4636</v>
       </c>
     </row>
     <row r="734" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A734" t="s">
-        <v>36</v>
+        <v>102</v>
       </c>
       <c r="B734">
         <v>2025</v>
       </c>
       <c r="C734" t="s">
         <v>609</v>
       </c>
       <c r="D734" t="s">
         <v>612</v>
       </c>
       <c r="E734" t="s">
         <v>15</v>
       </c>
       <c r="F734">
-        <v>1688533417</v>
+        <v>4226940392</v>
       </c>
       <c r="G734">
         <v>1.9E-2</v>
       </c>
       <c r="H734">
-        <v>32083</v>
+        <v>80312</v>
       </c>
       <c r="I734">
-        <v>46057</v>
+        <v>46029</v>
       </c>
       <c r="J734">
         <v>1792</v>
       </c>
       <c r="K734">
-        <v>2131</v>
+        <v>2128</v>
       </c>
       <c r="L734">
-        <v>8958</v>
+        <v>4177</v>
       </c>
     </row>
     <row r="735" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A735" t="s">
-        <v>106</v>
+        <v>158</v>
       </c>
       <c r="B735">
         <v>2025</v>
       </c>
       <c r="C735" t="s">
         <v>609</v>
       </c>
       <c r="D735" t="s">
         <v>610</v>
       </c>
       <c r="E735" t="s">
         <v>15</v>
       </c>
       <c r="F735">
-        <v>882322588</v>
+        <v>2773007220</v>
       </c>
       <c r="G735">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="H735">
-        <v>49410</v>
+        <v>155289</v>
       </c>
       <c r="I735">
-        <v>46061</v>
+        <v>46035</v>
       </c>
       <c r="J735">
         <v>1794</v>
       </c>
       <c r="K735">
-        <v>2142</v>
+        <v>2141</v>
       </c>
       <c r="L735">
-        <v>5216</v>
+        <v>4242</v>
       </c>
     </row>
     <row r="736" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A736" t="s">
-        <v>78</v>
+        <v>164</v>
       </c>
       <c r="B736">
         <v>2025</v>
       </c>
       <c r="C736" t="s">
         <v>609</v>
       </c>
       <c r="D736" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="E736" t="s">
         <v>15</v>
       </c>
       <c r="F736">
-        <v>2426456712</v>
+        <v>1176586099</v>
       </c>
       <c r="G736">
-        <v>1.2E-2</v>
+        <v>1.9E-2</v>
       </c>
       <c r="H736">
-        <v>28112</v>
+        <v>22355</v>
       </c>
       <c r="I736">
-        <v>46065</v>
+        <v>46039</v>
       </c>
       <c r="J736">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="K736">
-        <v>2123</v>
+        <v>2129</v>
       </c>
       <c r="L736">
-        <v>8868</v>
+        <v>3876</v>
       </c>
     </row>
     <row r="737" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A737" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="B737">
         <v>2025</v>
       </c>
       <c r="C737" t="s">
         <v>609</v>
       </c>
       <c r="D737" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E737" t="s">
         <v>15</v>
       </c>
       <c r="F737">
-        <v>1654337385</v>
+        <v>788089063</v>
       </c>
       <c r="G737">
-        <v>5.6000000000000001E-2</v>
+        <v>0.03</v>
       </c>
       <c r="H737">
-        <v>92643</v>
+        <v>23642</v>
       </c>
       <c r="I737">
-        <v>46067</v>
+        <v>46043</v>
       </c>
       <c r="J737">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="K737">
-        <v>2143</v>
+        <v>2153</v>
       </c>
       <c r="L737">
-        <v>8191</v>
+        <v>7054</v>
       </c>
     </row>
     <row r="738" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A738" t="s">
-        <v>616</v>
+        <v>72</v>
       </c>
       <c r="B738">
         <v>2025</v>
       </c>
       <c r="C738" t="s">
         <v>609</v>
       </c>
       <c r="D738" t="s">
         <v>614</v>
       </c>
       <c r="E738" t="s">
         <v>15</v>
       </c>
       <c r="F738">
-        <v>868691266</v>
+        <v>1118868492</v>
       </c>
       <c r="G738">
         <v>1.2E-2</v>
       </c>
       <c r="H738">
-        <v>10424</v>
+        <v>13426</v>
       </c>
       <c r="I738">
-        <v>46069</v>
+        <v>46049</v>
       </c>
       <c r="J738">
         <v>1791</v>
       </c>
       <c r="K738">
-        <v>2124</v>
+        <v>2122</v>
       </c>
       <c r="L738">
-        <v>2000</v>
+        <v>6789</v>
       </c>
     </row>
     <row r="739" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A739" t="s">
-        <v>617</v>
+        <v>34</v>
       </c>
       <c r="B739">
         <v>2025</v>
       </c>
       <c r="C739" t="s">
         <v>609</v>
       </c>
       <c r="D739" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="E739" t="s">
         <v>15</v>
       </c>
       <c r="F739">
-        <v>186798317</v>
+        <v>1607252501</v>
       </c>
       <c r="G739">
-        <v>3.1E-2</v>
+        <v>1.9E-2</v>
       </c>
       <c r="H739">
-        <v>5792</v>
+        <v>30538</v>
       </c>
       <c r="I739">
-        <v>46071</v>
+        <v>46051</v>
       </c>
       <c r="J739">
-        <v>1801</v>
+        <v>1792</v>
       </c>
       <c r="K739">
-        <v>2160</v>
+        <v>2130</v>
       </c>
       <c r="L739">
-        <v>1044</v>
+        <v>8742</v>
       </c>
     </row>
     <row r="740" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A740" t="s">
-        <v>41</v>
+        <v>74</v>
       </c>
       <c r="B740">
         <v>2025</v>
       </c>
       <c r="C740" t="s">
         <v>609</v>
       </c>
       <c r="D740" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E740" t="s">
         <v>15</v>
       </c>
       <c r="F740">
-        <v>385103202</v>
+        <v>841786319</v>
       </c>
       <c r="G740">
-        <v>3.1E-2</v>
+        <v>0.03</v>
       </c>
       <c r="H740">
-        <v>11938</v>
+        <v>25254</v>
       </c>
       <c r="I740">
-        <v>46075</v>
+        <v>46053</v>
       </c>
       <c r="J740">
-        <v>1801</v>
+        <v>1795</v>
       </c>
       <c r="K740">
-        <v>2161</v>
+        <v>2154</v>
       </c>
       <c r="L740">
-        <v>5676</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="741" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A741" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="B741">
         <v>2025</v>
       </c>
       <c r="C741" t="s">
         <v>609</v>
       </c>
       <c r="D741" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="E741" t="s">
         <v>15</v>
       </c>
       <c r="F741">
-        <v>130173504</v>
+        <v>633255780</v>
       </c>
       <c r="G741">
-        <v>1.9E-2</v>
+        <v>3.1E-2</v>
       </c>
       <c r="H741">
-        <v>2473</v>
+        <v>19631</v>
       </c>
       <c r="I741">
-        <v>46077</v>
+        <v>46055</v>
       </c>
       <c r="J741">
-        <v>1792</v>
+        <v>1801</v>
       </c>
       <c r="K741">
-        <v>2132</v>
+        <v>2159</v>
       </c>
       <c r="L741">
-        <v>4864</v>
+        <v>9118</v>
       </c>
     </row>
     <row r="742" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A742" t="s">
-        <v>193</v>
+        <v>36</v>
       </c>
       <c r="B742">
         <v>2025</v>
       </c>
       <c r="C742" t="s">
         <v>609</v>
       </c>
       <c r="D742" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="E742" t="s">
         <v>15</v>
       </c>
       <c r="F742">
-        <v>1655601148</v>
+        <v>1688533417</v>
       </c>
       <c r="G742">
-        <v>2.8000000000000001E-2</v>
+        <v>1.9E-2</v>
       </c>
       <c r="H742">
-        <v>46357</v>
+        <v>32083</v>
       </c>
       <c r="I742">
-        <v>46077</v>
+        <v>46057</v>
       </c>
       <c r="J742">
-        <v>1798</v>
+        <v>1792</v>
       </c>
       <c r="K742">
-        <v>2722</v>
+        <v>2131</v>
       </c>
       <c r="L742">
-        <v>10474</v>
+        <v>8958</v>
       </c>
     </row>
     <row r="743" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A743" t="s">
-        <v>194</v>
+        <v>106</v>
       </c>
       <c r="B743">
         <v>2025</v>
       </c>
       <c r="C743" t="s">
         <v>609</v>
       </c>
       <c r="D743" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E743" t="s">
         <v>15</v>
       </c>
       <c r="F743">
-        <v>2045893264</v>
+        <v>882322588</v>
       </c>
       <c r="G743">
-        <v>1.9E-2</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="H743">
-        <v>38872</v>
+        <v>49410</v>
       </c>
       <c r="I743">
-        <v>46079</v>
+        <v>46061</v>
       </c>
       <c r="J743">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="K743">
-        <v>2133</v>
+        <v>2142</v>
       </c>
       <c r="L743">
-        <v>6609</v>
+        <v>5216</v>
       </c>
     </row>
     <row r="744" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A744" t="s">
-        <v>194</v>
+        <v>78</v>
       </c>
       <c r="B744">
         <v>2025</v>
       </c>
       <c r="C744" t="s">
         <v>609</v>
       </c>
       <c r="D744" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="E744" t="s">
         <v>15</v>
       </c>
       <c r="F744">
-        <v>310053849</v>
+        <v>2426456712</v>
       </c>
       <c r="G744">
-        <v>2.8000000000000001E-2</v>
+        <v>1.2E-2</v>
       </c>
       <c r="H744">
-        <v>8681</v>
+        <v>28112</v>
       </c>
       <c r="I744">
-        <v>46079</v>
+        <v>46065</v>
       </c>
       <c r="J744">
-        <v>1798</v>
+        <v>1791</v>
       </c>
       <c r="K744">
-        <v>2723</v>
+        <v>2123</v>
       </c>
       <c r="L744">
-        <v>10475</v>
+        <v>8868</v>
       </c>
     </row>
     <row r="745" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A745" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="B745">
         <v>2025</v>
       </c>
       <c r="C745" t="s">
         <v>609</v>
       </c>
       <c r="D745" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="E745" t="s">
         <v>15</v>
       </c>
       <c r="F745">
-        <v>6846594146</v>
+        <v>1654337385</v>
       </c>
       <c r="G745">
-        <v>1.9E-2</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="H745">
-        <v>130086</v>
+        <v>92643</v>
       </c>
       <c r="I745">
-        <v>46083</v>
+        <v>46067</v>
       </c>
       <c r="J745">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="K745">
-        <v>2134</v>
+        <v>2143</v>
       </c>
       <c r="L745">
-        <v>7959</v>
+        <v>8191</v>
       </c>
     </row>
     <row r="746" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A746" t="s">
-        <v>46</v>
+        <v>616</v>
       </c>
       <c r="B746">
         <v>2025</v>
       </c>
       <c r="C746" t="s">
         <v>609</v>
       </c>
       <c r="D746" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="E746" t="s">
         <v>15</v>
       </c>
       <c r="F746">
-        <v>81765657</v>
+        <v>868691266</v>
       </c>
       <c r="G746">
-        <v>0.03</v>
+        <v>1.2E-2</v>
       </c>
       <c r="H746">
-        <v>2453</v>
+        <v>10424</v>
       </c>
       <c r="I746">
-        <v>46085</v>
+        <v>46069</v>
       </c>
       <c r="J746">
-        <v>1795</v>
+        <v>1791</v>
       </c>
       <c r="K746">
-        <v>2155</v>
+        <v>2124</v>
       </c>
       <c r="L746">
-        <v>4766</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="747" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A747" t="s">
-        <v>46</v>
+        <v>617</v>
       </c>
       <c r="B747">
         <v>2025</v>
       </c>
       <c r="C747" t="s">
         <v>609</v>
       </c>
       <c r="D747" t="s">
         <v>615</v>
       </c>
       <c r="E747" t="s">
         <v>15</v>
       </c>
       <c r="F747">
-        <v>983440673</v>
+        <v>186798317</v>
       </c>
       <c r="G747">
         <v>3.1E-2</v>
       </c>
       <c r="H747">
-        <v>30486</v>
+        <v>5792</v>
       </c>
       <c r="I747">
-        <v>46085</v>
+        <v>46071</v>
       </c>
       <c r="J747">
         <v>1801</v>
       </c>
       <c r="K747">
-        <v>2162</v>
+        <v>2160</v>
       </c>
       <c r="L747">
-        <v>4767</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="748" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A748" t="s">
-        <v>203</v>
+        <v>41</v>
       </c>
       <c r="B748">
         <v>2025</v>
       </c>
       <c r="C748" t="s">
         <v>609</v>
       </c>
       <c r="D748" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="E748" t="s">
         <v>15</v>
       </c>
       <c r="F748">
-        <v>1120211429</v>
+        <v>385103202</v>
       </c>
       <c r="G748">
-        <v>5.6000000000000001E-2</v>
+        <v>3.1E-2</v>
       </c>
       <c r="H748">
-        <v>62732</v>
+        <v>11938</v>
       </c>
       <c r="I748">
-        <v>46091</v>
+        <v>46075</v>
       </c>
       <c r="J748">
-        <v>1794</v>
+        <v>1801</v>
       </c>
       <c r="K748">
-        <v>2144</v>
+        <v>2161</v>
       </c>
       <c r="L748">
-        <v>7615</v>
+        <v>5676</v>
       </c>
     </row>
     <row r="749" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A749" t="s">
-        <v>204</v>
+        <v>193</v>
       </c>
       <c r="B749">
         <v>2025</v>
       </c>
       <c r="C749" t="s">
         <v>609</v>
       </c>
       <c r="D749" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="E749" t="s">
         <v>15</v>
       </c>
       <c r="F749">
-        <v>1454756054</v>
+        <v>130173504</v>
       </c>
       <c r="G749">
-        <v>2.8000000000000001E-2</v>
+        <v>1.9E-2</v>
       </c>
       <c r="H749">
-        <v>40733</v>
+        <v>2473</v>
       </c>
       <c r="I749">
-        <v>46087</v>
+        <v>46077</v>
       </c>
       <c r="J749">
-        <v>1798</v>
+        <v>1792</v>
       </c>
       <c r="K749">
-        <v>2658</v>
+        <v>2132</v>
       </c>
       <c r="L749">
-        <v>9090</v>
+        <v>4864</v>
       </c>
     </row>
     <row r="750" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A750" t="s">
-        <v>216</v>
+        <v>193</v>
       </c>
       <c r="B750">
         <v>2025</v>
       </c>
       <c r="C750" t="s">
         <v>609</v>
       </c>
       <c r="D750" t="s">
         <v>618</v>
       </c>
       <c r="E750" t="s">
         <v>15</v>
       </c>
       <c r="F750">
-        <v>543832023</v>
+        <v>1655601148</v>
       </c>
       <c r="G750">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="H750">
-        <v>15227</v>
+        <v>46357</v>
       </c>
       <c r="I750">
-        <v>46097</v>
+        <v>46077</v>
       </c>
       <c r="J750">
         <v>1798</v>
       </c>
       <c r="K750">
-        <v>2724</v>
+        <v>2722</v>
       </c>
       <c r="L750">
-        <v>10476</v>
+        <v>10474</v>
       </c>
     </row>
     <row r="751" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A751" t="s">
-        <v>84</v>
+        <v>194</v>
       </c>
       <c r="B751">
         <v>2025</v>
       </c>
       <c r="C751" t="s">
         <v>609</v>
       </c>
       <c r="D751" t="s">
         <v>612</v>
       </c>
       <c r="E751" t="s">
         <v>15</v>
       </c>
       <c r="F751">
-        <v>26381736682</v>
+        <v>2045893264</v>
       </c>
       <c r="G751">
         <v>1.9E-2</v>
       </c>
       <c r="H751">
-        <v>501245</v>
+        <v>38872</v>
       </c>
       <c r="I751">
-        <v>46099</v>
+        <v>46079</v>
       </c>
       <c r="J751">
         <v>1792</v>
       </c>
       <c r="K751">
-        <v>2136</v>
+        <v>2133</v>
       </c>
       <c r="L751">
-        <v>4361</v>
+        <v>6609</v>
       </c>
     </row>
     <row r="752" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A752" t="s">
-        <v>86</v>
+        <v>194</v>
       </c>
       <c r="B752">
         <v>2025</v>
       </c>
       <c r="C752" t="s">
         <v>609</v>
       </c>
       <c r="D752" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="E752" t="s">
         <v>15</v>
       </c>
       <c r="F752">
-        <v>1351978474</v>
+        <v>310053849</v>
       </c>
       <c r="G752">
-        <v>1.9E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="H752">
-        <v>25688</v>
+        <v>8681</v>
       </c>
       <c r="I752">
-        <v>46101</v>
+        <v>46079</v>
       </c>
       <c r="J752">
-        <v>1792</v>
+        <v>1798</v>
       </c>
       <c r="K752">
-        <v>2137</v>
+        <v>2723</v>
       </c>
       <c r="L752">
-        <v>10320</v>
+        <v>10475</v>
       </c>
     </row>
     <row r="753" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A753" t="s">
-        <v>50</v>
+        <v>81</v>
       </c>
       <c r="B753">
         <v>2025</v>
       </c>
       <c r="C753" t="s">
         <v>609</v>
       </c>
       <c r="D753" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="E753" t="s">
         <v>15</v>
       </c>
       <c r="F753">
-        <v>16220518842</v>
+        <v>6846594146</v>
       </c>
       <c r="G753">
-        <v>1.7000000000000001E-2</v>
+        <v>1.9E-2</v>
       </c>
       <c r="H753">
-        <v>275755</v>
+        <v>130086</v>
       </c>
       <c r="I753">
-        <v>46103</v>
+        <v>46083</v>
       </c>
       <c r="J753">
-        <v>1799</v>
+        <v>1792</v>
       </c>
       <c r="K753">
-        <v>2158</v>
+        <v>2134</v>
       </c>
       <c r="L753">
-        <v>3319</v>
+        <v>7959</v>
       </c>
     </row>
     <row r="754" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A754" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="B754">
         <v>2025</v>
       </c>
       <c r="C754" t="s">
         <v>609</v>
       </c>
       <c r="D754" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E754" t="s">
         <v>15</v>
       </c>
       <c r="F754">
-        <v>270962759</v>
+        <v>81765657</v>
       </c>
       <c r="G754">
-        <v>3.1E-2</v>
+        <v>0.03</v>
       </c>
       <c r="H754">
-        <v>8400</v>
+        <v>2453</v>
       </c>
       <c r="I754">
-        <v>46103</v>
+        <v>46085</v>
       </c>
       <c r="J754">
-        <v>1801</v>
+        <v>1795</v>
       </c>
       <c r="K754">
-        <v>2164</v>
+        <v>2155</v>
       </c>
       <c r="L754">
-        <v>3320</v>
+        <v>4766</v>
       </c>
     </row>
     <row r="755" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A755" t="s">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="B755">
         <v>2025</v>
       </c>
       <c r="C755" t="s">
         <v>609</v>
       </c>
       <c r="D755" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E755" t="s">
         <v>15</v>
       </c>
       <c r="F755">
-        <v>949646305</v>
+        <v>983440673</v>
       </c>
       <c r="G755">
-        <v>1.2E-2</v>
+        <v>3.1E-2</v>
       </c>
       <c r="H755">
-        <v>11396</v>
+        <v>30486</v>
       </c>
       <c r="I755">
-        <v>46107</v>
+        <v>46085</v>
       </c>
       <c r="J755">
-        <v>1791</v>
+        <v>1801</v>
       </c>
       <c r="K755">
-        <v>2125</v>
+        <v>2162</v>
       </c>
       <c r="L755">
-        <v>6914</v>
+        <v>4767</v>
       </c>
     </row>
     <row r="756" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A756" t="s">
-        <v>225</v>
+        <v>203</v>
       </c>
       <c r="B756">
         <v>2025</v>
       </c>
       <c r="C756" t="s">
         <v>609</v>
       </c>
       <c r="D756" t="s">
         <v>610</v>
       </c>
       <c r="E756" t="s">
         <v>15</v>
       </c>
       <c r="F756">
-        <v>808644953</v>
+        <v>1120211429</v>
       </c>
       <c r="G756">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="H756">
-        <v>45284</v>
+        <v>62732</v>
       </c>
       <c r="I756">
-        <v>46111</v>
+        <v>46091</v>
       </c>
       <c r="J756">
         <v>1794</v>
       </c>
       <c r="K756">
-        <v>2145</v>
+        <v>2144</v>
       </c>
       <c r="L756">
-        <v>6220</v>
+        <v>7615</v>
       </c>
     </row>
     <row r="757" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A757" t="s">
-        <v>229</v>
+        <v>204</v>
       </c>
       <c r="B757">
         <v>2025</v>
       </c>
       <c r="C757" t="s">
         <v>609</v>
       </c>
       <c r="D757" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="E757" t="s">
         <v>15</v>
       </c>
       <c r="F757">
-        <v>2382778810</v>
+        <v>1454756054</v>
       </c>
       <c r="G757">
-        <v>5.6000000000000001E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="H757">
-        <v>133436</v>
+        <v>40733</v>
       </c>
       <c r="I757">
-        <v>46115</v>
+        <v>46087</v>
       </c>
       <c r="J757">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="K757">
-        <v>2146</v>
+        <v>2658</v>
       </c>
       <c r="L757">
-        <v>5533</v>
+        <v>9090</v>
       </c>
     </row>
     <row r="758" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A758" t="s">
-        <v>95</v>
+        <v>632</v>
       </c>
       <c r="B758">
         <v>2025</v>
       </c>
       <c r="C758" t="s">
         <v>609</v>
       </c>
       <c r="D758" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E758" t="s">
         <v>15</v>
       </c>
       <c r="F758">
-        <v>1210833153</v>
+        <v>289820089</v>
       </c>
       <c r="G758">
-        <v>1.2E-2</v>
+        <v>3.1E-2</v>
       </c>
       <c r="H758">
-        <v>14530</v>
+        <v>8984</v>
       </c>
       <c r="I758">
-        <v>46119</v>
+        <v>46095</v>
       </c>
       <c r="J758">
-        <v>1791</v>
+        <v>1801</v>
       </c>
       <c r="K758">
-        <v>2126</v>
+        <v>2163</v>
       </c>
       <c r="L758">
-        <v>3413</v>
+        <v>5742</v>
       </c>
     </row>
     <row r="759" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A759" t="s">
-        <v>97</v>
+        <v>216</v>
       </c>
       <c r="B759">
         <v>2025</v>
       </c>
       <c r="C759" t="s">
         <v>609</v>
       </c>
       <c r="D759" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="E759" t="s">
         <v>15</v>
       </c>
       <c r="F759">
-        <v>1855022997</v>
+        <v>543832023</v>
       </c>
       <c r="G759">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="H759">
-        <v>51940</v>
+        <v>15227</v>
       </c>
       <c r="I759">
-        <v>46125</v>
+        <v>46097</v>
       </c>
       <c r="J759">
         <v>1798</v>
       </c>
       <c r="K759">
-        <v>2157</v>
+        <v>2724</v>
       </c>
       <c r="L759">
-        <v>3996</v>
+        <v>10476</v>
       </c>
     </row>
     <row r="760" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A760" t="s">
-        <v>232</v>
+        <v>84</v>
       </c>
       <c r="B760">
         <v>2025</v>
       </c>
       <c r="C760" t="s">
         <v>609</v>
       </c>
       <c r="D760" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="E760" t="s">
         <v>15</v>
       </c>
       <c r="F760">
-        <v>2856478386</v>
+        <v>26381736682</v>
       </c>
       <c r="G760">
-        <v>5.6000000000000001E-2</v>
+        <v>1.9E-2</v>
       </c>
       <c r="H760">
-        <v>159963</v>
+        <v>501245</v>
       </c>
       <c r="I760">
-        <v>46135</v>
+        <v>46099</v>
       </c>
       <c r="J760">
-        <v>1794</v>
+        <v>1792</v>
       </c>
       <c r="K760">
-        <v>2147</v>
+        <v>2136</v>
       </c>
       <c r="L760">
-        <v>9141</v>
+        <v>4361</v>
       </c>
     </row>
     <row r="761" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A761" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="B761">
         <v>2025</v>
       </c>
       <c r="C761" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="D761" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="E761" t="s">
         <v>15</v>
       </c>
       <c r="F761">
-        <v>28011460</v>
+        <v>1351978474</v>
       </c>
       <c r="G761">
-        <v>0.23</v>
+        <v>1.9E-2</v>
       </c>
       <c r="H761">
-        <v>6442</v>
+        <v>25688</v>
       </c>
       <c r="I761">
-        <v>46011</v>
+        <v>46101</v>
       </c>
       <c r="J761">
-        <v>1780</v>
+        <v>1792</v>
       </c>
       <c r="K761">
-        <v>2047</v>
+        <v>2137</v>
       </c>
       <c r="L761">
-        <v>8650</v>
+        <v>10320</v>
       </c>
     </row>
     <row r="762" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A762" t="s">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="B762">
         <v>2025</v>
       </c>
       <c r="C762" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="D762" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E762" t="s">
         <v>15</v>
       </c>
       <c r="F762">
-        <v>108556750</v>
+        <v>16220518842</v>
       </c>
       <c r="G762">
-        <v>1.44E-2</v>
+        <v>1.7000000000000001E-2</v>
       </c>
       <c r="H762">
-        <v>1562</v>
+        <v>275755</v>
       </c>
       <c r="I762">
-        <v>46011</v>
+        <v>46103</v>
       </c>
       <c r="J762">
-        <v>1789</v>
+        <v>1799</v>
       </c>
       <c r="K762">
-        <v>2074</v>
+        <v>2158</v>
       </c>
       <c r="L762">
-        <v>8649</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="763" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A763" t="s">
-        <v>116</v>
+        <v>50</v>
       </c>
       <c r="B763">
         <v>2025</v>
       </c>
       <c r="C763" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="D763" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
       <c r="E763" t="s">
         <v>15</v>
       </c>
       <c r="F763">
-        <v>204652494</v>
+        <v>270962759</v>
       </c>
       <c r="G763">
-        <v>0.252</v>
+        <v>3.1E-2</v>
       </c>
       <c r="H763">
-        <v>51572</v>
+        <v>8400</v>
       </c>
       <c r="I763">
-        <v>46013</v>
+        <v>46103</v>
       </c>
       <c r="J763">
-        <v>2691</v>
+        <v>1801</v>
       </c>
       <c r="K763">
-        <v>2741</v>
+        <v>2164</v>
       </c>
       <c r="L763">
-        <v>10572</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="764" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A764" t="s">
-        <v>116</v>
+        <v>91</v>
       </c>
       <c r="B764">
         <v>2025</v>
       </c>
       <c r="C764" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="D764" t="s">
-        <v>624</v>
+        <v>614</v>
       </c>
       <c r="E764" t="s">
         <v>15</v>
       </c>
       <c r="F764">
-        <v>477980162</v>
+        <v>949646305</v>
       </c>
       <c r="G764">
-        <v>0.19600000000000001</v>
+        <v>1.2E-2</v>
       </c>
       <c r="H764">
-        <v>93684</v>
+        <v>11396</v>
       </c>
       <c r="I764">
-        <v>46013</v>
+        <v>46107</v>
       </c>
       <c r="J764">
-        <v>1781</v>
+        <v>1791</v>
       </c>
       <c r="K764">
-        <v>2108</v>
+        <v>2125</v>
       </c>
       <c r="L764">
-        <v>9862</v>
+        <v>6914</v>
       </c>
     </row>
     <row r="765" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A765" t="s">
-        <v>116</v>
+        <v>225</v>
       </c>
       <c r="B765">
         <v>2025</v>
       </c>
       <c r="C765" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="D765" t="s">
-        <v>624</v>
+        <v>610</v>
       </c>
       <c r="E765" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F765">
-        <v>477980162</v>
+        <v>808644953</v>
       </c>
       <c r="G765">
-        <v>0</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="H765">
-        <v>0</v>
+        <v>45284</v>
       </c>
       <c r="I765">
-        <v>46013</v>
+        <v>46111</v>
       </c>
       <c r="J765">
-        <v>1781</v>
+        <v>1794</v>
       </c>
       <c r="K765">
-        <v>2108</v>
+        <v>2145</v>
       </c>
       <c r="L765">
-        <v>9863</v>
+        <v>6220</v>
       </c>
     </row>
     <row r="766" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A766" t="s">
-        <v>154</v>
+        <v>229</v>
       </c>
       <c r="B766">
         <v>2025</v>
       </c>
       <c r="C766" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="D766" t="s">
-        <v>625</v>
+        <v>610</v>
       </c>
       <c r="E766" t="s">
         <v>15</v>
       </c>
       <c r="F766">
-        <v>16932646</v>
+        <v>2382778810</v>
       </c>
       <c r="G766">
-        <v>0.158</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="H766">
-        <v>2675</v>
+        <v>133436</v>
       </c>
       <c r="I766">
-        <v>46025</v>
+        <v>46115</v>
       </c>
       <c r="J766">
-        <v>1786</v>
+        <v>1794</v>
       </c>
       <c r="K766">
-        <v>2115</v>
+        <v>2146</v>
       </c>
       <c r="L766">
-        <v>4736</v>
+        <v>5533</v>
       </c>
     </row>
     <row r="767" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A767" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="B767">
         <v>2025</v>
       </c>
       <c r="C767" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="D767" t="s">
-        <v>626</v>
+        <v>614</v>
       </c>
       <c r="E767" t="s">
         <v>15</v>
       </c>
       <c r="F767">
-        <v>385112286</v>
+        <v>1210833153</v>
       </c>
       <c r="G767">
-        <v>0.29499999999999998</v>
+        <v>1.2E-2</v>
       </c>
       <c r="H767">
-        <v>113608</v>
+        <v>14530</v>
       </c>
       <c r="I767">
-        <v>46029</v>
+        <v>46119</v>
       </c>
       <c r="J767">
-        <v>1783</v>
+        <v>1791</v>
       </c>
       <c r="K767">
-        <v>2110</v>
+        <v>2126</v>
       </c>
       <c r="L767">
-        <v>4174</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="768" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A768" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B768">
         <v>2025</v>
       </c>
       <c r="C768" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="D768" t="s">
-        <v>627</v>
+        <v>613</v>
       </c>
       <c r="E768" t="s">
         <v>15</v>
       </c>
       <c r="F768">
-        <v>442154858</v>
+        <v>1855022997</v>
       </c>
       <c r="G768">
-        <v>0.22800000000000001</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="H768">
-        <v>100811</v>
+        <v>51940</v>
       </c>
       <c r="I768">
-        <v>46029</v>
+        <v>46125</v>
       </c>
       <c r="J768">
-        <v>1785</v>
+        <v>1798</v>
       </c>
       <c r="K768">
-        <v>2111</v>
+        <v>2157</v>
       </c>
       <c r="L768">
-        <v>4175</v>
+        <v>3996</v>
       </c>
     </row>
     <row r="769" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A769" t="s">
-        <v>102</v>
+        <v>232</v>
       </c>
       <c r="B769">
         <v>2025</v>
       </c>
       <c r="C769" t="s">
-        <v>620</v>
+        <v>609</v>
       </c>
       <c r="D769" t="s">
-        <v>625</v>
+        <v>610</v>
       </c>
       <c r="E769" t="s">
         <v>15</v>
       </c>
       <c r="F769">
-        <v>5454783</v>
+        <v>2856478386</v>
       </c>
       <c r="G769">
-        <v>0.158</v>
+        <v>5.6000000000000001E-2</v>
       </c>
       <c r="H769">
-        <v>862</v>
+        <v>159963</v>
       </c>
       <c r="I769">
-        <v>46029</v>
+        <v>46135</v>
       </c>
       <c r="J769">
-        <v>1786</v>
+        <v>1794</v>
       </c>
       <c r="K769">
-        <v>2116</v>
+        <v>2147</v>
       </c>
       <c r="L769">
-        <v>4176</v>
+        <v>9141</v>
       </c>
     </row>
     <row r="770" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A770" t="s">
-        <v>163</v>
+        <v>111</v>
       </c>
       <c r="B770">
         <v>2025</v>
       </c>
       <c r="C770" t="s">
         <v>620</v>
       </c>
       <c r="D770" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="E770" t="s">
         <v>15</v>
       </c>
       <c r="F770">
-        <v>14049847</v>
+        <v>28011460</v>
       </c>
       <c r="G770">
-        <v>0.22800000000000001</v>
+        <v>0.23</v>
       </c>
       <c r="H770">
-        <v>3203</v>
+        <v>6442</v>
       </c>
       <c r="I770">
-        <v>46037</v>
+        <v>46011</v>
       </c>
       <c r="J770">
-        <v>1785</v>
+        <v>1780</v>
       </c>
       <c r="K770">
-        <v>2112</v>
+        <v>2047</v>
       </c>
       <c r="L770">
-        <v>6714</v>
+        <v>8650</v>
       </c>
     </row>
     <row r="771" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A771" t="s">
-        <v>164</v>
+        <v>111</v>
       </c>
       <c r="B771">
         <v>2025</v>
       </c>
       <c r="C771" t="s">
         <v>620</v>
       </c>
       <c r="D771" t="s">
         <v>622</v>
       </c>
       <c r="E771" t="s">
         <v>15</v>
       </c>
       <c r="F771">
-        <v>6154340</v>
+        <v>108556750</v>
       </c>
       <c r="G771">
-        <v>1.4E-2</v>
+        <v>1.44E-2</v>
       </c>
       <c r="H771">
-        <v>86</v>
+        <v>1562</v>
       </c>
       <c r="I771">
-        <v>46039</v>
+        <v>46011</v>
       </c>
       <c r="J771">
         <v>1789</v>
       </c>
       <c r="K771">
-        <v>2217</v>
+        <v>2074</v>
       </c>
       <c r="L771">
-        <v>3875</v>
+        <v>8649</v>
       </c>
     </row>
     <row r="772" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A772" t="s">
-        <v>34</v>
+        <v>116</v>
       </c>
       <c r="B772">
         <v>2025</v>
       </c>
       <c r="C772" t="s">
         <v>620</v>
       </c>
       <c r="D772" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="E772" t="s">
         <v>15</v>
       </c>
       <c r="F772">
-        <v>181439141</v>
+        <v>204652494</v>
       </c>
       <c r="G772">
-        <v>0.22800000000000001</v>
+        <v>0.252</v>
       </c>
       <c r="H772">
-        <v>41368</v>
+        <v>51572</v>
       </c>
       <c r="I772">
-        <v>46051</v>
+        <v>46013</v>
       </c>
       <c r="J772">
-        <v>1785</v>
+        <v>2691</v>
       </c>
       <c r="K772">
-        <v>2113</v>
+        <v>2741</v>
       </c>
       <c r="L772">
-        <v>8743</v>
+        <v>10572</v>
       </c>
     </row>
     <row r="773" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A773" t="s">
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="B773">
         <v>2025</v>
       </c>
       <c r="C773" t="s">
         <v>620</v>
       </c>
       <c r="D773" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="E773" t="s">
         <v>15</v>
       </c>
       <c r="F773">
-        <v>319527396</v>
+        <v>477980162</v>
       </c>
       <c r="G773">
-        <v>0.23</v>
+        <v>0.19600000000000001</v>
       </c>
       <c r="H773">
-        <v>73491</v>
+        <v>93684</v>
       </c>
       <c r="I773">
-        <v>46057</v>
+        <v>46013</v>
       </c>
       <c r="J773">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="K773">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="L773">
-        <v>8961</v>
+        <v>9862</v>
       </c>
     </row>
     <row r="774" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A774" t="s">
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="B774">
         <v>2025</v>
       </c>
       <c r="C774" t="s">
         <v>620</v>
       </c>
       <c r="D774" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="E774" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F774">
-        <v>111251345</v>
+        <v>477980162</v>
       </c>
       <c r="G774">
-        <v>0.158</v>
+        <v>0</v>
       </c>
       <c r="H774">
-        <v>17578</v>
+        <v>0</v>
       </c>
       <c r="I774">
-        <v>46057</v>
+        <v>46013</v>
       </c>
       <c r="J774">
-        <v>1782</v>
+        <v>1781</v>
       </c>
       <c r="K774">
-        <v>2251</v>
+        <v>2108</v>
       </c>
       <c r="L774">
-        <v>8962</v>
+        <v>9863</v>
       </c>
     </row>
     <row r="775" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A775" t="s">
-        <v>61</v>
+        <v>154</v>
       </c>
       <c r="B775">
         <v>2025</v>
       </c>
       <c r="C775" t="s">
         <v>620</v>
       </c>
       <c r="D775" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E775" t="s">
         <v>15</v>
       </c>
       <c r="F775">
-        <v>174860762</v>
+        <v>16932646</v>
       </c>
       <c r="G775">
-        <v>0.193</v>
+        <v>0.158</v>
       </c>
       <c r="H775">
-        <v>33748</v>
+        <v>2675</v>
       </c>
       <c r="I775">
-        <v>46081</v>
+        <v>46025</v>
       </c>
       <c r="J775">
-        <v>1787</v>
+        <v>1786</v>
       </c>
       <c r="K775">
-        <v>2299</v>
+        <v>2115</v>
       </c>
       <c r="L775">
-        <v>1179</v>
+        <v>4736</v>
       </c>
     </row>
     <row r="776" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A776" t="s">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="B776">
         <v>2025</v>
       </c>
       <c r="C776" t="s">
         <v>620</v>
       </c>
       <c r="D776" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="E776" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F776">
-        <v>174860762</v>
+        <v>385112286</v>
       </c>
       <c r="G776">
-        <v>0.19400000000000001</v>
+        <v>0.29499999999999998</v>
       </c>
       <c r="H776">
-        <v>33923</v>
+        <v>113608</v>
       </c>
       <c r="I776">
-        <v>46081</v>
+        <v>46029</v>
       </c>
       <c r="J776">
-        <v>1787</v>
+        <v>1783</v>
       </c>
       <c r="K776">
-        <v>2299</v>
+        <v>2110</v>
       </c>
       <c r="L776">
-        <v>1180</v>
+        <v>4174</v>
       </c>
     </row>
     <row r="777" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A777" t="s">
-        <v>203</v>
+        <v>102</v>
       </c>
       <c r="B777">
         <v>2025</v>
       </c>
       <c r="C777" t="s">
         <v>620</v>
       </c>
       <c r="D777" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="E777" t="s">
         <v>15</v>
       </c>
       <c r="F777">
-        <v>632586435</v>
+        <v>442154858</v>
       </c>
       <c r="G777">
-        <v>0.21</v>
+        <v>0.22800000000000001</v>
       </c>
       <c r="H777">
-        <v>132576</v>
+        <v>100811</v>
       </c>
       <c r="I777">
-        <v>46091</v>
+        <v>46029</v>
       </c>
       <c r="J777">
-        <v>1790</v>
+        <v>1785</v>
       </c>
       <c r="K777">
-        <v>2121</v>
+        <v>2111</v>
       </c>
       <c r="L777">
-        <v>7616</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="778" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A778" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="B778">
         <v>2025</v>
       </c>
       <c r="C778" t="s">
         <v>620</v>
       </c>
       <c r="D778" t="s">
+        <v>625</v>
+      </c>
+      <c r="E778" t="s">
+        <v>15</v>
+      </c>
+      <c r="F778">
+        <v>5454783</v>
+      </c>
+      <c r="G778">
+        <v>0.158</v>
+      </c>
+      <c r="H778">
+        <v>862</v>
+      </c>
+      <c r="I778">
+        <v>46029</v>
+      </c>
+      <c r="J778">
+        <v>1786</v>
+      </c>
+      <c r="K778">
+        <v>2116</v>
+      </c>
+      <c r="L778">
+        <v>4176</v>
+      </c>
+    </row>
+    <row r="779" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A779" t="s">
+        <v>163</v>
+      </c>
+      <c r="B779">
+        <v>2025</v>
+      </c>
+      <c r="C779" t="s">
+        <v>620</v>
+      </c>
+      <c r="D779" t="s">
         <v>627</v>
       </c>
-      <c r="E778" t="s">
-[...2 lines deleted...]
-      <c r="F778">
+      <c r="E779" t="s">
+        <v>15</v>
+      </c>
+      <c r="F779">
+        <v>14049847</v>
+      </c>
+      <c r="G779">
+        <v>0.22800000000000001</v>
+      </c>
+      <c r="H779">
+        <v>3203</v>
+      </c>
+      <c r="I779">
+        <v>46037</v>
+      </c>
+      <c r="J779">
+        <v>1785</v>
+      </c>
+      <c r="K779">
+        <v>2112</v>
+      </c>
+      <c r="L779">
+        <v>6714</v>
+      </c>
+    </row>
+    <row r="780" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A780" t="s">
+        <v>164</v>
+      </c>
+      <c r="B780">
+        <v>2025</v>
+      </c>
+      <c r="C780" t="s">
+        <v>620</v>
+      </c>
+      <c r="D780" t="s">
+        <v>622</v>
+      </c>
+      <c r="E780" t="s">
+        <v>15</v>
+      </c>
+      <c r="F780">
+        <v>6154340</v>
+      </c>
+      <c r="G780">
+        <v>1.4E-2</v>
+      </c>
+      <c r="H780">
+        <v>86</v>
+      </c>
+      <c r="I780">
+        <v>46039</v>
+      </c>
+      <c r="J780">
+        <v>1789</v>
+      </c>
+      <c r="K780">
+        <v>2217</v>
+      </c>
+      <c r="L780">
+        <v>3875</v>
+      </c>
+    </row>
+    <row r="781" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A781" t="s">
+        <v>34</v>
+      </c>
+      <c r="B781">
+        <v>2025</v>
+      </c>
+      <c r="C781" t="s">
+        <v>620</v>
+      </c>
+      <c r="D781" t="s">
+        <v>627</v>
+      </c>
+      <c r="E781" t="s">
+        <v>15</v>
+      </c>
+      <c r="F781">
+        <v>181439141</v>
+      </c>
+      <c r="G781">
+        <v>0.22800000000000001</v>
+      </c>
+      <c r="H781">
+        <v>41368</v>
+      </c>
+      <c r="I781">
+        <v>46051</v>
+      </c>
+      <c r="J781">
+        <v>1785</v>
+      </c>
+      <c r="K781">
+        <v>2113</v>
+      </c>
+      <c r="L781">
+        <v>8743</v>
+      </c>
+    </row>
+    <row r="782" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A782" t="s">
+        <v>36</v>
+      </c>
+      <c r="B782">
+        <v>2025</v>
+      </c>
+      <c r="C782" t="s">
+        <v>620</v>
+      </c>
+      <c r="D782" t="s">
+        <v>621</v>
+      </c>
+      <c r="E782" t="s">
+        <v>15</v>
+      </c>
+      <c r="F782">
+        <v>319527396</v>
+      </c>
+      <c r="G782">
+        <v>0.23</v>
+      </c>
+      <c r="H782">
+        <v>73491</v>
+      </c>
+      <c r="I782">
+        <v>46057</v>
+      </c>
+      <c r="J782">
+        <v>1780</v>
+      </c>
+      <c r="K782">
+        <v>2107</v>
+      </c>
+      <c r="L782">
+        <v>8961</v>
+      </c>
+    </row>
+    <row r="783" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A783" t="s">
+        <v>36</v>
+      </c>
+      <c r="B783">
+        <v>2025</v>
+      </c>
+      <c r="C783" t="s">
+        <v>620</v>
+      </c>
+      <c r="D783" t="s">
+        <v>625</v>
+      </c>
+      <c r="E783" t="s">
+        <v>15</v>
+      </c>
+      <c r="F783">
+        <v>111251345</v>
+      </c>
+      <c r="G783">
+        <v>0.158</v>
+      </c>
+      <c r="H783">
+        <v>17578</v>
+      </c>
+      <c r="I783">
+        <v>46057</v>
+      </c>
+      <c r="J783">
+        <v>1782</v>
+      </c>
+      <c r="K783">
+        <v>2251</v>
+      </c>
+      <c r="L783">
+        <v>8962</v>
+      </c>
+    </row>
+    <row r="784" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A784" t="s">
+        <v>61</v>
+      </c>
+      <c r="B784">
+        <v>2025</v>
+      </c>
+      <c r="C784" t="s">
+        <v>620</v>
+      </c>
+      <c r="D784" t="s">
+        <v>628</v>
+      </c>
+      <c r="E784" t="s">
+        <v>15</v>
+      </c>
+      <c r="F784">
+        <v>174860762</v>
+      </c>
+      <c r="G784">
+        <v>0.193</v>
+      </c>
+      <c r="H784">
+        <v>33748</v>
+      </c>
+      <c r="I784">
+        <v>46081</v>
+      </c>
+      <c r="J784">
+        <v>1787</v>
+      </c>
+      <c r="K784">
+        <v>2299</v>
+      </c>
+      <c r="L784">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="785" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A785" t="s">
+        <v>61</v>
+      </c>
+      <c r="B785">
+        <v>2025</v>
+      </c>
+      <c r="C785" t="s">
+        <v>620</v>
+      </c>
+      <c r="D785" t="s">
+        <v>628</v>
+      </c>
+      <c r="E785" t="s">
+        <v>20</v>
+      </c>
+      <c r="F785">
+        <v>174860762</v>
+      </c>
+      <c r="G785">
+        <v>0.19400000000000001</v>
+      </c>
+      <c r="H785">
+        <v>33923</v>
+      </c>
+      <c r="I785">
+        <v>46081</v>
+      </c>
+      <c r="J785">
+        <v>1787</v>
+      </c>
+      <c r="K785">
+        <v>2299</v>
+      </c>
+      <c r="L785">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="786" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A786" t="s">
+        <v>203</v>
+      </c>
+      <c r="B786">
+        <v>2025</v>
+      </c>
+      <c r="C786" t="s">
+        <v>620</v>
+      </c>
+      <c r="D786" t="s">
+        <v>629</v>
+      </c>
+      <c r="E786" t="s">
+        <v>15</v>
+      </c>
+      <c r="F786">
+        <v>632586435</v>
+      </c>
+      <c r="G786">
+        <v>0.21</v>
+      </c>
+      <c r="H786">
+        <v>132576</v>
+      </c>
+      <c r="I786">
+        <v>46091</v>
+      </c>
+      <c r="J786">
+        <v>1790</v>
+      </c>
+      <c r="K786">
+        <v>2121</v>
+      </c>
+      <c r="L786">
+        <v>7616</v>
+      </c>
+    </row>
+    <row r="787" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A787" t="s">
+        <v>54</v>
+      </c>
+      <c r="B787">
+        <v>2025</v>
+      </c>
+      <c r="C787" t="s">
+        <v>620</v>
+      </c>
+      <c r="D787" t="s">
+        <v>627</v>
+      </c>
+      <c r="E787" t="s">
+        <v>15</v>
+      </c>
+      <c r="F787">
         <v>23847114</v>
       </c>
-      <c r="G778">
+      <c r="G787">
         <v>0.22800000000000001</v>
       </c>
-      <c r="H778">
+      <c r="H787">
         <v>5437</v>
       </c>
-      <c r="I778">
+      <c r="I787">
         <v>46109</v>
       </c>
-      <c r="J778">
+      <c r="J787">
         <v>1785</v>
       </c>
-      <c r="K778">
+      <c r="K787">
         <v>2114</v>
       </c>
-      <c r="L778">
+      <c r="L787">
         <v>6106</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">