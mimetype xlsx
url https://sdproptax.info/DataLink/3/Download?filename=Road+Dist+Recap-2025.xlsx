--- v0 (2026-05-08)
+++ v1 (2026-06-23)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://catalisgov-my.sharepoint.com/personal/david_salzer_catalisgov_com/Documents/Desktop/Production TP Update/Data/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://catalisgov-my.sharepoint.com/personal/david_salzer_catalisgov_com/Documents/Desktop/Production TP Update/Data/Partial Update-June 2026 Update/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4F3DBD43-61F2-4E88-8620-48B6F3C10723}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{4F3DBD43-61F2-4E88-8620-48B6F3C10723}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8CA9149E-2B2D-4CEE-AA15-40FC29DAA4B8}"/>
   <bookViews>
-    <workbookView xWindow="30" yWindow="0" windowWidth="19995" windowHeight="13650" xr2:uid="{FFBCE48D-1086-4776-9B8E-4F0329DB9201}"/>
+    <workbookView xWindow="-60" yWindow="30" windowWidth="28065" windowHeight="14160" xr2:uid="{FFBCE48D-1086-4776-9B8E-4F0329DB9201}"/>
   </bookViews>
   <sheets>
     <sheet name="Road Dist Recap-2025" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1168" uniqueCount="265">
   <si>
     <t>County</t>
   </si>
   <si>
     <t>TaxYear</t>
   </si>
   <si>
     <t>District_Type</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>FundTypeName</t>
   </si>
@@ -1677,51 +1677,53 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20167FE2-DC59-4074-976C-9889B033ACAA}">
   <dimension ref="A1:L290"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="P15" sqref="P15"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>